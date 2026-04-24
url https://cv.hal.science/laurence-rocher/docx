--- v0 (2026-03-21)
+++ v1 (2026-04-24)
@@ -234,330 +234,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04743995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De l’or noir à l’or vert : le gaz de mine, une ressource de transition dans le Nord-Pas-de-Calais ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Vol.14, n°1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.22394⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cities looking for waste heat: The dilemmas of energy and industry nexuses in French metropolitan areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 61 (2), pp.254-272. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/00420980231183263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04156338v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production artistique et recherche urbaine. Retour sur la fabrique et les impensés d’une recherche-action à Rive de Gier (42)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Martinais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Morel Journel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04370415v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-04165846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waste colonialism and metabolic flows in island territories</w:t>
               </w:r>
@@ -641,408 +641,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03573186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Géographies de la chaleur. L’énergie de récupération comme ressource territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 182 (1), pp.113-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/esp.182.0113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03354057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Energy recovery on the agenda. Waste heat: a matter of public policy and social science concern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Planning and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 64 (8), pp.1392-1407. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09640568.2020.1823345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02971862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Nouvelle-Calédonie face à ses déchets. Quel modèle de gestion des déchets pour les territoires insulaires?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Garcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ortar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pestaña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myra Hird</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Sociétés, territoires et environnement, comment repenser les interconnexions entre les milieux humains et naturels ?, 21 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/vertigo.32600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03573180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lutte des centralités dans la petite ville intermétropolitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Martinais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Morel Journel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Martinais</w:t>
+                <w:t xml:space="preserve">François Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1074,226 +1074,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03136295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dynamics, tensions, resistance in solar energy development in Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Verdeil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Energy Research &amp; Social Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 54 (August 2019), pp.236-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.erss.2019.04.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02182500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Edito - L'urbanisme au prisme de la transition énergétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Burger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Paulhiac Scherrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale d’Urbanisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02158052v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-02182500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Air, climat, énergie : convergences et contradictions à l’échelle urbaine. L’exemple lyonnais</w:t>
               </w:r>
@@ -1387,51 +1387,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désigner, mesurer, réguler : la mise en politique des flux et circulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain J. Garcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Martinais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1491,64 +1491,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naming, measuring and controlling: the politics of flows and “circulations”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain J. Garcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Garcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Martinais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1711,51 +1711,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : circulation des matières, économies de la circularité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain J. Garcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Verdeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2033,438 +2033,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01078984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Transitions énergétiques multiples et contradictoires à Sfax (Tunisie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bolzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Verdeil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 93-94, pp.77-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/flux.093.0077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01078982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Infrastructure urbaine, planification et controverse : le projet différé d’un contournement routier au sud d’Angers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2 (227), pp.83-96. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/norois.4693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01078980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion des déchets ménagers : histoire d’une politique publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour mémoire.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 12, pp.17-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01078981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le chauffage urbain dans la transition énergétique : des reconfigurations entre flux et réseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2 (92), pp.23-35. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/flux.092.0023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01078979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Transition and Revolution in Tunisia: Politics and Spatiality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Verdeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Arab world geographer = Le géographe du monde arabe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 16 (3), pp.277-298</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01078983v1</w:t>
-              </w:r>
-[...102 lines deleted...]
-                <w:t xml:space="preserve">hal-01078982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action locale et planification climatique. Pratiques des collectivités et nouvelles responsabilités</w:t>
               </w:r>
@@ -3034,77 +3034,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regénérer une petite ville sous double influence métropolitaine. Le cas de Rive-de-Gier (Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Morel-Journel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Martinais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Martinais</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3499,226 +3499,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05119287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Waste Level Rise? Scales, Spaces and Policies of Waste in New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pestaña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Garcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ortar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geographies of New Caledonia-Kanaky</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer International Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.73-84, 2024, 978-3-031-49140-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-49140-5_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05389742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Consuming Waste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Consuming the Environment (ed. Myra J. Hird)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9781032535371</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05069472v1</w:t>
-              </w:r>
-[...128 lines deleted...]
-                <w:t xml:space="preserve">hal-05389742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WASTE, A MATTER OF ENERGY. A DIACHRONIC ANALYSIS (1992-2017) OF WASTE-TO-ENERGY RATIONALES</w:t>
               </w:r>
@@ -3767,264 +3767,393 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02975938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les composts de quartier, une pratique militante de proximité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dumain Aurélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territoires des déchets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02421148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le développement de l'énergie solaire en Tunisie : pilotage par les instruments et résistance à la transition énergétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Verdeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Baggioni; Céline Burger; Joseph Cacciari; Marie Mangold. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repenser la transition énergétique. Un défi pour les sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.145-160, 2019, 9782753578081</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02352018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...37 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The spatialities of energy transition processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Labussiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Banos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Verdeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Nadaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Labussière; Alain Nadaï. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Territoires des déchets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Energy transitions: A Socio-Technical Inquiry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan, pp.239-275, 2018, Energy, Climate and the Environment series, 9783319770246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01675731v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Politics of Some Policy Instruments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Cointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Nadaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Cointe</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Labussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Chezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4034,186 +4163,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Labussière; Alain Nadaï. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy transitions : A Socio-Technical Inquiry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave, 2018, Energy, Climate and the Environment series, 978-3-319-77024-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01675695v1</w:t>
-              </w:r>
-[...127 lines deleted...]
-                <w:t xml:space="preserve">halshs-01675731v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planificacion y gestion integral de residuos en Indre y Loire : la organizacion territorial entre conflictos e indecisiones</w:t>
               </w:r>
@@ -4348,320 +4348,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01324316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘Serpent de mer’ en bord de Loire : les mises en échec des tentatives de contournement routier d’Angers sud</w:t>
+                <w:t xml:space="preserve">‘Riverains sacrifiés !’ : Une restructuration ferroviaire entre concertations et expropriations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrice Melé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conflits de proximité et dynamiques urbaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.169-198, 2013, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, pp.199-230, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01078989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...36 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyser la productivité des conflits de proximité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Mele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Mele</w:t>
+                <w:t xml:space="preserve">Antonio Azuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Azuela</w:t>
+                <w:t xml:space="preserve">Annick Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bertheleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cirelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrice Melé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conflits de proximité et dynamiques urbaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaire de Rennes, pp.389-428, 2013, géographie sociale, 978-2-7535-2278-7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.27301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00915333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">‘Riverains sacrifiés !’ : Une restructuration ferroviaire entre concertations et expropriations</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Serpent de mer’ en bord de Loire : les mises en échec des tentatives de contournement routier d’Angers sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrice Melé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conflits de proximité et dynamiques urbaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.199-230, 2013</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.169-198, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.27316⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01078989v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01078987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savoirs ‘citoyens’ en situation de conflit et de participation : le cas de la gestion des déchets</w:t>
               </w:r>
@@ -4796,50 +4796,136 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01259472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La prise en compte des risques associés au changement climatique dans les politiques locales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphane Labranche. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le changement climatique. Du méta-risque à la méta-gouvernance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lavoisier, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01078993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'intégration du changement climatique dans l'action publique locale, facteur de renouvellement du développement urbain durable?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4852,143 +4938,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Béal Vincent, Gauthier Mario, Pinson Gilles. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le développement durable changera-t-il la ville? Le regard des sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presse universitaires de Saint Etienne, pp.385-403, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00685712v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-01078993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'information institutionnalisée comme outil de prévention des conflits : étude des &amp;quot;CLIS déchets</w:t>
               </w:r>
@@ -5319,50 +5319,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03702148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Waste in islands: Opening the bins of postcolonial metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Manglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Re-Opening the bin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Götberg, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05016307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Géographies de la chaleur. L'énergie de récupération comme ressource territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5371,152 +5466,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Association Française d'Economie Politique (en ligne)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03289558v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-05016307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From waste to energy : (re)cycling and circulating urban flows</w:t>
               </w:r>
@@ -5565,411 +5565,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01700667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">District heating, urban planning and energy management at a metropolitan scale. The case of Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Heat and the city International Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Research Concils UK, Oct 2014, Edimbourg, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01277622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Transition ou révolution énergétique en Tunisie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Verdeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence de l'IMRC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01015085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Governing Climate and Energy at a Metropolitan Level. The case of Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">City Futures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01277598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">District heating, urban planning and energy management at a metropolitan scale. The case of Lyon</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tunisian Energy Policies and the push for renewable Technologies: the institutional framing and socio-technical competing collectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Verdeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heat and the city International Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Research Concils UK, Oct 2014, Edimbourg, United Kingdom</w:t>
+              <w:t xml:space="preserve">Session Emerging social-technical collectives and new geographies of the energy transition, 2013 Annual Inernational Conference of the Royal Geogrphical Society, London</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Londres, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01286310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Transition and/or Revolution in Tunisia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Verdeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RGS-IBG Annual International Conference 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00858124v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-01286310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eaux urbaines, risque et changement climatique : pratiques et politiques</w:t>
               </w:r>
@@ -6018,829 +6018,829 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01277602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Local climate-energy policies and infrastructure renewal: towards a re-networked urbanism ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">From networked to post-networked urbanism : new infrastructure configurations and urban transitions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LATTS, Jul 2012, Autun, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01277606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La gestion territoriale des déchets ménagers en France : l’impossible planification?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prévention et gestion durable des déchets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université du Maine, Nov 2012, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01277604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition énergétique et impératif climatique : l’action urbaine en changement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser et produire la ville au XXIème siècle. Modernisation écologique, qualité urbaine et justice spatiale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, APERAU (Association pour la promotion de l'enseignement et de a recherche en aménagement et urbanisme/Université de Lausanne, Jun 2012, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01277610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Local climate-energy policies and infrastructure renewal: towards a re-networked urbanism ?</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gestion des déchets, conflits et territoires. L’élimination des déchets en France de 1975 à 2010 en proie à de multiples débordements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">From networked to post-networked urbanism : new infrastructure configurations and urban transitions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LATTS, Jul 2012, Autun, France</w:t>
+              <w:t xml:space="preserve">Débordements industriels dans la cité et leurs conflits (18è-21è siècles). Sens et pertinence d’une histoire interdisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National des Arts et Métiers, Jun 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01277616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour des trajectoires urbaines résilientes et durables face au défi climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Quenault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Glatron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Peyrache-Gadeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire " Résilience urbaine ", ENS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00912473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnérabilité et résilience au changement climatique en milieu urbain : vers des stratégies de développement urbain durable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Quenault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Glatron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du PIRVE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00911597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...124 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cities facing climate change : Adaptation strategies, a challenge for urban planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planning resilient communities in challenging times</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UK / Ireland Planning Research Conference Sep 2011, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01277613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Gestion des déchets, conflits et territoires. L’élimination des déchets en France de 1975 à 2010 en proie à de multiples débordements</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La contrainte climatique, nouveau cadre normatif de l’action publique urbaine?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Débordements industriels dans la cité et leurs conflits (18è-21è siècles). Sens et pertinence d’une histoire interdisciplinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National des Arts et Métiers, Jun 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">Les nouvelles orientations de l’urbanisme et de l’aménagement : résurgence du scientisme ou nouveaux modèles ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, APERAU (Association pour la promotion de l’enseignement et de la recherche en aménagement et urbanisme), May 2010, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01277617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le refus collectif du déchet. Conflits et mobilisations contre les équipements de traitement en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le métier d’éboueur, un clair-obscur contemporain. Le travail du déchet dans l’espace public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Recherches Sociologiques et Politiques de Paris Feb 2010, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01277619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risques, normes et territoires : la gestion des déchets à l'épreuve de la concertation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Risques industriels : une question de sciences humains et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENTPE/ENS/UMR EVS, Mar 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01277549v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-01277617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justification et contestation de la « rocade sud » d’Angers : Les échelles de la gouvernance urbaine en question</w:t>
               </w:r>
@@ -7534,51 +7534,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Mele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] UMR CITERES; Université François Rabelais - Tours; programme « Politiques territoriales et développement durable » (D2RT). 2007, pp.125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -7769,51 +7769,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743995v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Clausse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lef&#232;vre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Jovet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fontaine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rocher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nexus.2024.100325" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156338v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00420980231183263" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04370415v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Duch&#234;ne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Martinais" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Morel Journel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165846v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.22394" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573186v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Manglou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bahers" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2458/jpe.2836" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02971862v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2020.1823345" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573180v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garcier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ortar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pesta&#241;a" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myra Hird" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.32600" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354057v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.182.0113" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136295v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158052v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Burger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mallet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Paulhiac Scherrer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02182500v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Verdeil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erss.2019.04.010" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938343v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roussel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Aschan-Leygonie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01680875v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain J. Garcier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10362" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467561v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.12079" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-JWSJVBFT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703262v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dumain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.108.0022" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01635386v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.108.0001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-HC9ZM2ND-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01277544v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098015624851" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323992v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.32.4311-327" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078984v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078980v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.4693" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078981v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078979v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux.092.0023" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078983v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078982v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bolzon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux.093.0077" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685735v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254612v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cirelli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246502v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685821v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676998v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Serrano" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497758v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21627" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119267v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/le-defi-thermique/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03877592v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Morel-Journel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078986v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6360-2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119316v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119323v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119287v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069472v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389742v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-49140-5_7#citeas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49140-5_7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975938v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352018v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421148v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumain Aur&#233;lie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675695v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cointe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nada&#239;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussiere" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Chezel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675731v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Banos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01700671v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324316v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.6024" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078987v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.27316" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00915333v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mele" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Azuela" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Germain" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bertheleu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.27301" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078989v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254404v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259472v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685712v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078993v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685729v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507086v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03731695v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03702148v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03289558v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016307v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01700667v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015085v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01277598v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01277622v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00858124v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01286310v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01277602v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01277604v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01277610v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01277606v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00911597v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Quenault" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Blond" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Glatron" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pigeon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00912473v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peyrache-Gadeau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01277613v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01277616v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01277549v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01277619v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01277617v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01277620v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01277621v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685636v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01026343v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Serrano" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00175228v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03705139v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dorison" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015465v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Amalric" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnefond" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Debray" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fournier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01486018v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743995v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Clausse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lef&#232;vre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Jovet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fontaine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rocher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nexus.2024.100325" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165846v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.22394" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156338v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00420980231183263" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04370415v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Duch&#234;ne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Martinais" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Morel Journel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573186v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Manglou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bahers" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2458/jpe.2836" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354057v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.182.0113" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02971862v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2020.1823345" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573180v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garcier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ortar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pesta&#241;a" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myra Hird" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.32600" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136295v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02182500v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Verdeil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erss.2019.04.010" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158052v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Burger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mallet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Paulhiac Scherrer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938343v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roussel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Aschan-Leygonie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01680875v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain J. Garcier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10362" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467561v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.12079" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-JWSJVBFT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703262v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dumain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.108.0022" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01635386v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.108.0001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-HC9ZM2ND-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01277544v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098015624851" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323992v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.32.4311-327" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078984v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078982v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bolzon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux.093.0077" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078980v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.4693" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078981v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078979v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux.092.0023" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078983v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685735v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254612v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cirelli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246502v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685821v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676998v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Serrano" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497758v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21627" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119267v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/le-defi-thermique/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03877592v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Morel-Journel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078986v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6360-2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119316v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119323v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119287v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389742v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-49140-5_7#citeas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49140-5_7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069472v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975938v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421148v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumain Aur&#233;lie" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352018v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675731v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussiere" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Banos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nada&#239;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675695v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cointe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Chezel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01700671v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324316v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.6024" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078989v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00915333v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mele" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Azuela" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Germain" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bertheleu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.27301" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078987v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.27316" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254404v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259472v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078993v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685712v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685729v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507086v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03731695v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03702148v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016307v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03289558v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01700667v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01277622v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015085v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01277598v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01286310v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00858124v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01277602v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01277606v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01277604v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01277610v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01277616v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00912473v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Quenault" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Blond" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Glatron" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peyrache-Gadeau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00911597v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pigeon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01277613v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01277617v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01277619v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01277549v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01277620v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01277621v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685636v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01026343v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Serrano" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00175228v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03705139v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dorison" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015465v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Amalric" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnefond" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Debray" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fournier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01486018v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>