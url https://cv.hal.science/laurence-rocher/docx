--- v1 (2026-04-24)
+++ v2 (2026-05-16)
@@ -234,2237 +234,2237 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04743995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cities looking for waste heat: The dilemmas of energy and industry nexuses in French metropolitan areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urban Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 61 (2), pp.254-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00420980231183263⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156338v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Production artistique et recherche urbaine. Retour sur la fabrique et les impensés d’une recherche-action à Rive de Gier (42)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Martinais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Morel Journel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04370415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De l’or noir à l’or vert : le gaz de mine, une ressource de transition dans le Nord-Pas-de-Calais ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement durable et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Vol.14, n°1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/developpementdurable.22394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04165846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Cities looking for waste heat: The dilemmas of energy and industry nexuses in French metropolitan areas</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waste colonialism and metabolic flows in island territories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Manglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Political Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (1), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2458/jpe.2836⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03573186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Energy recovery on the agenda. Waste heat: a matter of public policy and social science concern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Environmental Planning and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 64 (8), pp.1392-1407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09640568.2020.1823345⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02971862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Nouvelle-Calédonie face à ses déchets. Quel modèle de gestion des déchets pour les territoires insulaires?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Garcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ortar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pestaña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myra Hird</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Sociétés, territoires et environnement, comment repenser les interconnexions entre les milieux humains et naturels ?, 21 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.32600⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03573180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géographies de la chaleur. L’énergie de récupération comme ressource territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 182 (1), pp.113-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/esp.182.0113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03354057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La lutte des centralités dans la petite ville intermétropolitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Martinais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Morel Journel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03136295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edito - L'urbanisme au prisme de la transition énergétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Burger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Paulhiac Scherrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale d’Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02158052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamics, tensions, resistance in solar energy development in Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Verdeil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Energy Research &amp; Social Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 54 (August 2019), pp.236-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.erss.2019.04.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02182500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Air, climat, énergie : convergences et contradictions à l’échelle urbaine. L’exemple lyonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Aschan-Leygonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Habiter la ville, 237-238</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Désigner, mesurer, réguler : la mise en politique des flux et circulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain J. Garcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Martinais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, La mise en politique des flux et des circulations, 91 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geocarrefour.10362⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01680875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naming, measuring and controlling: the politics of flows and “circulations”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain J. Garcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Garcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Martinais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 91 (91/3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geocarrefour.12079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03467561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des pratiques citoyennes en régime industriel : les courts-circuits du compost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dumain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, N° 108 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/flux1.108.0022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01703262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : circulation des matières, économies de la circularité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain J. Garcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Verdeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 108 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/flux1.108.0001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01635386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Governing metropolitan climate-energy transition: A study of Lyon’s strategic planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 61 (2), pp.254-272. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/00420980231183263⟩</w:t>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0042098015624851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...86 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01277544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre secteur et territoires, la gestion des déchets au prisme de la planification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Politiques et Management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 32 (4), pp.311-327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/pmp.32.4311-327⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01323992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Climate-Energy Policies, Heat Provision and Urban Planning: a Renewal of Interest in District Heating in France. Insights from National and Local Levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rocher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Bahers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Political Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Urban Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (3), pp.3-19</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01078984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Infrastructure urbaine, planification et controverse : le projet différé d’un contournement routier au sud d’Angers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/esp.182.0113⟩</w:t>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2 (227), pp.83-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/norois.4693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01078980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gestion des déchets ménagers : histoire d’une politique publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Planning and Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pour mémoire.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12, pp.17-26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...825 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01078981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le chauffage urbain dans la transition énergétique : des reconfigurations entre flux et réseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, N° 108 (2), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/flux1.108.0022⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 2 (92), pp.23-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/flux.092.0023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01078979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Energy Transition and Revolution in Tunisia: Politics and Spatiality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Verdeil</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Arab world geographer = Le géographe du monde arabe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16 (3), pp.277-298</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01078983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transitions énergétiques multiples et contradictoires à Sfax (Tunisie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bolzon</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Verdeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 108 (2), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/flux1.108.0001⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 93-94, pp.77-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/flux.093.0077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...340 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01078982v1</w:t>
-              </w:r>
-[...305 lines deleted...]
-                <w:t xml:space="preserve">hal-01078983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action locale et planification climatique. Pratiques des collectivités et nouvelles responsabilités</w:t>
               </w:r>
@@ -3034,77 +3034,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regénérer une petite ville sous double influence métropolitaine. Le cas de Rive-de-Gier (Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Morel-Journel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Martinais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3249,50 +3249,132 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pour une approche thermique des systèmes énergétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le défi thermique. Normes, territoires et politiques de la chaleur et du chauffage. Antoine Fontaine, Laurence Rocher (Dir.).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses des Mines, pp.249-263, 2025, Energie et Développement Durable</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05119323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La chaleur fatale : une ressource locale pour des villes en transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3301,139 +3383,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antoine Fontaine, Laurence Rocher (Dir.). Le défi thermique. Normes, territoires et politiques de la chaleur et du chauffage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses des Mines, pp.183-203, 2025, Energie et Développement Durable</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05119316v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-05119323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux thermiques de la transition énergétique</w:t>
               </w:r>
@@ -3499,226 +3499,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05119287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Consuming Waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Consuming the Environment (ed. Myra J. Hird)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9781032535371</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05069472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Waste Level Rise? Scales, Spaces and Policies of Waste in New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pestaña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Garcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ortar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geographies of New Caledonia-Kanaky</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer International Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.73-84, 2024, 978-3-031-49140-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-49140-5_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer International Publishing</w:t>
-[...30 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05389742v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05069472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WASTE, A MATTER OF ENERGY. A DIACHRONIC ANALYSIS (1992-2017) OF WASTE-TO-ENERGY RATIONALES</w:t>
               </w:r>
@@ -3868,51 +3868,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement de l'énergie solaire en Tunisie : pilotage par les instruments et résistance à la transition énergétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Verdeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Baggioni; Céline Burger; Joseph Cacciari; Marie Mangold. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repenser la transition énergétique. Un défi pour les sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.145-160, 2019, 9782753578081</w:t>
@@ -3980,51 +3980,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Banos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Verdeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nadaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4421,329 +4421,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01078989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyser la productivité des conflits de proximité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Savoirs ‘citoyens’ en situation de conflit et de participation : le cas de la gestion des déchets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Cirelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Savoirs citoyens et démocratie urbaine. Déboulet A. et E. Nez (eds.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2013, Collection Res Publica</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01254404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...60 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Serpent de mer’ en bord de Loire : les mises en échec des tentatives de contournement routier d’Angers sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrice Melé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conflits de proximité et dynamiques urbaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaire de Rennes, pp.389-428, 2013, géographie sociale, 978-2-7535-2278-7. </w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.169-198, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.27316⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01078987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyser la productivité des conflits de proximité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Mele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pur.27301⟩</w:t>
-[...33 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Antonio Azuela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...18 lines deleted...]
-            </w:hyperlink>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bertheleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Cirelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrice Melé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conflits de proximité et dynamiques urbaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.169-198, 2013, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.pur.27316⟩</w:t>
+              <w:t xml:space="preserve">, Presses Universitaire de Rennes, pp.389-428, 2013, géographie sociale, 978-2-7535-2278-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.27301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...87 lines deleted...]
-                <w:t xml:space="preserve">hal-01254404v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00915333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le climat, nouvel objet de l'action urbaine lyonnaise</w:t>
               </w:r>
@@ -4796,50 +4796,136 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01259472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'intégration du changement climatique dans l'action publique locale, facteur de renouvellement du développement urbain durable?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Béal Vincent, Gauthier Mario, Pinson Gilles. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le développement durable changera-t-il la ville? Le regard des sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presse universitaires de Saint Etienne, pp.385-403, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00685712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La prise en compte des risques associés au changement climatique dans les politiques locales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4852,143 +4938,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphane Labranche. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le changement climatique. Du méta-risque à la méta-gouvernance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01078993v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">halshs-00685712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'information institutionnalisée comme outil de prévention des conflits : étude des &amp;quot;CLIS déchets</w:t>
               </w:r>
@@ -5319,50 +5319,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03702148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Géographies de la chaleur. L'énergie de récupération comme ressource territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'Association Française d'Economie Politique (en ligne)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03289558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Waste in islands: Opening the bins of postcolonial metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Manglou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5384,139 +5466,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Re-Opening the bin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Götberg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05016307v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-03289558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From waste to energy : (re)cycling and circulating urban flows</w:t>
               </w:r>
@@ -5565,290 +5565,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01700667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Transition ou révolution énergétique en Tunisie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Verdeil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence de l'IMRC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Tunis, Tunisie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01015085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Governing Climate and Energy at a Metropolitan Level. The case of Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">City Futures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01277598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">District heating, urban planning and energy management at a metropolitan scale. The case of Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heat and the city International Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Research Concils UK, Oct 2014, Edimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01277622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Transition ou révolution énergétique en Tunisie</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tunisian Energy Policies and the push for renewable Technologies: the institutional framing and socio-technical competing collectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...150 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Verdeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Session Emerging social-technical collectives and new geographies of the energy transition, 2013 Annual Inernational Conference of the Royal Geogrphical Society, London</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Londres, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5886,51 +5886,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Transition and/or Revolution in Tunisia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Verdeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RGS-IBG Annual International Conference 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6018,829 +6018,829 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01277602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La gestion territoriale des déchets ménagers en France : l’impossible planification?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prévention et gestion durable des déchets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Maine, Nov 2012, Le Mans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01277604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transition énergétique et impératif climatique : l’action urbaine en changement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser et produire la ville au XXIème siècle. Modernisation écologique, qualité urbaine et justice spatiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, APERAU (Association pour la promotion de l'enseignement et de a recherche en aménagement et urbanisme/Université de Lausanne, Jun 2012, Lausanne, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01277610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Local climate-energy policies and infrastructure renewal: towards a re-networked urbanism ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From networked to post-networked urbanism : new infrastructure configurations and urban transitions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LATTS, Jul 2012, Autun, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01277606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...21 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour des trajectoires urbaines résilientes et durables face au défi climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Quenault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Glatron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Peyrache-Gadeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prévention et gestion durable des déchets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université du Maine, Nov 2012, Le Mans, France</w:t>
+              <w:t xml:space="preserve">Séminaire " Résilience urbaine ", ENS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Transition énergétique et impératif climatique : l’action urbaine en changement</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00912473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cities facing climate change : Adaptation strategies, a challenge for urban planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penser et produire la ville au XXIème siècle. Modernisation écologique, qualité urbaine et justice spatiale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, APERAU (Association pour la promotion de l'enseignement et de a recherche en aménagement et urbanisme/Université de Lausanne, Jun 2012, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">Planning resilient communities in challenging times</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UK / Ireland Planning Research Conference Sep 2011, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01277613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vulnérabilité et résilience au changement climatique en milieu urbain : vers des stratégies de développement urbain durable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Quenault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Glatron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque du PIRVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00911597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des déchets, conflits et territoires. L’élimination des déchets en France de 1975 à 2010 en proie à de multiples débordements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Débordements industriels dans la cité et leurs conflits (18è-21è siècles). Sens et pertinence d’une histoire interdisciplinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre National des Arts et Métiers, Jun 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01277616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...77 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Risques, normes et territoires : la gestion des déchets à l'épreuve de la concertation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire " Résilience urbaine ", ENS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">Risques industriels : une question de sciences humains et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENTPE/ENS/UMR EVS, Mar 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...99 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01277549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le refus collectif du déchet. Conflits et mobilisations contre les équipements de traitement en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du PIRVE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Nantes, France</w:t>
+              <w:t xml:space="preserve">Le métier d’éboueur, un clair-obscur contemporain. Le travail du déchet dans l’espace public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Recherches Sociologiques et Politiques de Paris Feb 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01277619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La contrainte climatique, nouveau cadre normatif de l’action publique urbaine?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les nouvelles orientations de l’urbanisme et de l’aménagement : résurgence du scientisme ou nouveaux modèles ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, APERAU (Association pour la promotion de l’enseignement et de la recherche en aménagement et urbanisme), May 2010, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01277617v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-01277549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justification et contestation de la « rocade sud » d’Angers : Les échelles de la gouvernance urbaine en question</w:t>
               </w:r>
@@ -7534,51 +7534,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Mele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] UMR CITERES; Université François Rabelais - Tours; programme « Politiques territoriales et développement durable » (D2RT). 2007, pp.125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -7769,51 +7769,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743995v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Clausse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lef&#232;vre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Jovet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fontaine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rocher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nexus.2024.100325" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165846v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.22394" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156338v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00420980231183263" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04370415v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Duch&#234;ne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Martinais" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Morel Journel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573186v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Manglou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bahers" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2458/jpe.2836" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354057v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.182.0113" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02971862v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2020.1823345" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573180v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garcier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ortar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pesta&#241;a" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myra Hird" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.32600" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136295v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02182500v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Verdeil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erss.2019.04.010" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158052v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Burger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mallet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Paulhiac Scherrer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938343v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roussel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Aschan-Leygonie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01680875v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain J. Garcier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10362" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467561v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.12079" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-JWSJVBFT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703262v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dumain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.108.0022" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01635386v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.108.0001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-HC9ZM2ND-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01277544v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098015624851" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323992v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.32.4311-327" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078984v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078982v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bolzon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux.093.0077" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078980v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.4693" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078981v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078979v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux.092.0023" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078983v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685735v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254612v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cirelli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246502v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685821v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676998v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Serrano" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497758v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21627" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119267v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/le-defi-thermique/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03877592v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Morel-Journel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078986v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6360-2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119316v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119323v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119287v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389742v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-49140-5_7#citeas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49140-5_7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069472v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975938v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421148v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumain Aur&#233;lie" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352018v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675731v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussiere" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Banos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nada&#239;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675695v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cointe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Chezel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01700671v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324316v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.6024" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078989v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00915333v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mele" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Azuela" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Germain" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bertheleu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.27301" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078987v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.27316" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254404v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259472v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078993v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685712v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685729v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507086v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03731695v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03702148v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016307v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03289558v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01700667v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01277622v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015085v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01277598v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01286310v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00858124v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01277602v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01277606v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01277604v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01277610v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01277616v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00912473v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Quenault" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Blond" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Glatron" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peyrache-Gadeau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00911597v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pigeon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01277613v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01277617v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01277619v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01277549v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01277620v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01277621v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685636v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01026343v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Serrano" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00175228v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03705139v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dorison" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015465v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Amalric" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnefond" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Debray" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fournier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01486018v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743995v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Clausse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lef&#232;vre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Jovet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fontaine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rocher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nexus.2024.100325" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156338v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00420980231183263" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04370415v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Duch&#234;ne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Martinais" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Morel Journel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165846v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.22394" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573186v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Manglou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bahers" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2458/jpe.2836" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02971862v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2020.1823345" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573180v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garcier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ortar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pesta&#241;a" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myra Hird" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.32600" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354057v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.182.0113" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136295v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158052v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Burger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mallet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Paulhiac Scherrer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02182500v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Verdeil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erss.2019.04.010" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938343v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roussel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Aschan-Leygonie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01680875v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain J. Garcier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10362" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467561v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.12079" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-JWSJVBFT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703262v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dumain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.108.0022" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01635386v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.108.0001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-HC9ZM2ND-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01277544v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098015624851" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323992v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.32.4311-327" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078984v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078980v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.4693" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078981v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078979v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux.092.0023" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078983v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078982v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bolzon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux.093.0077" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685735v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254612v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cirelli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246502v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685821v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676998v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Serrano" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497758v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21627" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119267v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/le-defi-thermique/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03877592v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Morel-Journel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078986v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6360-2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119323v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119316v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119287v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069472v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389742v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-49140-5_7#citeas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49140-5_7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975938v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421148v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumain Aur&#233;lie" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352018v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675731v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussiere" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Banos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nada&#239;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675695v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cointe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Chezel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01700671v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324316v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.6024" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078989v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254404v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078987v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.27316" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00915333v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mele" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Azuela" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Germain" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bertheleu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.27301" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259472v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685712v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078993v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685729v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507086v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03731695v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03702148v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03289558v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016307v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01700667v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015085v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01277598v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01277622v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01286310v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00858124v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01277602v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01277604v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01277610v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01277606v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00912473v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Quenault" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Blond" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Glatron" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peyrache-Gadeau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01277613v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00911597v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pigeon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01277616v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01277549v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01277619v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01277617v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01277620v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01277621v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685636v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01026343v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Serrano" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00175228v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03705139v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dorison" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015465v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Amalric" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnefond" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Debray" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fournier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01486018v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>