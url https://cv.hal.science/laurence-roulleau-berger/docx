--- v0 (2026-03-17)
+++ v1 (2026-05-10)
@@ -207,2836 +207,2933 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (35)</w:t>
+        <w:t xml:space="preserve">Ouvrages (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Disasters, Recovery and Emotions in Asia and in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshiyuki Yama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Roulleau-Berger, Laurence; Yama, Yoshiyuki. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.XIV-261, 2026, Post-Western Social Sciences and Global Knowledge, 978-90-04-75180-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004751804⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05606478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Digital work and digital workers in Europe and China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen Jun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routlege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.252, 2025, China policy series, 978-1-032-65826-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05222304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ville indécente : migration, subalternité et hospitalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Giraudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Zani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verena Richardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires du Midi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 259 p., 2024, Socio-logiques, 978-2-8107-1284-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires du Midi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">halshs-04594740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Handbook of Post-Western Sociology : From East Asia to Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Peilin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seung Kuk Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shujiro Yasawa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brill, pp.XLIV-1010, 2023, Post-Western Social Sciences and Global Knowledge, 978-90-04-52931-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004529328⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Handbook of Post-Western Sociology : From East Asia to Europe</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04052014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociology of Chinese Youth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Su</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brill (cop. 2023)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.VIII-115, 2022, Global Youth, 978-90-04-53837-5 ; 978-90-04-53749-1 (br.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03898973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Young Chinese Migrants: Compressed Individual and Global Condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.X-181, 2021, Youth in a Globalizing World, 978-90-04-46286-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03325946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociology of Migration and Post-Western Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">- Liu Yuzhao</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ENS Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.384, 2021, De l'Orient à l'Occident, 979-10-362-0404-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03325945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">开放边界的经济社会学</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liu Shiding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhang Wenhong</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Social Sciences Academic Press of China, 2020, 978-7-5201-6697-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02934202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Post-Western sociology : from China to Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">- Li Peilin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Routledge, pp.330, 2018, China policy series, 978-0-8153-7657-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01860609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">社会学知识的建构：后西方社会学的探索</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xie Lizhong *</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">北京大学出版社 = Peking University press, pp.500, 2017, 978-7-301-28448-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01666653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travail et migration : jeunesses chinoises à Shanghai et Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Jun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions de l'Aube, 2017, Bibliothèque des savoirs, 978-2-8159-2299-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01546951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecological risks and disasters : new experiences in China and Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Peilin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Seung Kuk Kim</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Routledge, 2016, China policy series, 978-1-138-92934-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781315680859⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01278300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Post-Western revolution in sociology : from China to Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brill, 2016, Post-Western social sciences and global knowledge, 978-90-04-30972-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01327716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">走出西方的社会学：中国镜像中的欧洲</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Social sciences academic press (Pekin), pp.113, 2014, 9787509745274</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01009601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociologies économiques française et chinoise : regards croisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...21 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/9789004529328⟩</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liu Shiding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ENS Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.406, 2014, De l'Orient à l'Occident, 978-2-84788-537-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.enseditions.3322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01084859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">China's internal and international migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Peilin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...22 lines deleted...]
-              <w:t xml:space="preserve">, pp.VIII-115, 2022, Global Youth, 978-90-04-53837-5 ; 978-90-04-53749-1 (br.)</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.284, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00726468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">European and Chinese sociologies : a new dialogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03898973v1</w:t>
-[...52 lines deleted...]
-              <w:t xml:space="preserve">, pp.X-181, 2021, Youth in a Globalizing World, 978-90-04-46286-1</w:t>
+                <w:t xml:space="preserve">Li Peilin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brill, pp.XXVI- 342, 2012, International comparative social studies ; 26, Mendi P. Amineh, 078-90-04-21174-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Sociology of Migration and Post-Western Theory</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00652993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociologies et cosmopolitisme méthodologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires du Mirail, pp.183, 2012, 978-2-8107-0208-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pumi.17215⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00714948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Désoccidentaliser la sociologie : l'Europe au miroir de la Chine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions de l'Aube, pp.203, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00641374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Académiquement correct</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Lyon, pp.295, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00653032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migrations, pluralisation, ethnicisation des sociétés contemporaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...22 lines deleted...]
-              <w:t xml:space="preserve">, pp.384, 2021, De l'Orient à l'Occident, 979-10-362-0404-3</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Réa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Krasteva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Revue Sociologies, pp.220, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Liu Shiding</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00655144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migrer au feminin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de France, pp.182, 2010, La nature humaine, Michela Marzano</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00497835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nouvelle sociologie chinoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuhua Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Social Sciences Academic Press of China, 2020, 978-7-5201-6697-3</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peilin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiding Li</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS editions, pp.500, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00497863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles migrations chinoises et travail en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires du Mirail, pp.245, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00497909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Villes internationales : entre tensions et réactions des habitants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Berry-Chikhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Routledge, pp.330, 2018, China policy series, 978-0-8153-7657-6</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Deboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Découverte, pp.325, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">社会学知识的建构：后西方社会学的探索</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00497914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'insertion des jeunes en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">北京大学出版社 = Peking University press, pp.500, 2017, 978-7-301-28448-3</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Nicole-Drancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de France, Coll. Que-sais-je ?</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 128 p., 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00497899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rue, miroir des peurs et des solidarités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de France, pp.128, 2004, Sociologies d'aujourd'hui</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00497844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travail globalisé, travail singulier, dossier de la revue l'Homme et la société, n°151-152</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Didry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Éditions de l'Aube, 2017, Bibliothèque des savoirs, 978-2-8159-2299-9</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dieuaide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Selim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Sobel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, pp.306, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Li Peilin</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00198073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youth and work in the post-industrial city of North America and Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brill, pp.435, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00497905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compétences pour résister [coord. n° 143-144 de : L'homme et la société]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 143-144, pp.253, 2002, L'Homme et la société, 978-2-7475-2658-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Brill, 2016, Post-Western social sciences and global knowledge, 978-90-04-30972-2</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03325928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les jeunes et le travail : 1950-2000</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Nicole-Drancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de France, 266 p., 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Social sciences academic press (Pekin), pp.113, 2014, 9787509745274</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00497893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les jeunes et l'emploi dans les villes d'Amérique du Nord et d'Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions de l'Aube, pp.XXX, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Sociologies économiques française et chinoise : regards croisés</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00497919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail en friches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions de l'Aube, pp.246, 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00497876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'école dans la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...32 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès van Zanten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Payet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions l'Harmattan, pp.192, 1994, Villes et entreprises</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Li Peilin</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00497889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ville intervalle : jeunes entre centre et banlieue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Méridiens-Klincksieck, pp.211, 1991, Réponses sociologiques</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00497887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éducation, fête et culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...22 lines deleted...]
-              <w:t xml:space="preserve">, pp.284, 2013</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Camy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Lyon, pp.186, 1981</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...1512 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00606604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3046,6757 +3143,7055 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young Chinese Migrants : Compressed Individual and Global Condition [Conversation]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïs Bastide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Youth and Globalization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 5 (2), pp.319-326. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/25895745-05020006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04541251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young Chinese and Compressed Socialization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Youth and Globalization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 5 (2023) (2), pp.209-229. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/25895745-05020001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04541312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trois questions à ... Laurence Roulleau-Berger [...] sur les enjeux de l'ouverture internationale de la sociologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Lettre de l'InSHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 81, pp.12-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03988782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">数字工作、压缩的个体与情感</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of East China Normal University (Humanities and social sciences)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 5, pp.112-120, 190-191. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.16382/j.cnki.1000-5579.2022.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03898972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Fabric of Post-Western Sociology: Ecologies of Knowledge beyond the &amp;quot;East'' and the &amp;quot;West</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chinese Sociology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8, pp.10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s40711-021-00144-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03255285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sociologie et la sociologie du travail en Chine : un bref éclairage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2021 (19), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/nrt.9407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03446601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction: On Post-Western Sociology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chinese Sociology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8 (Article number: 11), pp.s40711-021-00148-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s40711-021-00148-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03255286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Нехегемонна теория и постзападна социология: западното познание и неговата криза</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociological Problems (Социологически проблеми)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 53 (2), pp.473-493</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03506987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">涂尔干和后西方社会学:中国和法国社会学之间的连续和断续</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">中国城市研究 [China Urban Studies]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 14 (Zeng Gang ed.), pp.1-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03021221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théorie post-occidentale et sociologie économique en France et en Chine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2019 (104), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/sds.10568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03255287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-Western sociology in Europe and China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le CNRS en Chine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 31, pp.28-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02934209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociologie post-occidentale et temporalités chinoises [Introduction]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2017-26, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/temporalites.3817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01715918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'invention de la sociologie post-occidentale : de l'Asie à l'Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Portique : Revue de Philosophie et de sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 39-40, pp.247-273</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01860597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporalités, espaces et Individu compressé en Chine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2017-26, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/temporalites.3819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01715928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The invention of the post-Western sociology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gurokaru kenkyu (グローカル研究 ) = Journal of glocal studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 5, pp.27-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01794302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Villes chinoises, compressed urbanisation et mondialisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, HS2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01905281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">亚洲三国的灾后平等与信任危机 [= Post-désastre, inégalités et crise de confiance en Asie]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">思想战线 = Thinking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 43 (4), pp.76-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01623359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In commemoration of the legacy of Ulrich Beck : theory of migration and methodological cosmopolitanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Development and society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 46 (2), pp.227-250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01623332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociologie post-occidentale en Europe et en Chine : mais de quoi s’agit-il ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le CNRS en Chine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 25, pp.38-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01623355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeunes migrants, subordination salariale et compétences mobilitaires en Chine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Mondes du travail </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 16-17, pp.145-157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01327731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Пост-западни социологии: от Азия до Европа [Post-Western sociologies : from Asia to Europe]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociological Problems (Социологически проблеми)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, special issue, pp.11-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01223212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Post-Western space and doing sociology]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">社會理論學報 = Journal of social theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 18 (2), pp.237-252</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01377201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">欧洲与中国的角色认同、道德经济体与文化 分形</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chinese review of anthropology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 24, pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01084820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-western sociology and scientific revolution : from Asia to Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloquium : the new horizon of contemporary sociological theory </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 8, pp.122-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01084827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociologies post-occidentales et cosmopolitisme méthodologique : de la Chine à l’Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mondi migranti : rivista di studi e ricerche sulle migrazioni internazionali</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2, pp.7-22. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3280/MM2014-002001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01097808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New modernities, spaces and multiple subjectivities of the other</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of group dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 30, pp.301-310</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00919381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrations internes, économies plurielles et bifurcations biographiques en Chine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 149, pp.77-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00919373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frontières intérieures, dominations et résistances en Europe de l'Ouest et en Chine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SociologieS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/sociologies.4310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00794367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métropolisation, frontières intérieures et &amp;quot;villes invisibles&amp;quot; en Chine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 155, Non précisée</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00919704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">处在跨国主义和多重语境中的社会学 [= Approche de la sociologie dans une perspective transnationale]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">学术研究 [= Academic Research]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 3 (28), pp.13-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00725465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La théorie de la religion de Durkheim et la sociologie chinoise = Durkheim's theory of religion and chinese sociology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">- Zhengai Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 159, pp.135-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00785218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repenser la question migratoire : migrations, inégalités multisituées et individuation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SociologieS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.1-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00655146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de l'ouvrage de Cia Hua : L'homme vu par l'homme, Du statut scientifique des sciences sociales,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.35-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00655149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrant(e)s dans les villes chinoises, de l'épreuve à la résistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multitudes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 43, pp.94-103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/mult.043.0094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00565232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le seconde generazioni di fronte alla precarizzazione e all'etnicizzazione del lavoro in Francia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologia e politiche sociali</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Vol. 12 (1), pp.47-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00431007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les travailleurs migrants à Shanghai. Inégalités, niches économiques et diversité des parcours d'accès à l'emploi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu Shi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives chinoises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 87, pp.2-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00178748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inégalités, disqualification sociale et violences symboliques à Shanghai : l'accès à l'emploi urbain des provinciaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu Shi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal des anthropologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 96-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00355809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routes migratoires et circulations en Chine : entre mobilités intracontinentales et transnationalisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu Shi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Vol. 20 (3), pp.7-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00355810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les provinciaux à Shanghai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu Shi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 93, pp.46-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00355808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les armes du faible sont-elles de faibles armes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Homme et la Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 143-144 (1), pp.3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/lhs.143.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02984201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sociologue, sa posture, ses méthodes face à la désaffiliation sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00969510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (47)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (50)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : Sociology of Disaster and Post-Western Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshiyuki Yama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Roulleau-Berger, Laurence; Yama, Yoshiyuki. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Disasters, Recovery and Emotions in Asia and in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-13, 2026, Post-Western Social Sciences and Global Knowledge, 978-90-04-75180-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004751804-002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05606480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociology and Disasters in Europe and in East Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Roulleau-Berger, Laurence; Yama, Yoshiyuki. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Disasters, Recovery and Emotions in Asia and in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill, pp.35-58, 2026, Post-Western Social Sciences and Global Knowledge, 978-90-04-75180-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004751804-004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05606481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disasters, Emotions, and Recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Roulleau-Berger, Laurence; Yama, Yoshiyuki. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Disasters, Recovery and Emotions in Asia and in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.228-255, 2026, Post-Western Social Sciences and Global Knowledge, 978-90-04-75180-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004751804-013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05606477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roulleau-Berger, L.; Wen Jun. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital work and digital workers in Europe and China</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routlege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, China policy series, 978-1-032-65826-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05222305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Labor, digital sociology and globalization in Europe and in China</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Digital work, digital workers and singularities in China and Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Roulleau-Berger Laurence; Wen Jun. </w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Run Li</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Roulleau-Berger, L.; Wen Jun. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital work and digital workers in Europe and China</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routlege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, China policy series, 978-1-032-65826-1</w:t>
+              <w:t xml:space="preserve">, Chap.8, 2025, China policy series, 978-1-032-65826-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Digital work, digital workers and singularities in China and Europe</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05222303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Labor, digital sociology and globalization in Europe and in China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Roulleau-Berger, L.; Wen Jun. </w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Zani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Roulleau-Berger Laurence; Wen Jun. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital work and digital workers in Europe and China</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routlege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Chap.8, 2025, China policy series, 978-1-032-65826-1</w:t>
+              <w:t xml:space="preserve">, 2025, China policy series, 978-1-032-65826-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05222306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Non-Hegemonic to Post-Western Sociology between China and France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Macé, Eric. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">An Invitation to Non-Hegemonic World Sociology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rowman &amp; Littlefield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 13, 2024, 978-1-5381-6102-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04719719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Work, the Compressed Individual, and Emotions in China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zani, Beatrice; Cockel, Isabelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Living across Connectivity : Intimacy, Entrepreneurship and Activism of East Asian Migrants Online and Offline</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anthem Press, chap.1, 2024, 9781839988868</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04660919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individuation et subjectivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bouchaudy, Marie-Pierre; Lextrait, Fabrice. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un abécédaire des friches : laboratoires, fabriques, squats, espaces intermédiaires, tiers-lieux culturels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sens &amp; Tonka, pp.89-90, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04339437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travail en friche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bouchaudy, Marie-Pierre; Lextrait, Fabrice. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un abécédaire des friches : laboratoires, fabriques, squats, espaces intermédiaires, tiers-lieux culturels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sens &amp; Tonka, pp.176-177, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04339438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces intermédiaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bouchaudy, Marie-Pierre; Lextrait, Fabrice. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un abécédaire des friches : laboratoires, fabriques, squats, espaces intermédiaires, tiers-lieux culturels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sens &amp; Tonka, pp.67-69, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04339436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociology of Migration and Post-Western Knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roulleau-Berger, Laurence; Li Peilin; Kim, Seung Kuk; Yasawa, Shujiro. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Post-Western Sociology: From East Asia to Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brill, pp.893-906, 2023, 978-90-04-52931-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/9789004529328_057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03931208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Peilin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Seung Kuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yazawa Shujiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roulleau-Berger, Laurence; Li Peilin; Kim, Seung Kuk; Yasawa, Shujiro. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Post-Western Sociology: from East Asia to Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brill, pp.978-994, 2023, 978-90-04-52931-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/9789004529328_063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03931229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward Post-Western Sociology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roulleau-Berger, Laurence; Li Peilin; Kim, Seung Kuk; Yasawa, Shujiro. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Post-Western Sociology: From East Asia to Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.21-47, 2023, Post-Western Social Sciences and Global Knowledge, 978-90-04-52932-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/9789004529328_003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03931205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-Western Sociology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roulleau-Berger, Laurence; Li Peilin; Kim, Seung Kuk; Yasawa, Shujiro. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Post-Western Sociology: from East Asia to Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1-16, Brill, 2023, 978-90-04-52931-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/9789004529328_002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03931185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrations, inégalités multisituées et économie monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cottineau, Clémentine; Vallée, Julie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les inégalités dans l'espace géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Editions, pp.93-117, 2022, Encyclopédie des Sciences - Domaine Géographie et Démographie, 9781789480887. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.51926/ISTE.9088.ch3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03759911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migration, Multi-situated Inequalities and the World Economy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cottineau, Clémentine; Vallée, Julie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inequalities in the geographical space</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE; Wiley, pp.61-84, 2022, SCIENCES – Geography and Demography, 9781789450880. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781394188338.ch3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03924442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-Western Theory and Sociology of Migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liu Yuzhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roulleau-Berger, Laurence; Liu Yuzhao. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociology of Migration and Post-Western Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENS Éditions, 2021, De l'Orient à l'Occident, 979-10-362-0404-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03351519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compressed Modernity and Being &amp;quot;a Hero&amp;quot; in Chinese Cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roulleau-Berger, Laurence; Liu Yuzhao. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociology of Migration and Post-Western Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENS Éditions, pp.213-219, 2021, De l'Orient à l'Occident, 979-10-362-0404-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03351516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Post-Western Theory : Common and Located Knowledge between European and Chinese Sociologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Roulleau-Berger, Laurence; Liu Yuzhao. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociology of Migration and Post-Western Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS Éditions, pp.345-366, 2021, De l'Orient à l'Occident, 979-10-362-0404-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03351518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Subaltern Cosmopolitanism to Post-Western Sociology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cicchelli, Vincenzo; Mesure, Sylvie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cosmopolitanism in Hard Times</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brill, pp.121-136, 2021, International Studies in Sociology and Social Anthropology, 9789004438026. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/9789004438026_010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03091497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Post-Western Theory : Common and Located Knowledge between European and Chinese Sociologies</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Descendants of Immigrants, Subalternity and Work in French Cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roulleau-Berger, Laurence; Liu Yuzhao. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociology of Migration and Post-Western Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ENS Éditions, pp.345-366, 2021, De l'Orient à l'Occident, 979-10-362-0404-3</w:t>
+              <w:t xml:space="preserve">, ENS Éditions, pp.220-225, 2021, De l'Orient à l'Occident, 979-10-362-0404-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03351517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">法国经济社会学的新边界</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Liu Shiding; Roulleau-Berger, Laurence; Zhang Wenhong. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">开放边界的经济社会学 [The expansion of economic sociology]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Social Sciences Academic Press of China, pp.26-42, 2020, 978-7-5201-6697-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02934208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-Western Theory and Urban Sociology in Europe and China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zhe Wei Jue. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociology of Post-Space</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tongji University Press, pp.11-40, 2020, 978-7-5608-9522-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03093710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cities and Emotions : inequalities and solidarities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zhe Wei Jue. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociology of Post-Space</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tongji University Press, pp.203-220, 2020, 978-7-5608-9522-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03093715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-Western sociology and urban sociology in Europe and in China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zhe Weijue. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable and inclusive development : diverse practices of global cities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tongji University Press, pp.2-26, 2018, 978-7-5608-8100-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02097535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-Western sociology and the global revolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roulleau-Berger, Laurence ; Li Peilin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Post-Western sociology : from China to Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.19-38, 2018, China policy series, 978-0-8153-7657-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01860606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">后西方社会学知社会学知识的建构 [Sociologie post-occidentale et fabrique des savoirs sociologiques]</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">后西方空间和认知社会学 [= Espace Post-occidendal et savoirs sociologiques]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Xie Lizhong; Roulleau-Berger, Laurence. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">社会学知识的建构：后西方社会学的探索 = The fabric of sociological knowledge : the exploration of post-Western sociology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Peking University press, pp.34-59, 2017</w:t>
+              <w:t xml:space="preserve">, Peking University press, pp.83-97, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">后西方空间和认知社会学 [= Espace Post-occidendal et savoirs sociologiques]</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01623363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">后西方社会学知社会学知识的建构 [Sociologie post-occidentale et fabrique des savoirs sociologiques]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Xie Lizhong; Roulleau-Berger, Laurence. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">社会学知识的建构：后西方社会学的探索 = The fabric of sociological knowledge : the exploration of post-Western sociology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Peking University press, pp.83-97, 2017</w:t>
+              <w:t xml:space="preserve">, Peking University press, pp.34-59, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01623362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life exposed, inequalities and moral economies in post-disaster societies : China, Japan and Indonesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Li Peilin ; Roulleau-Berger, Laurence. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological risks and disasters : new experiences in China and Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.135-154, 2016, China policy series</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01278303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economias migratorias, bifurcaçoes biografica e frontiers morais na Europa e na China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peralva, Angelina; da Silva Telles, Vera. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ilegalismo na Globalizaçao : migracoes, trabalho, mercados</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UFRJ, pp.121-138, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01223211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incertitudes, inégalités et rapport au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Séhier, Clément; Sobel, Richard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail, luttes sociales et régulation du capitalisme dans la Chine contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.143-159, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01139867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrées : Chine ; Migrations ;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zawieja, Philippe ; Guarnieri, Franck ;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des risques psychosociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Seuil, à préciser, 2014, 978-2-02-110922-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00951989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociologies économiques française et chinoise : divergences et convergences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">- Liu Shiding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roulleau-Berger, Laurence; Liu Shiding,. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologies économiques française et chinoise : regards croisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ens éd., pp.9-36, 2014, De l'Orient à l'Occident, 978-2-84788-537-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01084837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plural inequalities, vulnerabilities and urban careers in Chinese cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aveline-Dubach, Natacha ; Jou Sue-Ching ; Hsiao Hsin-Huang ;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Globalization ad new intra-urban dynamics in Asian cities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, National Taiwan univ. press, pp.353-377, 2014, 978-986-350-021-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01060576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pluralisation des économies et compétences migratoires en Europe et en Chine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roulleau-Berger, Laurence; Liu Shiding,. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologies économiques française et chinoise : regards croisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ens éd., chap.9, 2014, De l'Orient à l'Occident, 978-2-84788-537-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01084834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International boundaries, cosmopolitanisms and intermediate spaces in Chinese and international cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Xiangqun Chang ;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society building : a China model of social development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.113-131, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01016569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migration, plural economies, and new stratifications in Europe and China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Li Peilin ; Roulleau-Berger, Laurence. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">China's internal and international migration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.259-275, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00726491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Introduction]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Roulleau-Berger, Laurence ; Li Peilin ;. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European and Chinese sociologies : a new dialogue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill, pp.3-19, 2012, International Comparative Social studies</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00655155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femmes chinoises, modernités multiples et individuation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Angeloff, Tania ; Lieber, Marylène ;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chinoises au XXIe siècle : ruptures et continuités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, la Découverte, pp.231-242, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00735426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">[Introduction]</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travail flexible, bifurcations biographiques et nouvelles économies morales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cingolani, Patrick. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un travail sans limites ? Subordination, tensions, résistances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Erès (Toulouse), pp.209-222, 2012, 978-2-7492-1578-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00979439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiple modernities, inequalities and intermediate spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roulleau-Berger, Laurence ; Li Peilin ;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European and Chinese sociologies : a new dialogue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Brill, pp.3-19, 2012, International Comparative Social studies</w:t>
+              <w:t xml:space="preserve">, Brill, pp.83-93, 2012, International Comparative Social studies</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00655156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulations féminines, marchés du travail multiscalaires et inégalités multisituées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cossée, Claire ; Miranda, Adelina ; Ouali, Nouria ; Séhili, Djaouida ;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le genre au cœur des migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, éd. Petra, pp.27-43, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00744702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savoirs normés : proximités et distances épistémologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in A.Bonnafous, L.Roulleau-Berger (dir) : Académiquement correct,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUL, pp.129-147, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00655157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femmes de Chine à Belleville : Epreuves de captivité économique et invisibilité sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Créaphis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in R. de Villanova, A. Deboulet (dir) : Belleville : un quartier populaire entre mythe et réalités,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Petra, pp.43-51, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00655150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insécurité salariale, déscolarisation et compétences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La déscolarisation, Glasman, D., Oeuvrard, F. (dir),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Dispute,, pp.255-263, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00655159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sciences sociales en évolution et nouveaux horizons épistémologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in A.Bonnafous, L.Roulleau-Berger (dir) : Académiquement correct,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUL, pp.277-287, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00655158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in M.Marzano (dir): Dictionnaire de la violence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, pp.903-908, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00655147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrations internes et accès aux marchés du travail urbains à Shanghai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu Shi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">WANG Frédéric. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le choix de la Chine d'aujourd'hui : entre la tradition et l'Occident</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Indes savantes, pp.123-133, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00365837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulations, encastrement spatial et carrières migratoires de femmes venant du Maghreb, d'Afrique subsaharienne, d'Europe de l'Est et de Chine continentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cortès Geneviève; Faret Laurent;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les circulations transnationales : lire les turbulences migratoires contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00431008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9806,91 +10201,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeunesses et cultures de l'aléatoire : de l'emploi précaire à la socialisation professionnelle [Rapport]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00004588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9900,174 +10295,174 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeunes migrants et descendants d'immigrés, travail et compétences urbaines dans les agglomérations de Lyon, Milan et Shanghai, Ningbo, Zhongshan : rapport final CMIRA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Région Rhône-Alpes. 2019, pp.415</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02364515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traductions et discriminations des compétences des jeunes dans un dispositif d'insertion : Voc'action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie et de sociologie du travail; Groupe de recherche sur la socialisation (GRS). 2000, pp.99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03738865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10077,111 +10472,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrations internes et accès aux marchés du travail urbains à Shanghai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu Shi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le choix de la Chine d'aujourd'hui : entre la tradition et l'Occident</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00355970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10191,436 +10586,436 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special Issue: Chinese Youth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Youth and Globalization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023/2, 2024, Youth and Globalization</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04541311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-Western Sociology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chinese Sociology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021 8:11, 2021, The Journal of Chinese Sociology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03255284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compressed modernity' et temporalités chinoises [coord. n° 2017-26 de : Temporalités]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liu Neng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017-26, 2018, Temporalités : revue de sciences sociales et humaines, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/temporalites.3765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01719324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventer les sciences sociales postoccidentales [introd. et coord. n° 5 de : Socio]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socio - La nouvelle revue des sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, pp.9-188 (dossier), 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/socio.1877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01223225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travail, emploi, activité : transformations salariales en France et au Maroc. Dossier [coord. n° 22-23 de : Annales marocaines d'économie]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine El Aoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roulleau-Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales marocaines d'économie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 22-23, pp.267, 1998, Annales marocaines d'économie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03325939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId227"/>
+      <w:footerReference w:type="default" r:id="rId238"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10688,51 +11083,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="09422921"/>
+    <w:nsid w:val="F4EA7F43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10919,51 +11314,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-roulleau-berger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0258-7127" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/028593693" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000367944447" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article2615" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05222304v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roulleau-Berger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Jun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Digital-Work-and-Digital-Workers-in-Europe-and-China/Roulleau-Berger-Jun/p/book/9781032658261" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04594740v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Giraudo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Zani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Richardier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/produit/la-ville-indecente/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04052014v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Peilin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung Kuk Kim" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shujiro Yasawa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004529328" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898973v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Su" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/title/64163" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325946v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/56939" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325945v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Liu Yuzhao" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100323520" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934202v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Shiding" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Wenhong" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860609v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Li Peilin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666653v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xie Lizhong *" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546951v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Jun" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278300v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315680859" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327716v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01009601v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084859v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/enseditions/3319" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.3322" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726468v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Chinas-Internal-and-International-Migration/Peilin-Roulleau-Berger/p/book/9781138815605" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652993v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00714948v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.17215" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641374v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653032v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655144v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea R&#233;a" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Krasteva" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497835v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497863v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhua Guo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peilin Li" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiding Li" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497909v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497914v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Berry-Chikhaoui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Deboulet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497899v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Nicole-Drancourt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cairn.info/l-insertion-des-jeunes-en-france--9782130554882.htm" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497844v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198073v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dieuaide" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Selim" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sobel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497905v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325928v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bessin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-l-homme-et-la-societe-2002-1.htm" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497893v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497919v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497876v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497889v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s van Zanten" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Payet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497887v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606604v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bernard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Buisson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Camy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Vincent" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04541251v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Bastide" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25895745-05020006" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04541312v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25895745-05020001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03988782v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898972v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16382/j.cnki.1000-5579.2022.05.011" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255285v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40711-021-00144-z" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03446601v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.9407" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255286v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40711-021-00148-9" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506987v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021221v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255287v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.10568" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934209v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715918v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.3817" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715928v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.3819" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860597v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794302v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905281v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623359v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623332v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623355v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327731v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223212v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377201v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084820v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084827v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097808v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/MM2014-002001" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919381v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919373v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794367v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.4310" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919704v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725465v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785218v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Zhengai Liu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655146v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655149v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565232v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.043.0094" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-H18SJWTK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431007v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178748v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Shi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355809v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355810v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355808v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02984201v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.143.0003" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969510v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05222305v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05222306v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05222303v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Run Li" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719719v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rowman.com/ISBN/9781538161029/An-Invitation-to-Non-Hegemonic-World-Sociology" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660919v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04339437v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04339438v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04339436v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931208v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004529328_057" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931229v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Seung Kuk" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazawa Shujiro" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004529328_063" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931205v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/title/63690?language=en" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004529328_003" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931185v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004529328_002" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759911v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9088.ch3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924442v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394188338.ch3" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351519v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Yuzhao" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351516v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03091497v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004438026_010" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351518v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351517v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934208v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093710v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093715v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097535v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860606v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623362v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623363v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278303v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223211v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139867v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00951989v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084837v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Liu Shiding" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060576v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084834v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01016569v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726491v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735426v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655155v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979439v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744702v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655156v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655157v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655150v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655159v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655158v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655147v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365837v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431008v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004588v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02364515v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03738865v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Lemaire" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355970v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04541311v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255284v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719324v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Neng" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.3765" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223225v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio.1877" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325939v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine El Aoufi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-roulleau-berger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0258-7127" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/028593693" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000367944447" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article2615" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05606478v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roulleau-Berger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiyuki Yama" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/73904" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004751804" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05222304v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Jun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Digital-Work-and-Digital-Workers-in-Europe-and-China/Roulleau-Berger-Jun/p/book/9781032658261" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04594740v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Giraudo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Zani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Richardier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/produit/la-ville-indecente/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04052014v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Peilin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung Kuk Kim" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shujiro Yasawa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004529328" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898973v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Su" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/title/64163" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325946v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/56939" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325945v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Liu Yuzhao" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100323520" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934202v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Shiding" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Wenhong" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860609v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Li Peilin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666653v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xie Lizhong *" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546951v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Jun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278300v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315680859" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327716v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01009601v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084859v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/enseditions/3319" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.3322" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726468v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Chinas-Internal-and-International-Migration/Peilin-Roulleau-Berger/p/book/9781138815605" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652993v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00714948v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.17215" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641374v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653032v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655144v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea R&#233;a" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Krasteva" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497835v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497863v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhua Guo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peilin Li" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiding Li" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497909v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497914v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Berry-Chikhaoui" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Deboulet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497899v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Nicole-Drancourt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cairn.info/l-insertion-des-jeunes-en-france--9782130554882.htm" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497844v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198073v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didry" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dieuaide" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Selim" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sobel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497905v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325928v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bessin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-l-homme-et-la-societe-2002-1.htm" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497893v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497919v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497876v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497889v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s van Zanten" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Payet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497887v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606604v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bernard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Buisson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Camy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Vincent" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04541251v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Bastide" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25895745-05020006" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04541312v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25895745-05020001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03988782v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898972v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16382/j.cnki.1000-5579.2022.05.011" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255285v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40711-021-00144-z" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03446601v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.9407" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255286v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40711-021-00148-9" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506987v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021221v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255287v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.10568" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934209v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715918v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.3817" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860597v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715928v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.3819" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794302v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905281v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623359v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623332v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623355v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327731v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223212v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377201v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084820v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084827v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097808v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/MM2014-002001" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919381v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919373v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794367v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.4310" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919704v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725465v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785218v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Zhengai Liu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655146v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655149v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565232v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.043.0094" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-H18SJWTK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431007v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178748v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Shi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355809v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355810v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355808v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02984201v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.143.0003" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969510v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05606480v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004751804-002" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05606481v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004751804-004" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05606477v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Truong" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004751804-013" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05222305v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05222303v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Run Li" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05222306v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719719v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rowman.com/ISBN/9781538161029/An-Invitation-to-Non-Hegemonic-World-Sociology" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660919v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04339437v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04339438v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04339436v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931208v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004529328_057" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931229v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Seung Kuk" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazawa Shujiro" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004529328_063" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931205v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/title/63690?language=en" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004529328_003" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931185v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004529328_002" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759911v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9088.ch3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924442v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394188338.ch3" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351519v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Yuzhao" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351516v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351518v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03091497v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004438026_010" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351517v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934208v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093710v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093715v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097535v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860606v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623363v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623362v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278303v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223211v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139867v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00951989v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084837v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Liu Shiding" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060576v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084834v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01016569v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726491v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655155v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735426v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979439v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655156v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744702v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655157v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655150v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655159v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655158v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655147v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365837v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431008v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004588v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02364515v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03738865v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Lemaire" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355970v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04541311v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255284v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719324v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Neng" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.3765" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223225v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio.1877" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325939v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine El Aoufi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>