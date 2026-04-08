--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -81,51 +81,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -413,1067 +413,1227 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Filiations critiques. De Diderot à Baudelaire, la peinture en partage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Roussillon-Constanty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58282/acta.13596⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mediating Ruskin. An interview with George Landow, Spring 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roussillon-Constanty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 91 Printemps, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cve.7588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05185257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracing Ophelia from Millais to Contemporary Art: Literary, Pictorial and Digital Icons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roussillon-Constanty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 89 Spring, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cve.5438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comforting Creatures: Changing Visions of Animal Otherness in the Victorian Period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roussillon-Constanty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Thornton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Converging Lines: Needlework in English Literature and Visual Arts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roussillon-Constanty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Dickinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 16 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02322276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La topographie selon Ruskin : saillance du visible et du lisible dans Modern Painters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roussillon-Constanty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 104-2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rga.3397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02170618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Of Ruskinian Topography: Visible and Legible Salience in Modern Painters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roussillon-Constanty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 104 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rga.3407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02024798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the &amp;quot;House of Life&amp;quot; to the &amp;quot;Decorative Arts&amp;quot;: Dante Gabriel Rossetti and Ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roussillon-Constanty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Ceramics / Submorphemics, 7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/miranda.4436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02171652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des dragons de Ruskin aux dinosaures de Darwin : images de la peur au XIXème siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Roussillon-Constanty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interfaces : image, texte, language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 31 (1), pp.13-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/inter.2011.1379⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beyond Proust : The Legacy of Ruskin’s Thought in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Roussillon-Constanty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nineteenth Century Prose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, John Ruskin, 38 (2), pp.133-156</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02171781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Other ways of seeing: towards an interdisciplinary approach to university heritage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roussillon-Constanty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeszyty Naukowe Uniwersytetu Jagiellońskiego. Opuscula Musealia.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Volume 18, pp. 43-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05466981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une approche interdisciplinaire du patrimoine universitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roussillon-Constanty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Lettre de l'OCIM (Office de Coopération et d'Information Muséographique) : Musées, Patrimoine et Culture scientifiques et techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 129, pp.13-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02171780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des Dragons de Ruskin aux dinosaures de Darwin : Art, science et la peur de l’origine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roussillon-Constanty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interfaces : image, texte, language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Les Images de la Peur, 31, pp.13-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02171778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Other Ways of Seeing: Towards an Interdisciplinary Approach to University Heritage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Roussillon-Constanty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zeszyty Naukowe Uniwersytetu Jagiellońskiego. Opuscula Musealia.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.43-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02171779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De chair et de papier : le personnage féminin chez Dante Gabriel Rossetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roussillon-Constanty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Atelier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2 (1), pp.52-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02171776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Texte, trame, signe : les ficelles de l’art selon Dante Gabriel Rossetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roussillon-Constanty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 63 Printemps, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cve.13554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05185253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1483,1649 +1643,1548 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travelling through text and image in the Pyrenees –</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roussillon-Constanty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Association for Victorian Studies (BAVS) 25th Anniversary Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, British Association for Victorian Studies (BAVS), Jul 2025, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05163547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shifting or receding Lines? From John Ruskin’s Writings on the Glaciers to contemporary Experiences of the Mountains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roussillon-Constanty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"The Beginning and the End of all Natural Scenery": Mountain Experience before and After Ruskin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Bettina Faber; Emma Sdegno; Julien Zanetta, Dec 2025, Université Ca Foscari, Venise (IT), Italy</w:t>
+              <w:t xml:space="preserve">, Bettina Faber; Emma Sdegno; Julien Zanetta, Dec 2025, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05438403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Curated Datasets For Literary Tourism: A Case Study In Knowledge Graph Creation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Begliuomini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Crisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Daga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana Damiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Roussillon-Constanty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd International Workshop of Semantic Digital Humanities (SemDH 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruns O., Graciotti A., Sartini B., 2025, Portoroz, Slovenia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knocking at Death’s door” - John Polidori’s The Vampyre and the dualistic representation of women in the Pre-Raphaelite imagination Dr. Laurence Roussillon-Constanty, Université de Pau et des Pays de l’Adour, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roussillon-Constanty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dracula between Pop Culture and Tourism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Florin Nechita, Oct 2024, Brasov, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05163572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orpheus and Eurydice - a polyphonic myth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roussillon-Constanty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sedimentation: Towards an archaeology of word and image - 13th International IAWIS/AIERTI Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Marcia Maria Valle ARBEC, Aug 2023, Belo Horizonte, Brazil</w:t>
+              <w:t xml:space="preserve">, Marcia Maria Valle ARBEC ; Universidade Federal de Minas Gerais - UFMG, Aug 2023, Belo Horizonte, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04391660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludicrous and Battered Crinolines: Dress as Embodiment in Travelling through the Pyrenees.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roussillon-Constanty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Traveller's body in the literature, civlization and arts of the English-speaking world</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Françoise Buisson; Fabienne Gaspari, Oct 2023, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04391676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importing Italy : Ruskin, Italian Culture and Dante Gabriel Rossetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roussillon-Constanty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ruskin, Venice, and 19th Century Cultural Travel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Venezia, Italy. pp.184-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325302v1</w:t>
-              </w:r>
-[...155 lines deleted...]
-                <w:t xml:space="preserve">hal-05484188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hitting the Road : expériences et récits de voyage à l’époque victorienne et édouardienne (colloque SFEVE, Université de Tours, 2-3 février 2023)| Transmission(s) (62e congrès SAES, Université Rennes 2, 1er-3 juin 2023)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tri Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roussillon-Constanty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Moine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 99 Printemps, 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11nab⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/11nab⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05165997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victorian and Edwardian Interiors (Colloque SFEVE Université Toulouse Jean Jaurès, 27 et 28 janvier 2022) ; Failles (60e congrès de la SAES Université Clermont-Auvergne, 2-4 juin 2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roussillon-Constanty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Delyfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Moine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 97 Printemps, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cve.12589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Victorian Popular Forms and Practices of Reading and Writing; Renaissance”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Dupeyron-Lafay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roussillon-Constanty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 95 Printemps, 2022, Cahiers Victoriens et Edouardiens, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cve.10696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mediating Ruskin: ‘Through a Kaleidoscope, Brightly’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Gaspari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roussillon Constanty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 91 Printemps, 2020, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cve.6872⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cve.6872⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04110290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Converging Lines: Needlework in English Literature and Visual Arts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roussillon-Constanty Laurence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 16.1, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/erea.6451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02024809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Becoming Animal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roussillon-Constanty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Thornton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bury, Laurent and Moine, Fabienne and Roussillon-Constanty, Laurence and Thornton, Sara. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 85, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cve.3149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01725653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traversées - Le Sud - L’engagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roussillon-Constanty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Thornton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 83 (83), 2016, Cahiers victoriens et édouardiens, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cve.2435⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01796646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crossings – The South – Commitment/ Traversées — Le Sud — L’engagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Thornton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roussillon-Constanty Laurence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...92 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02064071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traversées/Crossings — Le Sud/The South — L’engagement/Commitment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Thornton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roussillon-Constanty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Moine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 83 (Printemps), s.p., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03054910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3135,677 +3194,677 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nello specchio della scrittura. Autobiografia e storia dell'arte tra Otto e Novecento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roussillon-Constanty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franca Varallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 978-88-290-2164-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carocci</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 978-88-290-2164-2</w:t>
+                <w:t xml:space="preserve">hal-04513400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comforting Creatures: Changing Visions of Animal Otherness in the Victorian Period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roussillon-Constanty Laurence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Thornton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Roussillon-Constanty Laurence</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02024803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Industrial Desires, Cahiers victoriens et édouardiens 87</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Letissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Roussillon-Constanty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">George Letissier</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01796649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Empreinte, imprégnation, impression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Roussillon-Constanty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vaugeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Parsons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Roussillon-Constanty; Laurence and Vaugeois; Dominique and Parsons; Michael. PUPPA, 3, 2014, Espaces, frontières, métissages, 978-2-35311-056-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02182236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Science, fables and chimeras: cultural encounters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roussillon-Constanty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">In press</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Murillo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Roussillon; Laurence and Murillo; Philippe. Cambridge Scholars Publishing, 2013, 978-1-4438-4810-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Empreinte, imprégnation, impression</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02182237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Science, fables and chimeras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roussillon-Constanty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Vaugeois</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Murillo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cambridge Scholars Publishing, https://www.cambridgescholars.com/resources/pdfs/978-1-4438-4810-7-sample.pdf, 2013, 978-1-4438-4810-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méduse au miroir : esthétique romantique de Dante Gabriel Rossetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Roussillon-Constanty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ELLUG. 2008, 978-2-84 310-113-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05185307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Eblouissement de la Peinture: Ruskin sur Turner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lawrence Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Roussillon-Constanty; Laurence and Vaugeois; Dominique and Parsons; Michael. PUPPA, 3, 2014, Espaces, frontières, métissages, 978-2-35311-056-8</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Gaspari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Roussillon-Constanty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Pau, pp.172, 2006, Quad, 2-908930-99-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...299 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00851344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3815,1026 +3874,1026 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Battered and Bewildered Crinolines: Dress as Empowerment in Mary Eyre's Travel Writing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roussillon-Constanty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Buisson; Fabienne Gaspari. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Traveller's Body in the Literature, Civilisation and Cultures of the English-Speaking World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Pau et des Pays de l'Adour (PUPPA), 2025, EFM, Espaces, Frontières, Métissages, 978-2-35311-203-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05359268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ‘Voyage aux Eaux des Pyrénées’: Spas, Mineral Springs, and Health in the Nineteenth-CenturyBritish Imagination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roussillon-Constanty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kevin L. Cope; Samara Anne Cahill. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1650-1850Ideas, Aesthetics, and Inquiries in the Early Modern Era (Volume 29)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 29, 2024, 168448524X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05166079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revoir les Pyrénées : Le Voyage aux Eaux sous la plume des voyageuses britanniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roussillon-Constanty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Damiano Cortese; Miriam Begliuomini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oltre la crisi. Il patrimonio ambientale e culturale transfrontaliero: sfide, potenziale, prospettive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gruppo Editoriale Bonanno Srl, pp.51-65, 2024, Le Sisyphe Heureux, 978-88-6318-331-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04549649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Autobiographical Impulse in W.M. Rossetti’s Some Reminiscences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roussillon-Constanty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jennifer Cooke; Laurence Roussillon-Constanty; Franca Varallo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nello specchio della scrittura : autobiografia e storia dell’arte tra Otto e Novecento</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 420, Carocci editore, pp.159-170, 2024, Studi storici Carocci, 978-8-8290-2164-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04549610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Eyes to wonder and tongue to praise » : John Ruskin et Burne-Jones, un peintre moderne dans l’œil du critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roussillon-Constanty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Xavier Giudicelli; Anne-Florence Gillard-Estrada. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'esthétisme britannique (1860-1900). Peinture, littérature et critique d'art.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12, EPURE: Editions et Presses Universitaires de Reims, pp.167-182, 2020, Héritages critiques ; ISSN : 2257-4719, 9782374961033</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04122438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhétorique des corps dans &amp;quot;Sense and Sensibility&amp;quot; de Jane Austen : de l’esprit de la lettre au corps de la lectrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roussillon-Constanty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gaspari, Fabienne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le corps du lecteur et ses représentations littéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.121-147, 2018, Espaces littéraires, 978-2-343-16131-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'instant sculptural : parcours spéculaire autour de la peinture et de la poésie de Dante Gabriel Rossetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roussillon-Constanty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cantillon; Alain and Fabre; Pierre-Antoine and Rougé; Bertrand and Marin; Françoise. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">À force de signes. Travailler avec Louis Marin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 80, Éditions EHESS, École des hautes études en sciences sociales, pp.59-70, 2018, Collection "En temps &amp; lieux", 978-2-7132-2723-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dramatis Personae of the Soul : Dante Gabriel Rossetti's Proserpine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roussillon-Constanty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donnelly Brian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Donnely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Andres; Sophia and Donnelly; Brian. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poetry in Pre-Raphaelite Painting: Transcending Boundaries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.45-58, 2018, 978-1-4331-4078-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artful Humility: A Pre-Raphaelite Ideal?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roussillon-Constanty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brasme, Isabelle; Ganteau, Jean-Michel; Reynier, Christine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 'Humble' in 19th- to 21st-Century British Literature and Arts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.23-34, 2017, Horizons Anglophones. Série Present Perfect, 978-2-36781-248-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écrire la peinture : Ruskin face à Turner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roussillon-Constanty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruneau-Rumsey, Anne-Pascale and Gillard-Estrada, Anne-Florence and Wells-Lassagne, Shannon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écrire l'art/Writing art : formes et enjeux du discours sur les arts visuels en Grande-Bretagne et aux États-Unis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare &amp; Martin, pp.45-54, 2015, Res anglophania, 978-2-84934-195-7 978-2-84934-142-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immortal and Deadly Icons : Dante Gabriel Rossetti’s Sleeping Beauties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roussillon-Constanty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent, Béatrice. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sleeping Beauties in Victorian Britain : Cultural, Literary and Artistic Explorations of a Myth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, volume 33, Peter Lang, pp.121-147, 2015, Cultural Interactions : Studies in the Relationship between the Arts, 978-3-0343-1745-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans l’œil du critique : la peinture selon John Ruskin et Daniel Arasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roussillon-Constanty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Enaud-Lechien, Isabelle and Prungnaud, Joëlle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Postérité de John Ruskin: l'héritage ruskinien dans les textes littéraires et les écrits esthétiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13 (6), Classiques Garnier, pp.97-110, 2011, Rencontres (Études dix-neuviémistes), 978-2-8124-0229-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-4180-6.p.0097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02180251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Sight of Mont Blanc: An Approach to Ruskin’s Perception of the Mountain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roussillon-Constanty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Besson, Françoise. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mountains Figured and Disfigured in the English-Speaking World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.176-195, 2010, 978-1-4438-1858-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02180456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4844,411 +4903,411 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Laurent, Water and Women in the Victorian Imagination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roussillon-Constanty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cve.12049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galia Ofek, Representations of Hair in Victorian Literature and Culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roussillon-Constanty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, pp.206-208. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cve.2223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05185286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephano Evangelista and Catherine Maxwell eds., The Yearbook of English Studies: The Arts in Victorian Literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roussillon-Constanty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, pp.256-259. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cve.1429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05185290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postérité de Ruskin : l’héritage ruskinien dans les textes littéraires et les écrits esthétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Boucher-Rivalain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roussillon-Constanty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, pp.550. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cve.3139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05185278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NAVSA/BAVS joint meeting : « Past versus Present », 13 to 15 July 2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roussillon-Constanty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, pp.539. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cve.3127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05185265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId118"/>
+      <w:footerReference w:type="default" r:id="rId121"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5395,51 +5454,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438287v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roussillon-Constanty" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185298v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11nad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163604v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/132r6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124369v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185257v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.7588" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124372v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.5438" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054966v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Thornton" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02322276v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Dickinson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02170618v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.3397" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024798v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.3407" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171652v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.4436" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466981v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171781v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171780v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171778v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171776v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171779v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185253v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.13554" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163547v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438403v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163572v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391660v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391676v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169253v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02325302v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484188v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Begliuomini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crisan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Daga" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Damiano" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165997v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri Tran" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Moine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11nab" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124360v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delyfer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.12589" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124364v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dupeyron-Lafay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.10696" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110290v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gaspari" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roussillon Constanty" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.6872" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024809v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roussillon-Constanty Laurence" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.6451" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01725653v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bury" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.3149" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796646v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.2435" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064071v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054910v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bouvard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513400v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Cooke" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Varallo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.carocci.it/prodotto/nello-specchio-della-scrittura" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024803v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796649v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Letissier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02182236v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vaugeois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Parsons" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02182237v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Murillo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549555v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185307v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851344v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Gasquet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359268v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166079v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549649v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549610v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122438v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02179861v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02179860v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02179859v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Andres" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donnelly Brian" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Donnely" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02179858v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02179943v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02179944v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180251v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-4180-6.p.0097" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180456v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124353v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.12049" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185286v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.2223" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185290v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.1429" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185278v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Boucher-Rivalain" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.3139" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185265v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.3127" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438287v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roussillon-Constanty" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185298v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11nad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163604v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/132r6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124369v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571241v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.13596" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185257v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.7588" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124372v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.5438" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054966v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Thornton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02322276v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Dickinson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02170618v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.3397" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024798v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.3407" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171652v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.4436" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571240v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/inter.2011.1379" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171781v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466981v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171780v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171778v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171779v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171776v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185253v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.13554" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163547v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438403v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484188v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Begliuomini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crisan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Daga" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Damiano" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163572v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391660v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391676v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02325302v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165997v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri Tran" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Moine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11nab" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124360v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delyfer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.12589" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124364v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dupeyron-Lafay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.10696" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110290v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gaspari" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roussillon Constanty" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.6872" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024809v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roussillon-Constanty Laurence" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.6451" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01725653v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bury" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.3149" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796646v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.2435" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064071v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054910v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bouvard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513400v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Cooke" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Varallo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.carocci.it/prodotto/nello-specchio-della-scrittura" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024803v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796649v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Letissier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02182236v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vaugeois" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Parsons" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02182237v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Murillo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549555v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185307v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851344v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Gasquet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359268v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166079v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549649v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549610v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122438v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02179861v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02179860v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02179859v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Andres" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donnelly Brian" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Donnely" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02179858v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02179943v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02179944v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180251v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-4180-6.p.0097" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180456v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124353v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.12049" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185286v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.2223" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185290v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.1429" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185278v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Boucher-Rivalain" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.3139" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185265v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.3127" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>