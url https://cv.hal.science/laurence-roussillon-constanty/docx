--- v1 (2026-04-08)
+++ v2 (2026-05-21)
@@ -188,183 +188,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05438287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interview with Adrian Wisnicki: Victorian Studies in the Digital Age</w:t>
+                <w:t xml:space="preserve">Interdisciplinarity and the Challenge of a Changing Paradigm: Victorian Studies in the Digital Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roussillon-Constanty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 99 Printemps, </w:t>
+              <w:t xml:space="preserve">, 2024, 100 Automne, </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/11nad⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/132r6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05185298v1</w:t>
+                <w:t xml:space="preserve">hal-05163604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interdisciplinarity and the Challenge of a Changing Paradigm: Victorian Studies in the Digital Age</w:t>
+                <w:t xml:space="preserve">Interview with Adrian Wisnicki: Victorian Studies in the Digital Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roussillon-Constanty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 100 Automne, </w:t>
+              <w:t xml:space="preserve">, 2024, 99 Printemps, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/132r6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/11nad⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05163604v1</w:t>
+                <w:t xml:space="preserve">hal-05185298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Found in Translation: John Ruskin’s France</w:t>
               </w:r>
@@ -1049,174 +1049,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02171652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Beyond Proust : The Legacy of Ruskin’s Thought in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Roussillon-Constanty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nineteenth Century Prose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, John Ruskin, 38 (2), pp.133-156</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02171781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Des dragons de Ruskin aux dinosaures de Darwin : images de la peur au XIXème siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roussillon-Constanty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interfaces : image, texte, language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 31 (1), pp.13-25. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/inter.2011.1379⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/inter.2011.1379⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05571240v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02171781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Other ways of seeing: towards an interdisciplinary approach to university heritage</w:t>
               </w:r>
@@ -1651,165 +1651,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Shifting or receding Lines? From John Ruskin’s Writings on the Glaciers to contemporary Experiences of the Mountains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Roussillon-Constanty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"The Beginning and the End of all Natural Scenery": Mountain Experience before and After Ruskin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bettina Faber; Emma Sdegno; Julien Zanetta, Dec 2025, Venise, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05438403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Travelling through text and image in the Pyrenees –</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roussillon-Constanty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Association for Victorian Studies (BAVS) 25th Anniversary Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, British Association for Victorian Studies (BAVS), Jul 2025, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05163547v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05438403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curated Datasets For Literary Tourism: A Case Study In Knowledge Graph Creation</w:t>
               </w:r>
@@ -2824,252 +2824,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01725653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traversées - Le Sud - L’engagement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crossings – The South – Commitment/ Traversées — Le Sud — L’engagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Thornton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roussillon-Constanty Laurence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bury</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sara Thornton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 83 (83), 2016, Cahiers victoriens et édouardiens, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...50 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traversées - Le Sud - L’engagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Roussillon-Constanty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Thornton</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 83 (83), 2016, Cahiers victoriens et édouardiens, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cve.2435⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02064071v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01796646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traversées/Crossings — Le Sud/The South — L’engagement/Commitment</w:t>
               </w:r>
@@ -4320,212 +4320,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A Dramatis Personae of the Soul : Dante Gabriel Rossetti's Proserpine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Roussillon-Constanty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donnelly Brian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Donnely</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Andres; Sophia and Donnelly; Brian. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poetry in Pre-Raphaelite Painting: Transcending Boundaries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.45-58, 2018, 978-1-4331-4078-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'instant sculptural : parcours spéculaire autour de la peinture et de la poésie de Dante Gabriel Rossetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roussillon-Constanty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cantillon; Alain and Fabre; Pierre-Antoine and Rougé; Bertrand and Marin; Françoise. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">À force de signes. Travailler avec Louis Marin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 80, Éditions EHESS, École des hautes études en sciences sociales, pp.59-70, 2018, Collection "En temps &amp; lieux", 978-2-7132-2723-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179860v1</w:t>
-              </w:r>
-[...110 lines deleted...]
-                <w:t xml:space="preserve">hal-02179859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artful Humility: A Pre-Raphaelite Ideal?</w:t>
               </w:r>
@@ -5124,182 +5124,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05185290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">NAVSA/BAVS joint meeting : « Past versus Present », 13 to 15 July 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Roussillon-Constanty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010, pp.539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cve.3127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05185265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Postérité de Ruskin : l’héritage ruskinien dans les textes littéraires et les écrits esthétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Boucher-Rivalain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roussillon-Constanty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, pp.550. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cve.3139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cve.3139⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05185278v1</w:t>
-              </w:r>
-[...69 lines deleted...]
-                <w:t xml:space="preserve">hal-05185265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId121"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -5454,51 +5454,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438287v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roussillon-Constanty" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185298v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11nad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163604v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/132r6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124369v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571241v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.13596" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185257v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.7588" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124372v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.5438" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054966v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Thornton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02322276v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Dickinson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02170618v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.3397" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024798v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.3407" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171652v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.4436" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571240v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/inter.2011.1379" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171781v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466981v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171780v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171778v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171779v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171776v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185253v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.13554" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163547v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438403v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484188v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Begliuomini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crisan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Daga" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Damiano" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163572v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391660v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391676v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02325302v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165997v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri Tran" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Moine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11nab" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124360v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delyfer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.12589" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124364v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dupeyron-Lafay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.10696" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110290v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gaspari" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roussillon Constanty" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.6872" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024809v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roussillon-Constanty Laurence" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.6451" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01725653v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bury" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.3149" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796646v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.2435" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064071v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054910v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bouvard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513400v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Cooke" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Varallo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.carocci.it/prodotto/nello-specchio-della-scrittura" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024803v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796649v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Letissier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02182236v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vaugeois" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Parsons" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02182237v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Murillo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549555v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185307v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851344v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Gasquet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359268v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166079v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549649v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549610v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122438v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02179861v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02179860v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02179859v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Andres" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donnelly Brian" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Donnely" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02179858v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02179943v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02179944v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180251v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-4180-6.p.0097" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180456v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124353v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.12049" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185286v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.2223" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185290v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.1429" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185278v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Boucher-Rivalain" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.3139" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185265v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.3127" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438287v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roussillon-Constanty" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163604v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/132r6" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185298v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11nad" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124369v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571241v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.13596" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185257v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.7588" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124372v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.5438" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054966v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Thornton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02322276v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Dickinson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02170618v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.3397" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024798v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.3407" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171652v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.4436" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171781v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571240v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/inter.2011.1379" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466981v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171780v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171778v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171779v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171776v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185253v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.13554" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438403v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163547v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484188v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Begliuomini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crisan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Daga" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Damiano" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163572v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391660v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391676v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02325302v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165997v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri Tran" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Moine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11nab" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124360v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delyfer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.12589" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124364v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dupeyron-Lafay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.10696" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110290v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gaspari" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roussillon Constanty" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.6872" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024809v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roussillon-Constanty Laurence" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.6451" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01725653v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bury" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.3149" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064071v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796646v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.2435" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054910v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bouvard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513400v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Cooke" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Varallo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.carocci.it/prodotto/nello-specchio-della-scrittura" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024803v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796649v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Letissier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02182236v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vaugeois" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Parsons" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02182237v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Murillo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549555v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185307v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851344v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Gasquet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359268v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166079v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549649v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549610v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122438v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02179861v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02179859v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Andres" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donnelly Brian" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Donnely" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02179860v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02179858v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02179943v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02179944v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180251v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-4180-6.p.0097" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180456v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124353v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.12049" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185286v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.2223" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185290v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.1429" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185265v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.3127" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185278v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Boucher-Rivalain" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.3139" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>