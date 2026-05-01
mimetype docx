--- v0 (2026-04-05)
+++ v1 (2026-05-01)
@@ -904,109 +904,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05256143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le learning game: espace d’entente entre apprentissages formels et informels?</w:t>
+                <w:t xml:space="preserve">L’emploi des jeux dans l’enseignement des langues étrangères : Du traditionnel au numérique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Schmoll</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Jeu(x) et langue(s) : avatars du ludique dans l’enseignement/apprentissage des langues, 59</w:t>
+              <w:t xml:space="preserve">Sciences du jeu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01525467v1</w:t>
+                <w:t xml:space="preserve">hal-05256140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le learning game : espace d’entente entre apprentissages formels et informels ?</w:t>
               </w:r>
@@ -1068,96 +1055,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05254118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’emploi des jeux dans l’enseignement des langues étrangères : Du traditionnel au numérique.</w:t>
+                <w:t xml:space="preserve">Le learning game: espace d’entente entre apprentissages formels et informels?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Schmoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences du jeu</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 5</w:t>
+              <w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Jeu(x) et langue(s) : avatars du ludique dans l’enseignement/apprentissage des langues, 59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05256140v1</w:t>
+                <w:t xml:space="preserve">hal-01525467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communautés de jeu et motivations à apprendre : Les hypothèses didactiques de Thélème, un jeu multi-joueurs en ligne pour l’apprentissage des langues</w:t>
               </w:r>
@@ -1939,204 +1939,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05496210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner et faire apprendre les langues par les tâches et le numérique : Lingu@num, un projet citoyen</w:t>
+                <w:t xml:space="preserve">Enseigner et faire apprendre les langues par les tâches et le numérique : Lingu@num, un projet citoyen.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Schmoll</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème congrès européen de la FIPF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération Internationale des Professeurs de Français (FIPF); Association roumaine des professeurs francophones (ARPF), Sep 2024, Bucarest, Roumanie</w:t>
+              <w:t xml:space="preserve">Séminaire du Thème 3 de l’UR1339 LiLPa : Linguistique, Langues, Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Strasbourg, Jan 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04705425v1</w:t>
+                <w:t xml:space="preserve">hal-05503186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner et faire apprendre les langues par les tâches et le numérique : Lingu@num, un projet citoyen.</w:t>
+                <w:t xml:space="preserve">Enseigner et faire apprendre les langues par les tâches et le numérique : Lingu@num, un projet citoyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Schmoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Thème 3 de l’UR1339 LiLPa : Linguistique, Langues, Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Strasbourg, Jan 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">4ème congrès européen de la FIPF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération Internationale des Professeurs de Français (FIPF); Association roumaine des professeurs francophones (ARPF), Sep 2024, Bucarest, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05503186v1</w:t>
+                <w:t xml:space="preserve">hal-04705425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel accueil par des étudiants en anglais Lansad pour un espace d'usage-apprentissage libre par le biais de tâches ancrées dans la vie réelle en ligne au sein d'un Centre de Langues ?</w:t>
               </w:r>
@@ -2958,191 +2958,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03208926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Video Games as a Tool for acquiring grammatical Competence in language Class.</w:t>
+                <w:t xml:space="preserve">Réflexions sur l'intégration du jeu vidéo en classe de langue : résultats d'une étude préliminaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Schmoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Hassler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DiGRA Italia 2019: Sub Specie Ludi, Università di Torino, Turin, Italie.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Turin, Italy</w:t>
+              <w:t xml:space="preserve">Séminaire de l’ER Didactique des langues, LiLPa, Strasbourg.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05463013v1</w:t>
+                <w:t xml:space="preserve">hal-05463011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexions sur l'intégration du jeu vidéo en classe de langue : résultats d'une étude préliminaire.</w:t>
+                <w:t xml:space="preserve">Video Games as a Tool for acquiring grammatical Competence in language Class.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Schmoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Hassler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l’ER Didactique des langues, LiLPa, Strasbourg.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">DiGRA Italia 2019: Sub Specie Ludi, Università di Torino, Turin, Italie.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05463011v1</w:t>
+                <w:t xml:space="preserve">hal-05463013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer l’expérience d’apprentissage pour un nouveau design de Serious Games sur appareil mobile.</w:t>
               </w:r>
@@ -3217,204 +3217,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03217584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’influence de la posture de recherche sur le traitement de données en Linguistique et Didactique des langues</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Élodie Lang</w:t>
+                <w:t xml:space="preserve">Présentation du n°59 de Recherches et Applications « Jeu(x) et langue(s) ». Séminaire de l’ER Didactique des langues, EA1339.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Schmoll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque jeunes chercheurs « De l’épistémologie de la recherche à la méthodologie de la thèse : Parcours heuristique ou trajectoire réflexive ? »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Strasbourg, Jun 2016, Strasboug, France</w:t>
+              <w:t xml:space="preserve">Séminaire de l’ER Didactique des langues, EA1339</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Strasbourg, Mar 2016, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04249915v1</w:t>
+                <w:t xml:space="preserve">hal-05503130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du n°59 de Recherches et Applications « Jeu(x) et langue(s) ». Séminaire de l’ER Didactique des langues, EA1339.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Perrot</w:t>
+                <w:t xml:space="preserve">L’influence de la posture de recherche sur le traitement de données en Linguistique et Didactique des langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Hamza-Jamann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Schmoll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l’ER Didactique des langues, EA1339</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Strasbourg, Mar 2016, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Colloque jeunes chercheurs « De l’épistémologie de la recherche à la méthodologie de la thèse : Parcours heuristique ou trajectoire réflexive ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Strasbourg, Jun 2016, Strasboug, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05503130v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04249915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3705,51 +3705,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="127BF4CA"/>
+    <w:nsid w:val="FAB6D9FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3936,51 +3936,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-schmoll" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4662-9616" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194881946" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01511336v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Schmoll" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04519208v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ollivier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perrot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.7103" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04420940v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine R&#233;mon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mano&#239;lov" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Hamza" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Oursel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.5995" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124608v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schmoll" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2022.0815" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256381v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Lamboley" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256124v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256083v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256143v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525467v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05254118v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256140v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04450676v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2012.02.040" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257393v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208231v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Di Filippo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/les-mondes-ludiques/77473" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275872v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pellat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Camenisch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Delhay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Meyer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Petit" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208224v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274814v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275148v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496210v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04705425v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503186v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780711v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503177v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03875455v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gaillat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turkka Pieta" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241693v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Dong Liu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gossa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05445332v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hassler" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05445336v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05460912v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Hassler" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05460910v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05460911v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208926v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingdong Liu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Trestini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34190/GBL.20.060" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05463013v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05463011v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217584v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249915v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Hamza-Jamann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Lang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503130v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275986v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229398v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gettliffe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-schmoll" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4662-9616" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194881946" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01511336v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Schmoll" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04519208v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ollivier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perrot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.7103" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04420940v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine R&#233;mon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mano&#239;lov" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Hamza" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Oursel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.5995" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124608v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schmoll" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2022.0815" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256381v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Lamboley" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256124v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256083v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256143v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256140v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05254118v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525467v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04450676v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2012.02.040" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257393v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208231v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Di Filippo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/les-mondes-ludiques/77473" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275872v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pellat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Camenisch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Delhay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Meyer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Petit" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208224v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274814v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275148v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496210v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503186v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04705425v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780711v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503177v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03875455v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gaillat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turkka Pieta" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241693v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Dong Liu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gossa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05445332v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hassler" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05445336v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05460912v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Hassler" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05460910v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05460911v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208926v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingdong Liu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Trestini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34190/GBL.20.060" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05463011v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05463013v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217584v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503130v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249915v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Hamza-Jamann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Lang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275986v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229398v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gettliffe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>