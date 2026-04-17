--- v0 (2026-03-20)
+++ v1 (2026-04-17)
@@ -1320,50 +1320,214 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03467649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">SERRA (L.), BERTOLIATTI (S.), NAEGELE (P.) – « La Justine, une épave de soufre sous le Second Empire ». Cahiers d’archéologies subaquatiques, n° XXIV, p. 93 à 126</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CAS Cahiers d'Archéologie subaquatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24, pp.90-95</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04815264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Justine, épave de soufre sous le second empire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sammy Bertoliatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Naégélé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CAS Cahiers d'Archéologie subaquatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24, pp.93-126</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01989302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le verre de l’épave de la Jeanne-Elisabeth, un mobilier de bord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1372,1812 +1536,1648 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association Française pour l'Archéologie du Verre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 32èmes Rencontres internationales de l'AFAV à Vienne, Saint-Romain-en-Gal, 27-29 octobre 2017, 2018, pp.90-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01989328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...21 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GUEROUT M., GUIBERT J. S., SERRA L. -Past and Present Research in the Underwater Archaeology of Saint-Pierre, Martinique, French West Indies, Review ACUA Underwater Proceedings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Guérout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACUA. Underwater Archaeology Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.149-154</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04815212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du muscat dans les bouteilles. De la frontignane à la torsadée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Briffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études héraultaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50, pp.69-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01869117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Past and Present Research in the Underwater Archaeology of Saint-Pierre, Martinique (FWI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Guérout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACUA. Underwater Archaeology Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018, pp.149-154</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet collectif de Recherche “Poteries des Îles françaises de l’Amérique. Productions locales et importées, XVIIe-XXe siècles&amp;quot; 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Volpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bilan scientifique de la région Martinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, bilan 2014-2015, pp.85-88</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01745181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’épave de la Jeanne-Élisabeth, 1755 (Villeneuve-lès-Maguelone, Hérault). 2008-2016, bilan de huit campagnes de fouilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Rieth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berthaut-Clarac Sébastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Jambu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archaeonautica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Archaeonautica: L’archéologie maritime et navale de la préhistoire à l’époque contemporaine, 19, pp.41-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archaeonautica.457⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01542996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martinique au large de Saint-Pierre : dépotoir portuaire de la rade, EA 2104</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bilan scientifique du Département des recherches archéologiques subaquatiques et sous-marines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2012, pp.133-134</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01478093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’ancrage de l’île de Daume : Une escale en baie de Marseille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Sadania</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAS Cahiers d'Archéologie subaquatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 24, pp.90-95</w:t>
+              <w:t xml:space="preserve">, 2016, 23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Laurence Serra</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01427542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet Collectif de Recherche &amp;quot;Poteries des îles françaises de l’Amérique, Productions locales et importées, XVIIe-XXe siècles&amp;quot; 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sammy Bertoliatti</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patricia Naégélé</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Richez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAS Cahiers d'Archéologie subaquatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 24, pp.93-126</w:t>
+              <w:t xml:space="preserve">Bilan scientifique de la région Martinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, bilan 2008-2009-2010, pp.92-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean-Sébastien Guibert</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01309600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martinique, Au large de Saint-Pierre : Le dépotoir portuaire de la rade, EA 2104</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurence Serra</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Billaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACUA. Underwater Archaeology Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, pp.149-154</w:t>
+              <w:t xml:space="preserve">Bilan scientifique du Département des recherches archéologiques subaquatiques et sous-marines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, bilan 2011, pp.103-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Laurence Serra</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03476579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martinique au large de Saint-Pierre : Sondage dans la rade (EA 2104)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Briffaud</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bilan scientifique du Département des recherches archéologiques subaquatiques et sous-marines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2010, pp.80-81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01590732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’apport des épaves à la connaissance du verre en Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Archéo thema : revue d'archéologie et d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Fortunes de mer, épaves modernes en Méditerranée, 32, pp.46-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03476583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dépotoir lagunaire Le Bourbou à Loupian, dans l’étang de Thau (Hérault) et la diffusion des bouteilles en verre au XIXe siècle dans le Midi méditerranéen. Bulletin de l’AFAV (Association française pour l’archéologie du verre - 28emes rencontres – Narbonne, 2013), p. 155 à 160</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association Française pour l'Archéologie du Verre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04815273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le verre colonial, concurrence entre Marseille et les ports du Ponant pour le commerce du verre à destination des Iles françaises d’Amérique (XVIIIe et XIXe siècles). Bulletin de l’AFAV (Association française pour l’archéologie du verre - 27emes rencontres – Bordeaux, 2012), 2013, p. 155 à 162</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association Française pour l'Archéologie du Verre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27, pp.155-162</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04815277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un Siècle et demi de production verrière dans les hauts cantons héraultais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Commandré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Caillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gratuze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études héraultaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 50, pp.69-80</w:t>
+              <w:t xml:space="preserve">, 2012, 42, pp.221-232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01385555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une forte tempête dans la nuit du 28 au 29 novembre 1839…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Serra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACUA. Underwater Archaeology Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 2018, pp.149-154</w:t>
+              <w:t xml:space="preserve">Études héraultaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Henri Amouric</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04815283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyses archéométriques réalisées sur les bouteilles des épaves marchandes et dans les vestiges de fabriques liées aux voies de diffusion provençales (XVIIIe-XIXe siècles). Bulletin de l’AFAV (Association française pour l’archéologie du verre - 24emes rencontres – Fréjus, 2009), p. 164 à 169</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...795 lines deleted...]
-                <w:t xml:space="preserve">Laurence Serra</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gratuze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association Française pour l'Archéologie du Verre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...149 lines deleted...]
-                <w:t xml:space="preserve">Bernard Gratuze</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04815280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’huile d’olive surfine conditionnée dans des bouteilles en verre. Étude de la cargaison d’une épave coulée le 12 novembre 1839, au large des Aresquiers. In : Le retour de l’olivier, retour sur l’olivier. Études héraultaises, revue du Conseil général de l’Hérault, hors-série, p.67-74</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Serra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études héraultaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 42, pp.221-232</w:t>
+              <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...111 lines deleted...]
-                <w:t xml:space="preserve">Une forte tempête dans la nuit du 28 au 29 novembre 1839…</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04815285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'huile d'olive surfine conditionnée dans des bouteilles en verre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Serra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études héraultaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010</w:t>
-[...136 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2009, Hors série, pp.67-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00505616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -3383,165 +3383,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00505562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le verre, une nouvelle façon de conditionner et de transporter l'alimentaire provençal de qualité au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoire Industrie et patrimoine en Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 16, pp.17-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00505617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La Chinoise, une épave à bouteilles au large de Carro, dans Industries en Provence. Dynamiques d’hier et d’aujourd’hui. Archives et patrimoine. Revue Mémoire, industrie et patrimoine en Provence (MIP), Ministère de l’enseignement supérieur et de la Recherche, Aix-Marseille Université, UMR Telemme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Serra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoire, industrie et patrimoine en Provence (MIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 16, pp.18-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04817494v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00505617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le verre à Saint-Denis</w:t>
               </w:r>
@@ -4848,242 +4848,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04815829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le verre [notice]</w:t>
+                <w:t xml:space="preserve">Souffleur de verre en Provence, du gentilhomme verrier à l’ouvrier qualifié. In : LALOUX (L.), PALAUDE (S.), PETERS (A.) - Ressources du sol, Métiers d’autrefois – Tome 2, Mondes du travail, sujets d’Agrégation et de Capes d’histoire, CRISS, Presses Universitaires de Valenciennes, p. 79 à 101</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ressources du sol, Métiers d’autrefois – Tome 2, Mondes du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04815981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La navigation et la vie à bord, outils de mesure : le sablier [notice]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Serra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marine Jaouen; Bertrand Ducourau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fortune à bord ! Chronique de la "Jeanne-Elisabeth : [Catalogue d'exposition, musée de l'Éphèbe, le 12 octobre 2019]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions midi-pyrénéennes ; Musée de l’Ephèbe et d’Archéologie sous-marine, pp.132, 2021, 979-10-93498-65-2</w:t>
+              <w:t xml:space="preserve">, Editions midi-pyrénéennes ; Musée de l’Ephèbe et d’Archéologie sous-marine, pp.111, 2021, 979-10-93498-65-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">hal-04815981v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03467487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La navigation et la vie à bord, outils de mesure : le sablier [notice]</w:t>
+                <w:t xml:space="preserve">Le verre [notice]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Serra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marine Jaouen; Bertrand Ducourau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fortune à bord ! Chronique de la "Jeanne-Elisabeth : [Catalogue d'exposition, musée de l'Éphèbe, le 12 octobre 2019]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions midi-pyrénéennes ; Musée de l’Ephèbe et d’Archéologie sous-marine, pp.111, 2021, 979-10-93498-65-2</w:t>
+              <w:t xml:space="preserve">, Editions midi-pyrénéennes ; Musée de l’Ephèbe et d’Archéologie sous-marine, pp.132, 2021, 979-10-93498-65-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03467487v1</w:t>
+                <w:t xml:space="preserve">hal-03467446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souffleur de verre en Provence : du gentilhomme verrier à l'ouvrier qualifié</w:t>
               </w:r>
@@ -6046,165 +6046,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03467319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Assemblages de verres du XVIIe siècle dans les îles françaises d’Amérique : L’apport des fouilles préventives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">34èmes Rencontres internationales de l'AFAV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFAV, Sep 2019, Troyes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03467846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le verre des îles françaises d’Amérique à la lumière des dernières découvertes archéologiques, terrestres et subaquatiques (XVIIe-XIXe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Serra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "Les échanges transatlantiques entre la France et ses colonies d’Amérique"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Caen Normandie, Nov 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03476546v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03467846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remèdes, hygiène et flacons publicitaires dans le dernier tiers du XIXe siècle. L’apport de la fouille préventive d’un dépotoir de la métropole marseillaise</w:t>
               </w:r>
@@ -8623,950 +8623,950 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hérault, Frontignan, les Aresquiers, épave Aresquiers 19, identifiée comme l’Olympia, naufragé le 14 février 1867. Brick transportant du soufre à destination du port de Marseille. Campagne 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Naégélé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sammy Bertoliatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fourrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Langenegger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Rapport de fouille programmée, DRASSM; LA3M UMR 7298-AMU-CNRS; SRASSMF. 2020, pp.1 vol</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03467543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pointe Petite Poterie, fouille de la poterie Dalençon, Île de la Martinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cloarec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Stouvenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Thiriot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Rapport final d'opération, LA3M UMR 7298-AMU-CNRS; ARKAEOS; SRA de la Martinique. 2020, 198 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03164043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expertise des verres remarquables de la rue Casteneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In BOLLE (A.) – Outre-mer, Martinique, Saint-Pierre, Rue Castelneau. Rapport de fouille préventive 2017, INRAP Nouvelle-Aquitaine et Outre-mer. 2020, p-p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03467553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le verre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : NAVETAT (M.) (dir.) – Habitation Malendure, Pointe Noire, Guadeloupe, rapport d’opération de fouille préventive 2017, Hadès. 2019, p-p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03476566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un verre domestique dans un espace rural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In MASBERNAT-BUFFAT (A.) (dir.) – Génèse et mutation d’une habitation antillaise : Chambord. Le lamentin, Martinique. Rapport d’opération de fouille préventive 2015, Mosaïques archéologie, Eveha. 2019, p-p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03467563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le verre de Rivière-Salée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : ETRICH (C.) – Outre-mer, Martinique, Rivière-Salée, Maupeou. Rapport de fouille préventive, INRAP Nouvelle-Aquitaine et Outre-mer. 2019, p-p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03476568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hérault, Frontignan, les Aresquiers, épave Aresquiers 19, identifiée comme l’Olympia, naufragé le 14 février 1867. Rapport de prospection avec matériel spécialisé et expertise de biens culturels maritimes, campagnes d’avril et août 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Patricia Naégélé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rakrouki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Rapport de prospection avec matériel spécialisé et expertise en plongée, DRASSM; LA3M UMR 7298-AMU-CNRS; SRASSMF. 2019, pp.1 vol</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02156052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hérault, Frontignan, les Aresquiers, épave Aresquiers 12, identifiée comme la Justine naufragée le 15 février 1867. Brick transportant du soufre à destination du port de Sète. Rapport d’opération programmée 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sammy Bertoliatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Fourrel</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Naégélé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Rapport de fouille programmée, DRASSM; LA3M UMR 7298-AMU-CNRS; SRASSMF. 2020, pp.1 vol</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Rapport de fouille de bien culturel maritime, DRASSM; LA3M UMR 7298-AMU-CNRS. 2018, 83 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">David Ollivier</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01989294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La culture matérielle, le verre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In Guibert (J. S.) – Epave de la guinguette, rapport de Sondage archéologique, Saint-Pierre Martinique, AIHP GEODE. 2018, pp.32-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02050772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inventaire du matériel en verre issu de la fouille du four à chaux de la Pointe des Grives/étang Z'Abricot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : VASCHALDE C. dir., La chaufournerie en Martinique, prospection triennale (2017-2019). 2018 : de la baie de Fort-de-France au Prêcheur, rapport de prospection 2018, DAC Martinique. 2018, pp.115-116</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03476554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude du verre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : NAVETAT (M.) (dir.), NADEAU (A.) – Martinique, Fort-de-France, nouvel hôtel de police. Rapport d’opération de fouille préventive, Hadès, Eveha. 2017, p-p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03476557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epave Aresquiers 12, identifiée comme la Justine naufragée le 15 février 1867. Brick-goëlette transportant du soufre à destination du port de Sète</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...776 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sammy Bertoliatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10290,51 +10290,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="125EB891"/>
+    <w:nsid w:val="E598D4A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10521,51 +10521,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-serra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2630-9818" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11414737X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517053v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Munier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Rolland" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Gu&#233;rit" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Pactat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Serra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064690v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813839v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865021v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815046v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583275v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03159274v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jaouen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dieulefet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berthaut-Clarac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pds.6284" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03165041v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815567v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Casagrande" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04815202v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02090910v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Guibert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Gu&#233;rout" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guillaume" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bolle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1095-9270.12336" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04815262v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03467649v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989328v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04815264v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989302v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Bertoliatti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Na&#233;g&#233;l&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04815212v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01869117v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Briffaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01982816v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745181v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Amouric" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Vallauri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Volpe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542996v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rieth" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthaut-Clarac S&#233;bastien" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jambu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archaeonautica.457" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478093v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427542v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Guilloteau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Millet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Sadania" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309600v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guergana Guionova" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Richez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03476579v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Billaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01590732v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476583v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04815273v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04815277v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385555v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Commandr&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Caillet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04815280v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04815283v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04815285v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505616v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505563v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820605v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505562v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817494v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505617v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525790v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Meyer Rodrigues" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817487v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505561v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815640v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815633v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815686v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044541v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mouton" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Attia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Buccio" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Chazottes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dedonder" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870048v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Durand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bayle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Crouzet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508737v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Greck" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Memet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pavlidis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Piqu&#232;s" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816254v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459973v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coulaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Soulat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/346-le-petit-mobilier-dans-les-sepultures-depoque-moderne-9782355181436.html" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815739v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815804v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815779v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815829v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467446v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815981v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467487v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323949v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pu-valenciennes.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816023v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03164999v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02473582v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816153v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989289v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816174v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816587v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Meyer-Rodrigues" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816801v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816615v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613620v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817509v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03467319v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476546v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03467846v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989342v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03467874v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390335v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844585v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390245v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508690v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03467791v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815573v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815581v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815657v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813753v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813926v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817020v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813904v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813810v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813876v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile B&#233;nard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brial" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Motte" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813953v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815076v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821429v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Robert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821491v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821532v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Wicha" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821305v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817079v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323295v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ollivier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Andr&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leguilloux Martine" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323283v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fran&#231;ois" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514651v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Ravoire" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cabbo&#239;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03467468v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03467499v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03467411v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03467504v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03467463v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03467543v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fourrel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Langenegger" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03164043v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cloarec" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stouvenot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thiriot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03467553v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03476566v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03467563v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03476568v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156052v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rakrouki" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989294v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050772v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03476554v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03476557v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456321v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Forgues" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fourel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539607v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Navetat" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nadeau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Anctil" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bellavia" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Butaud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03476560v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03476563v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00934109v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539903v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539891v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Laurent" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-serra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2630-9818" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11414737X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517053v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Munier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Rolland" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Gu&#233;rit" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Pactat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Serra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064690v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813839v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865021v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815046v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583275v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03159274v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jaouen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dieulefet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berthaut-Clarac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pds.6284" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03165041v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815567v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Casagrande" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04815202v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02090910v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Guibert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Gu&#233;rout" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guillaume" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bolle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1095-9270.12336" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04815262v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03467649v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04815264v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989302v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Bertoliatti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Na&#233;g&#233;l&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989328v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04815212v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01869117v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Briffaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01982816v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745181v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Amouric" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Vallauri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Volpe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542996v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rieth" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthaut-Clarac S&#233;bastien" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jambu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archaeonautica.457" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478093v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427542v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Guilloteau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Millet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Sadania" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309600v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guergana Guionova" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Richez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03476579v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Billaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01590732v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476583v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04815273v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04815277v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385555v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Commandr&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Caillet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04815283v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04815280v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04815285v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505616v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505563v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820605v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505562v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505617v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817494v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525790v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Meyer Rodrigues" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817487v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505561v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815640v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815633v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815686v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044541v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mouton" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Attia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Buccio" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Chazottes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dedonder" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870048v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Durand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bayle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Crouzet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508737v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Greck" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Memet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pavlidis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Piqu&#232;s" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816254v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459973v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coulaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Soulat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/346-le-petit-mobilier-dans-les-sepultures-depoque-moderne-9782355181436.html" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815739v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815804v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815779v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815829v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815981v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467487v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467446v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323949v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pu-valenciennes.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816023v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03164999v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02473582v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816153v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989289v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816174v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816587v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Meyer-Rodrigues" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816801v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816615v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613620v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817509v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03467319v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03467846v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476546v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989342v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03467874v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390335v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844585v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390245v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508690v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03467791v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815573v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815581v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815657v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813753v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813926v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817020v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813904v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813810v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813876v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile B&#233;nard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brial" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Motte" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813953v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815076v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821429v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Robert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821491v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821532v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Wicha" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821305v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817079v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323295v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ollivier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Andr&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leguilloux Martine" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323283v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fran&#231;ois" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514651v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Ravoire" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cabbo&#239;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03467468v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03467499v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03467411v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03467504v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03467463v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03467543v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fourrel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Langenegger" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03164043v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cloarec" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stouvenot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thiriot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03467553v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03476566v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03467563v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03476568v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156052v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rakrouki" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989294v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050772v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03476554v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03476557v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456321v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Forgues" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fourel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539607v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Navetat" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nadeau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Anctil" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bellavia" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Butaud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03476560v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03476563v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00934109v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539903v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539891v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Laurent" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>