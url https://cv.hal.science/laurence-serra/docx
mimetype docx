--- v1 (2026-04-17)
+++ v2 (2026-05-27)
@@ -7513,178 +7513,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04815076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Épave Aresquiers 11 (EA528) 2006 (OA100), 2007 (OA487), Hérault, au large de Frontignan, Bilan scientifique Drassm, ministère de la culture, sous-direction de l'archéologie, pages 72-74</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fernand Robert</w:t>
+                <w:t xml:space="preserve">Épave Carro 3 (EA425) : le transport fluvio-maritime des bouteilles en verre noir en Provence, 2006 (OA111), 2007 (OA467), Bouches-du-Rhône, Au large de Martigues, Bilan scientifique du Drassm, ministère de la culture, sous-direction de l'archéologie, pages 98-102</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Serra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan scientifique du Drassm 2006-2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.72-74</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04821429v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">hal-04821491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Épave Aresquiers 11 (EA528) 2006 (OA100), 2007 (OA487), Hérault, au large de Frontignan, Bilan scientifique Drassm, ministère de la culture, sous-direction de l'archéologie, pages 72-74</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Laurence Serra</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernand Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan scientifique du Drassm 2006-2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">, 2021, pp.72-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04821491v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'épave Aresquiers 12, EA 2211, Hérault, au large de Villeneuve-lès-Maguelone, 2015, Bilan scientifique du Drassm, ministère de la culture, sous-direction de l'archéologie, pages 71-72</w:t>
               </w:r>
@@ -10290,51 +10290,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E598D4A1"/>
+    <w:nsid w:val="F573ACF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10521,51 +10521,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-serra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2630-9818" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11414737X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517053v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Munier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Rolland" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Gu&#233;rit" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Pactat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Serra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064690v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813839v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865021v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815046v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583275v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03159274v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jaouen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dieulefet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berthaut-Clarac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pds.6284" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03165041v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815567v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Casagrande" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04815202v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02090910v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Guibert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Gu&#233;rout" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guillaume" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bolle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1095-9270.12336" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04815262v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03467649v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04815264v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989302v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Bertoliatti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Na&#233;g&#233;l&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989328v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04815212v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01869117v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Briffaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01982816v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745181v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Amouric" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Vallauri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Volpe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542996v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rieth" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthaut-Clarac S&#233;bastien" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jambu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archaeonautica.457" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478093v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427542v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Guilloteau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Millet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Sadania" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309600v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guergana Guionova" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Richez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03476579v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Billaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01590732v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476583v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04815273v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04815277v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385555v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Commandr&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Caillet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04815283v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04815280v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04815285v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505616v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505563v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820605v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505562v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505617v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817494v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525790v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Meyer Rodrigues" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817487v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505561v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815640v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815633v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815686v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044541v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mouton" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Attia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Buccio" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Chazottes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dedonder" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870048v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Durand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bayle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Crouzet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508737v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Greck" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Memet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pavlidis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Piqu&#232;s" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816254v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459973v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coulaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Soulat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/346-le-petit-mobilier-dans-les-sepultures-depoque-moderne-9782355181436.html" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815739v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815804v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815779v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815829v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815981v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467487v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467446v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323949v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pu-valenciennes.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816023v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03164999v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02473582v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816153v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989289v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816174v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816587v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Meyer-Rodrigues" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816801v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816615v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613620v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817509v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03467319v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03467846v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476546v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989342v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03467874v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390335v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844585v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390245v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508690v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03467791v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815573v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815581v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815657v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813753v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813926v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817020v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813904v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813810v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813876v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile B&#233;nard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brial" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Motte" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813953v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815076v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821429v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Robert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821491v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821532v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Wicha" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821305v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817079v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323295v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ollivier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Andr&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leguilloux Martine" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323283v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fran&#231;ois" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514651v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Ravoire" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cabbo&#239;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03467468v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03467499v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03467411v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03467504v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03467463v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03467543v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fourrel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Langenegger" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03164043v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cloarec" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stouvenot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thiriot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03467553v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03476566v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03467563v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03476568v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156052v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rakrouki" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989294v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050772v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03476554v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03476557v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456321v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Forgues" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fourel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539607v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Navetat" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nadeau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Anctil" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bellavia" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Butaud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03476560v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03476563v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00934109v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539903v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539891v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Laurent" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-serra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2630-9818" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11414737X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517053v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Munier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Rolland" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Gu&#233;rit" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Pactat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Serra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064690v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813839v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865021v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815046v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583275v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03159274v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jaouen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dieulefet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berthaut-Clarac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pds.6284" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03165041v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815567v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Casagrande" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04815202v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02090910v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Guibert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Gu&#233;rout" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guillaume" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bolle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1095-9270.12336" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04815262v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03467649v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04815264v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989302v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Bertoliatti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Na&#233;g&#233;l&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989328v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04815212v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01869117v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Briffaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01982816v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745181v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Amouric" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Vallauri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Volpe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542996v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rieth" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthaut-Clarac S&#233;bastien" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jambu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archaeonautica.457" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478093v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427542v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Guilloteau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Millet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Sadania" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309600v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guergana Guionova" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Richez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03476579v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Billaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01590732v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476583v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04815273v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04815277v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385555v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Commandr&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Caillet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04815283v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04815280v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04815285v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505616v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505563v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820605v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505562v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505617v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817494v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525790v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Meyer Rodrigues" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817487v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505561v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815640v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815633v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815686v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044541v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mouton" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Attia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Buccio" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Chazottes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dedonder" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870048v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Durand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bayle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Crouzet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508737v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Greck" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Memet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pavlidis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Piqu&#232;s" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816254v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459973v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coulaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Soulat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/346-le-petit-mobilier-dans-les-sepultures-depoque-moderne-9782355181436.html" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815739v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815804v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815779v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815829v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815981v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467487v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467446v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323949v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pu-valenciennes.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816023v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03164999v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02473582v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816153v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989289v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816174v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816587v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Meyer-Rodrigues" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816801v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816615v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613620v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817509v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03467319v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03467846v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476546v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989342v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03467874v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390335v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844585v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390245v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508690v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03467791v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815573v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815581v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815657v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813753v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813926v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817020v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813904v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813810v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813876v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile B&#233;nard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brial" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Motte" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813953v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815076v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821491v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821429v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Robert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821532v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Wicha" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821305v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817079v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323295v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ollivier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Andr&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leguilloux Martine" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323283v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fran&#231;ois" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514651v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Ravoire" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cabbo&#239;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03467468v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03467499v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03467411v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03467504v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03467463v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03467543v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fourrel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Langenegger" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03164043v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cloarec" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stouvenot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thiriot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03467553v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03476566v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03467563v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03476568v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156052v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rakrouki" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989294v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050772v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03476554v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03476557v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456321v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Forgues" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fourel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539607v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Navetat" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nadeau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Anctil" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bellavia" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Butaud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03476560v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03476563v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00934109v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539903v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539891v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Laurent" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>