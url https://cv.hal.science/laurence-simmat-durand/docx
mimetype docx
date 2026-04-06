--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -308,356 +308,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04826211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clay eating in pregnancy in French Guiana: How does one understand the practices and act for prevention?</w:t>
+                <w:t xml:space="preserve">Alcohol risk during pregnancy in French Guiana: Distinguishing low and high risks and their covariates for prevention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Addiction and Substance Abuse</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Preventive Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (1), pp.1027</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04003898v1</w:t>
+                <w:t xml:space="preserve">hal-03954220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alcohol risk during pregnancy in French Guiana: Distinguishing low and high risks and their covariates for prevention</w:t>
+                <w:t xml:space="preserve">Clay eating in pregnancy in French Guiana: How does one understand the practices and act for prevention?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Preventive Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Addiction and Substance Abuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1 (1), pp.25-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46439/addiction.1.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03954220v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04003898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violences au cours de la vie, vécu des grossesses et consommation d’alcool et de pemba des femmes en Guyane française</w:t>
+                <w:t xml:space="preserve">La presse comme source d’une analyse sociologique des néonaticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2020.06.015⟩</w:t>
+              <w:t xml:space="preserve">Perfectionnement en Pédiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (2), pp.E2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.perped.2021.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03954186v1</w:t>
+                <w:t xml:space="preserve">hal-03954187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La presse comme source d’une analyse sociologique des néonaticides</w:t>
+                <w:t xml:space="preserve">Violences au cours de la vie, vécu des grossesses et consommation d’alcool et de pemba des femmes en Guyane française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perfectionnement en Pédiatrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 4 (2), pp.E2. </w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 47 (4), pp.319-325. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.perped.2021.03.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2020.06.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03954187v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03954186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pica est-il une addiction ? Les consommations d’argile chez les femmes enceintes en Guyane française</w:t>
               </w:r>
@@ -1091,542 +1091,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03480152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les néonaticides en France : analyse de 357 cas identifiés dans la presse (1993-2012)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Warning about drinking during pregnancy: lessons from the French experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/spub.173.0321⟩</w:t>
+              <w:t xml:space="preserve">Reproductive Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15 (1), pp.20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12978-018-0467-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03480101v1</w:t>
+                <w:t xml:space="preserve">inserm-01700360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alcohol Use during pregnancy or Breastfeeding : A National Survey in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Women's Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 26 (7), pp.798-805. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/jwh.2016.6130⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03479934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basic beliefs about behavioral addictions among Finnish and French treatment professionals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Koski-Jännes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Gambling Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 33 (4), pp.1311-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03480139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sortir des addictions : à l'alcool, par l'alcool ou vers l'alcool</w:t>
+                <w:t xml:space="preserve">Les néonaticides en France : analyse de 357 cas identifiés dans la presse (1993-2012)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2016.02.016⟩</w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (3), pp.321-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.173.0321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03479959v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03480101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Warning about drinking during pregnancy: lessons from the French experience</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Toutain</w:t>
+                <w:t xml:space="preserve">Sortir des addictions : à l'alcool, par l'alcool ou vers l'alcool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Vellut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Jauffret-Roustide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Hill</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sarra Mougel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproductive Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 15 (1), pp.20. </w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 43 (4), pp.326-333. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12978-018-0467-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2016.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01700360v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03479959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recomposition de la norme du &amp;quot;zéro alcool pendant la grossesse&amp;quot; dans le contexte du binge drinking</w:t>
               </w:r>
@@ -1716,51 +1716,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les néonaticides dans la presse française : 357 décès suspects de 1993 à 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Vellut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Déviance et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1902,64 +1902,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vies de couple chez des personnes en sortie des addictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Vellut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Jauffret-Roustide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2008,715 +2008,715 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01386526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accoucher sans donner naissance : les néonaticides, des histoires tues</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The risks of cannabis and other illicit drugs: Views among French and Finnish addiction treatment providers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Tursz</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Koski-Jännes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches familiales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The International Journal of Alcohol and Drug Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7895/ijadr.v4i1.201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01984849v1</w:t>
+                <w:t xml:space="preserve">hal-01625125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The risks of cannabis and other illicit drugs: Views among French and Finnish addiction treatment providers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accoucher sans donner naissance : les néonaticides, des histoires tues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Vellut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anja Koski-Jännes</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tursz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Journal of Alcohol and Drug Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Recherches familiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12, pp. 99-112</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01625125v1</w:t>
+                <w:t xml:space="preserve">hal-01984849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tabac, alcool et cannabis pendant la grossesse : qui sont les femmes à risque ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trajectoires de femmes en sortie des addictions : quelle place pour les grossesses ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Vellut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Jauffret-Roustide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Mougel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/spub.145.0603⟩</w:t>
+              <w:t xml:space="preserve">Psychotropes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19 (3-4), pp.35-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/psyt.193.0035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03478863v1</w:t>
+                <w:t xml:space="preserve">hal-03478886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grossesse et usage de substances psychoactives en France. Synthèse de la littérature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tabac, alcool et cannabis pendant la grossesse : qui sont les femmes à risque ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Gynécologie Obstétrique et Biologie de la Reproduction</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (5), pp.603-612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.145.0603⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jgyn.2014.05.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01625063v1</w:t>
+                <w:t xml:space="preserve">hal-03478863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternités précoces : profils sociodémographiques de 220 mères adolescentes en Seine-Saint-Denis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louise Genest</w:t>
+                <w:t xml:space="preserve">Grossesse et usage de substances psychoactives en France. Synthèse de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Decroix</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
+                <w:t xml:space="preserve">C. Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Gynécologie Obstétrique et Biologie de la Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 43 (5), pp.351-360. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jgyn.2013.03.009⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 43 (9), pp.649 - 656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jgyn.2014.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00818831v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectoires de femmes en sortie des addictions : quelle place pour les grossesses ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maternités précoces : profils sociodémographiques de 220 mères adolescentes en Seine-Saint-Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Genest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Decroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Rotten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychotropes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 19 (3-4), pp.35-60. </w:t>
+              <w:t xml:space="preserve">Journal de Gynécologie Obstétrique et Biologie de la Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 43 (5), pp.351-360. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/psyt.193.0035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jgyn.2013.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03478886v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00818831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corps sans existence : les enfants victimes de néonaticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Vellut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2741,64 +2741,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse rétrospective des données de 170 nouveau-nés de mères consommatrices de substances psychoactives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Genest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Miossec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2909,77 +2909,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Jauffret-Roustide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychotropes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 19 (2), pp.41-62. </w:t>
@@ -3043,51 +3043,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-B Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3151,51 +3151,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early childhood consequences of polydrug use during pregnancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Genest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3242,51 +3242,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'influence de l'expertise psychiatrique sur la décision judiciaire : le cas des néonaticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Vellut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3324,77 +3324,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le portrait des mères néonaticides dans les expertises judiciaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Vellut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tursz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, epub ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3441,64 +3441,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les séparations des mères consommatrices de substances psychoactives et de leurs enfants : résultats dans une cohorte rétrospective française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Genest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychotropes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 18 (3-4), pp.123-149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3730,64 +3730,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les néonaticides devant la justice : le reflet d'une ambivalence face à ces crimes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Vellut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tursz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Déviance et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 36 (4), pp.413-440. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3860,51 +3860,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Miossec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Vellut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3936,532 +3936,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00838156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pregnancy under Subutex (Buprenorphine): Opinions expressed on French internet forums</w:t>
+                <w:t xml:space="preserve">Les forums internet, lieux d’échanges et d’informations sur les grossesses sous Subutex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Substance Use and Misuse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 45 (10), pp.1652-1667. </w:t>
+              <w:t xml:space="preserve">Psychotropes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16 (1), pp.73-96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3109/10826081003682164⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/psyt.161.0073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03477243v1</w:t>
+                <w:t xml:space="preserve">hal-03477272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des données maternelles et obstétricales dans une cohorte rétrospective de 170 nouveaux-nés de mères polyconsommatrices, Île-de-France, 1999-2008</w:t>
+                <w:t xml:space="preserve">S’informer sur Internet : l’exemple des grossesses sous Subutex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Gynécologie Obstétrique et Biologie de la Reproduction</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Information Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 86 (9), pp.763-770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/inpsy.8609.0763⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00785500v1</w:t>
+                <w:t xml:space="preserve">hal-03477289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences, pour l'enfant à naître, du maintient de la consommation d'alcool pendant la grossesse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse des données maternelles et obstétricales dans une cohorte rétrospective de 170 nouveaux-nés de mères polyconsommatrices, Île-de-France, 1999-2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Vellut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Genest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Crenn-Hebert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Natacha Vellut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives de Pédiatrie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de Gynécologie Obstétrique et Biologie de la Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 39 (8), pp.647-655</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00785523v1</w:t>
+                <w:t xml:space="preserve">halshs-00785500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les forums internet, lieux d’échanges et d’informations sur les grossesses sous Subutex</w:t>
+                <w:t xml:space="preserve">Pregnancy under Subutex (Buprenorphine): Opinions expressed on French internet forums</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychotropes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/psyt.161.0073⟩</w:t>
+              <w:t xml:space="preserve">Substance Use and Misuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 45 (10), pp.1652-1667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/10826081003682164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03477272v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S’informer sur Internet : l’exemple des grossesses sous Subutex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conséquences, pour l'enfant à naître, du maintient de la consommation d'alcool pendant la grossesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Crenn-Hebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Simonpoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Vellut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Information Psychiatrique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archives de Pédiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 17 (9), pp.1273-1280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.arcped.2010.06.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/inpsy.8609.0763⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03477289v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00785523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir mère en situation d'addiction : quelle trajectoire ?</w:t>
               </w:r>
@@ -4598,51 +4598,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pregnancy under high-dose buprenorphine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Gourarier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4695,385 +4695,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03477286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grossesse et substances psychoactives : étude de prévalence de la consommation déclarée</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Consommations d’alcool chez les étudiants : résultats préliminaires d’une enquête dans une université parisienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mandelbrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Gynécologie Obstétrique et Biologie de la Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 37 (8), pp.770-778</w:t>
+              <w:t xml:space="preserve">Alcoologie et addictologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 30 (2), pp.165-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00645077v1</w:t>
+                <w:t xml:space="preserve">hal-03477061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages de cannabis chez des étudiants d’une université parisienne (2003–2004)</w:t>
+                <w:t xml:space="preserve">Les professionnels de la maternité et de l’enfance et le signalement des enfants de mère toxicomane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Pédiatrie et de Puériculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpp.2008.02.007⟩</w:t>
+              <w:t xml:space="preserve">Psychotropes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14 (3-4), pp.179-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/psyt.143.0179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03477077v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les professionnels de la maternité et de l’enfance et le signalement des enfants de mère toxicomane</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Grossesse et substances psychoactives : étude de prévalence de la consommation déclarée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Crenn-Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mandelbrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychotropes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de Gynécologie Obstétrique et Biologie de la Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 37 (8), pp.770-778</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03477059v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00645077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consommations d’alcool chez les étudiants : résultats préliminaires d’une enquête dans une université parisienne</w:t>
+                <w:t xml:space="preserve">Usages de cannabis chez des étudiants d’une université parisienne (2003–2004)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alcoologie et addictologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Pédiatrie et de Puériculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 21 (3), pp.119-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpp.2008.02.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03477061v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages de cannabis chez des étudiants d'une université parisienne, France, 2003-2004</w:t>
               </w:r>
@@ -5128,51 +5128,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grossesse et substances psychoactives, enquête de prévalence dans une maternité de la région parisienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5360,225 +5360,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03476930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective multicenter observationnal study of 260 infants born to 259 opiate-dependant mothers on methadone or high-dose buprenorphine substitution</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grossesses sous buprénorphine haut-dosage (commentaire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S Aubisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug and Alcohol Dependence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 24 (4), pp.45-51</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03476878v1</w:t>
+                <w:t xml:space="preserve">hal-03476862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grossesses sous buprénorphine haut-dosage (commentaire)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prospective multicenter observationnal study of 260 infants born to 259 opiate-dependant mothers on methadone or high-dose buprenorphine substitution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Gourarier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Aubisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Drug and Alcohol Dependence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 82 (3), pp.250-257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.drugalcdep.2005.10.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03476862v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03476878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitements de substitution pendant la grossesse : bilan très positif</w:t>
               </w:r>
@@ -5679,441 +5679,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00578672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pregnancies and newborn infants among 260 opiate-dependent women in 1998-1999 : final results and analysis of the French &amp;quot;Gega&amp;quot; prospective study (abstract)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De la loi de 1970 aux plans gouvernementaux de lutte contre la toxicomanie, la définition de l'usager de stupéfiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug and Alcohol Dependence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 66 (S1), pp.s68</w:t>
+              <w:t xml:space="preserve">Les Cahiers de l'Actif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, dossier "Drogues et toxicomanies" (310-311(mars-avril)), pp.23-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03476866v1</w:t>
+                <w:t xml:space="preserve">halshs-00585143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mise en œuvre différenciée de l'injonction thérapeutique</w:t>
+                <w:t xml:space="preserve">Actualités bibliographiques : Grossesse et drogues illicites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gazette du Palais</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Doctrine (16 février), pp.34-39</w:t>
+              <w:t xml:space="preserve">Déviance et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 26 (1), pp.105-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00585145v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03476870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actualités bibliographiques : Grossesse et drogues illicites</w:t>
+                <w:t xml:space="preserve">La mise en œuvre différenciée de l'injonction thérapeutique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Déviance et Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 26 (1), pp.105-126</w:t>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Doctrine (16 février), pp.34-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03476870v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00585145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la loi de 1970 aux plans gouvernementaux de lutte contre la toxicomanie, la définition de l'usager de stupéfiants</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pregnancies and newborn infants among 260 opiate-dependent women in 1998-1999 : final results and analysis of the French &amp;quot;Gega&amp;quot; prospective study (abstract)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Gourarier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Aubisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Cneude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Piquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Peyret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de l'Actif</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, dossier "Drogues et toxicomanies" (310-311(mars-avril)), pp.23-34</w:t>
+              <w:t xml:space="preserve">Drug and Alcohol Dependence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 66 (S1), pp.s68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00585143v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03476866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndromes de sevrage des nouveau-nés de mères toxicomanes substituées par la méthadone ou la buprénorphine haut dosage ; Etude multicentrique de 246 cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Aubisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Cneude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Medecine Interne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 152 (7), pp.2S21-2S27</w:t>
@@ -6142,77 +6142,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude comparative de nouveau-nés de mères substituées par méthadone ou buprénorphine haut dosage pendant la grossesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Aubisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Cneude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6464,178 +6464,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04688525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Injonctions thérapeutiques et autres obligations de soins</w:t>
+                <w:t xml:space="preserve">Les obligations de soins aux toxicomanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T Rouault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxibase (France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 3, pp.1-28</w:t>
+              <w:t xml:space="preserve">Psychotropes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 3 (4), pp.127-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03476728v1</w:t>
+                <w:t xml:space="preserve">hal-03476727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les obligations de soins aux toxicomanes</w:t>
+                <w:t xml:space="preserve">Injonctions thérapeutiques et autres obligations de soins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Rouault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychotropes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 3 (4), pp.127-144</w:t>
+              <w:t xml:space="preserve">Toxibase (France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 3, pp.1-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03476727v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03476728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le parquet et l'opportunité des poursuites</w:t>
               </w:r>
@@ -6811,96 +6811,96 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La presse comme source d’une analyse sociologique des néonaticides.</w:t>
+                <w:t xml:space="preserve">L'autonomie de l'enfant à travers l'inégale perception des droits.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Association Française de Pédiatrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Pédiatrie, 2021, Lille (FR), France</w:t>
+              <w:t xml:space="preserve">La Société morale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AISLF, 2021, TUNIS-TUNISIE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03991927v1</w:t>
+                <w:t xml:space="preserve">hal-03991905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normes et représentations autour de grossesse et addictions</w:t>
               </w:r>
@@ -6949,96 +6949,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03991918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'autonomie de l'enfant à travers l'inégale perception des droits.</w:t>
+                <w:t xml:space="preserve">La presse comme source d’une analyse sociologique des néonaticides.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Société morale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AISLF, 2021, TUNIS-TUNISIE, France</w:t>
+              <w:t xml:space="preserve">Congrès de l'Association Française de Pédiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Pédiatrie, 2021, Lille (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03991905v1</w:t>
+                <w:t xml:space="preserve">hal-03991927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les consommations d’alcool pendant la grossesse en Guyane</w:t>
               </w:r>
@@ -7093,77 +7093,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qui sont les mères néonaticides ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Vellut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tursz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones de recherche en néonatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Paris, France. pp.207-208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7188,431 +7188,431 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La consommation de substances psychoactives pendant la grossesse : enquête de prévalence dans un département et morbidité associée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du GEGA (Groupe d'Etude Grossesse et Addictions)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">Service de gynécologie-obstétrique du CHU Louis Mourier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Colombes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00834399v1</w:t>
+                <w:t xml:space="preserve">halshs-00834398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La consommation de substances psychoactives pendant la grossesse : enquête de prévalence dans un département et morbidité associée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Service de gynécologie-obstétrique du CHU Louis Mourier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Colombes, France</w:t>
+              <w:t xml:space="preserve">Séminaire du GEGA (Groupe d'Etude Grossesse et Addictions)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00834398v1</w:t>
+                <w:t xml:space="preserve">halshs-00834399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grossesse et substances psychoactives, enquête de prévalence dans une maternité de la région parisienne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Grossesse et substances psychoactives : prévalence des consommations, issues de grossesse : approches quantitative et qualitative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'IREB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Fécamp, France. pp.49-53</w:t>
+              <w:t xml:space="preserve">Séminaire du GEGA (Hôpital Port-Royal)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00578638v1</w:t>
+                <w:t xml:space="preserve">halshs-00834405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grossesse et substances psychoactives : prévalence des consommations, issues de grossesse : approches quantitative et qualitative</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Grossesse et substances psychoactives, enquête de prévalence dans une maternité de la région parisienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du GEGA (Hôpital Port-Royal)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque de l'IREB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Fécamp, France. pp.49-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00834405v1</w:t>
+                <w:t xml:space="preserve">halshs-00578638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévalence de l'alcoolisation à risque chez les femmes enceintes et utilisation du questionnaire AUDIT pour le repérage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Hillaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Simonpoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7889,164 +7889,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00577932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démographie expliquée</w:t>
+                <w:t xml:space="preserve">La lutte contre la toxicomanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Armand Colin, pp.192, 2001, Collection Fac</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, pp.254, 2001, Logiques sociales</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00578627v1</w:t>
+                <w:t xml:space="preserve">halshs-00577933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La lutte contre la toxicomanie</w:t>
+                <w:t xml:space="preserve">Démographie expliquée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">L'Harmattan, pp.254, 2001, Logiques sociales</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Gani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Colin, pp.192, 2001, Collection Fac</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00577933v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00578627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8206,51 +8206,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The French Paradox : Forbidding alcohol during pregnancy, but making an exception for Wine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8946,51 +8946,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">État de la consommation : produits, modalités d'usages, usagers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Jauffret-Roustide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9390,51 +9390,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les morts violentes de nourrissons : Trajectoires des auteurs, traitements judiciaires des affaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tursz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gerbouin-Rérolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9442,51 +9442,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon M Cook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Vellut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9889,51 +9889,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05386671v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Simmat-Durand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Toutain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsoc.2025.1671701" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04826211v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Brockington" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Bramante" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Klier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00258024241298149" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003898v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46439/addiction.1.006" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954220v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954186v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Toutain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2020.06.015" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954187v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.perped.2021.03.001" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954199v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Richem&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psyt.264.0053" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954192v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.196.0771" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03480169v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.079.0037" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03479983v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2018.07.008" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3W7RQV4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03480152v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1051502ar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03480101v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.173.0321" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03479934v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dumas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jwh.2016.6130" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03480139v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Koski-J&#228;nnes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03479959v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Vellut" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lejeune" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jauffret-Roustide" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Mougel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2016.02.016" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01700360v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hill" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12978-018-0467-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03479979v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psyt.231.0031" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984845v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386550v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Koski-J&#228;nnes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjo Pennonen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10826084.2015.1126736" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386526v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lejeune" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984849v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tursz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01625125v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7895/ijadr.v4i1.201" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478863v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.145.0603" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01625063v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lejeune" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgyn.2014.05.008" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00818831v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Genest" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Decroix" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rotten" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgyn.2013.03.009" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478886v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Michel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mougel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psyt.193.0035" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984848v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478912v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Miossec" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-M Simonpoli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2012.11.014" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2L26JDCX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478573v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Planche" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psyt.192.0045" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03479949v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beck" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B Richard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Vandentorren" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400756v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnn.2013.10.002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984842v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785496v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2012.10.003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478568v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psyt.183.0123" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838149v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400745v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnn.2012.02.002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ZR07RFH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478613v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.364.0413" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838156v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Miossec" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477243v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10826081003682164" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785500v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Crenn-Hebert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785523v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Simonpoli" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2010.06.018" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6GPDJ78-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477272v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psyt.161.0073" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477289v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inpsy.8609.0763" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585142v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00475696v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477286v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gourarier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2008.10.012" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G4026WSC-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00645077v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crenn-H&#233;bert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mandelbrot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477077v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpp.2008.02.007" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-49N1LPHN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477059v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psyt.143.0179" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477061v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03476941v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477070v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03476933v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.313.0305" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03476930v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/018039ar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03476878v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Aubisson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drugalcdep.2005.10.001" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJZ4LTKP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03476862v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578672v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aubisson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gourarier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Piquet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03476866v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cneude" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Piquet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Peyret" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585145v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03476870v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585143v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03476861v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03476921v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03476729v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03476726v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Martineau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04688525v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03476728v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Rouault" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03476727v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03481046v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04688500v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aubusson de Cavarlay" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; L&#233;vy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991927v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991918v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991905v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991934v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785622v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834399v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834398v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578638v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834405v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578648v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hillaire" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michaud" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578658v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Cneude" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Peyret" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00577932v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578627v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Gani" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00577933v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954231v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683126v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834402v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00577924v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Michaud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00577938v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578666v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00577934v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00577936v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578667v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00577939v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585140v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578670v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00577940v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00453367v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04688488v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785544v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gerbouin-R&#233;rolle" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon M Cook" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02101488v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bello" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ben Lakhdar" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Patrizia Carrieri" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Costes" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Couzigou" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01400731v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05386671v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Simmat-Durand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Toutain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsoc.2025.1671701" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04826211v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Brockington" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Bramante" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Klier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00258024241298149" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954220v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003898v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46439/addiction.1.006" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954187v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.perped.2021.03.001" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954186v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Toutain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2020.06.015" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954199v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Richem&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psyt.264.0053" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954192v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.196.0771" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03480169v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.079.0037" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03479983v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2018.07.008" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3W7RQV4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03480152v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1051502ar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01700360v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dumas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hill" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12978-018-0467-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03479934v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jwh.2016.6130" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03480139v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Koski-J&#228;nnes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03480101v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.173.0321" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03479959v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Vellut" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lejeune" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jauffret-Roustide" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Mougel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2016.02.016" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03479979v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psyt.231.0031" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984845v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386550v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Koski-J&#228;nnes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjo Pennonen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10826084.2015.1126736" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386526v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lejeune" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01625125v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7895/ijadr.v4i1.201" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984849v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tursz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478886v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Michel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mougel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psyt.193.0035" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478863v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.145.0603" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01625063v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lejeune" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgyn.2014.05.008" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00818831v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Genest" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Decroix" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rotten" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgyn.2013.03.009" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984848v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478912v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Miossec" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-M Simonpoli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2012.11.014" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2L26JDCX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478573v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Planche" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psyt.192.0045" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03479949v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beck" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B Richard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Vandentorren" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400756v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnn.2013.10.002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984842v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785496v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2012.10.003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478568v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psyt.183.0123" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838149v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400745v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnn.2012.02.002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ZR07RFH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478613v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.364.0413" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838156v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Miossec" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477272v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psyt.161.0073" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477289v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inpsy.8609.0763" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785500v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Crenn-Hebert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477243v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10826081003682164" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785523v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Simonpoli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2010.06.018" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6GPDJ78-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585142v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00475696v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477286v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gourarier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2008.10.012" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G4026WSC-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477061v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477059v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psyt.143.0179" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00645077v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crenn-H&#233;bert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mandelbrot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477077v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpp.2008.02.007" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-49N1LPHN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03476941v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477070v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03476933v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.313.0305" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03476930v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/018039ar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03476862v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03476878v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Aubisson" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drugalcdep.2005.10.001" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJZ4LTKP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578672v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aubisson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gourarier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Piquet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585143v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03476870v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585145v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03476866v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cneude" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Piquet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Peyret" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03476861v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03476921v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03476729v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03476726v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Martineau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04688525v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03476727v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03476728v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Rouault" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03481046v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04688500v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aubusson de Cavarlay" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; L&#233;vy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991905v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991918v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991927v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991934v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785622v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834398v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834399v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834405v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578638v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578648v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hillaire" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michaud" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578658v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Cneude" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Peyret" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00577932v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00577933v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578627v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Gani" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954231v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683126v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834402v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00577924v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Michaud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00577938v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578666v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00577934v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00577936v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578667v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00577939v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585140v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578670v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00577940v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00453367v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04688488v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785544v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gerbouin-R&#233;rolle" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon M Cook" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02101488v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bello" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ben Lakhdar" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Patrizia Carrieri" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Costes" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Couzigou" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01400731v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>