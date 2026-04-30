--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -308,356 +308,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04826211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alcohol risk during pregnancy in French Guiana: Distinguishing low and high risks and their covariates for prevention</w:t>
+                <w:t xml:space="preserve">Clay eating in pregnancy in French Guiana: How does one understand the practices and act for prevention?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Preventive Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Addiction and Substance Abuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1 (1), pp.25-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46439/addiction.1.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03954220v1</w:t>
+                <w:t xml:space="preserve">hal-04003898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clay eating in pregnancy in French Guiana: How does one understand the practices and act for prevention?</w:t>
+                <w:t xml:space="preserve">Alcohol risk during pregnancy in French Guiana: Distinguishing low and high risks and their covariates for prevention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Addiction and Substance Abuse</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Preventive Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (1), pp.1027</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46439/addiction.1.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04003898v1</w:t>
+                <w:t xml:space="preserve">hal-03954220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La presse comme source d’une analyse sociologique des néonaticides</w:t>
+                <w:t xml:space="preserve">Violences au cours de la vie, vécu des grossesses et consommation d’alcool et de pemba des femmes en Guyane française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perfectionnement en Pédiatrie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.perped.2021.03.001⟩</w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 47 (4), pp.319-325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2020.06.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03954187v1</w:t>
+                <w:t xml:space="preserve">hal-03954186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violences au cours de la vie, vécu des grossesses et consommation d’alcool et de pemba des femmes en Guyane française</w:t>
+                <w:t xml:space="preserve">La presse comme source d’une analyse sociologique des néonaticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 47 (4), pp.319-325. </w:t>
+              <w:t xml:space="preserve">Perfectionnement en Pédiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (2), pp.E2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2020.06.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.perped.2021.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03954186v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03954187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pica est-il une addiction ? Les consommations d’argile chez les femmes enceintes en Guyane française</w:t>
               </w:r>
@@ -1091,542 +1091,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03480152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Warning about drinking during pregnancy: lessons from the French experience</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sortir des addictions : à l'alcool, par l'alcool ou vers l'alcool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Dumas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Toutain</w:t>
+                <w:t xml:space="preserve">Natacha Vellut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Hill</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Jauffret-Roustide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Mougel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproductive Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12978-018-0467-x⟩</w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 43 (4), pp.326-333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2016.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01700360v1</w:t>
+                <w:t xml:space="preserve">hal-03479959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alcohol Use during pregnancy or Breastfeeding : A National Survey in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Women's Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 26 (7), pp.798-805. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1089/jwh.2016.6130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03479934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basic beliefs about behavioral addictions among Finnish and French treatment professionals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Koski-Jännes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Gambling Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 33 (4), pp.1311-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03480139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les néonaticides en France : analyse de 357 cas identifiés dans la presse (1993-2012)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 29 (3), pp.321-31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/spub.173.0321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03480101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sortir des addictions : à l'alcool, par l'alcool ou vers l'alcool</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Warning about drinking during pregnancy: lessons from the French experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 43 (4), pp.326-333. </w:t>
+              <w:t xml:space="preserve">Reproductive Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15 (1), pp.20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2016.02.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12978-018-0467-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03479959v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01700360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recomposition de la norme du &amp;quot;zéro alcool pendant la grossesse&amp;quot; dans le contexte du binge drinking</w:t>
               </w:r>
@@ -1716,51 +1716,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les néonaticides dans la presse française : 357 décès suspects de 1993 à 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Vellut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Déviance et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1902,64 +1902,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vies de couple chez des personnes en sortie des addictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Vellut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Jauffret-Roustide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2008,896 +2008,896 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01386526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The risks of cannabis and other illicit drugs: Views among French and Finnish addiction treatment providers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accoucher sans donner naissance : les néonaticides, des histoires tues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Vellut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anja Koski-Jännes</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tursz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Journal of Alcohol and Drug Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Recherches familiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12, pp. 99-112</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01625125v1</w:t>
+                <w:t xml:space="preserve">hal-01984849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accoucher sans donner naissance : les néonaticides, des histoires tues</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The risks of cannabis and other illicit drugs: Views among French and Finnish addiction treatment providers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Tursz</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Koski-Jännes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches familiales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The International Journal of Alcohol and Drug Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7895/ijadr.v4i1.201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01984849v1</w:t>
+                <w:t xml:space="preserve">hal-01625125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectoires de femmes en sortie des addictions : quelle place pour les grossesses ?</w:t>
+                <w:t xml:space="preserve">Grossesse et usage de substances psychoactives en France. Synthèse de la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie Jauffret-Roustide</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Michel</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychotropes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/psyt.193.0035⟩</w:t>
+              <w:t xml:space="preserve">Journal de Gynécologie Obstétrique et Biologie de la Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 43 (9), pp.649 - 656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jgyn.2014.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03478886v1</w:t>
+                <w:t xml:space="preserve">hal-01625063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tabac, alcool et cannabis pendant la grossesse : qui sont les femmes à risque ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 26 (5), pp.603-612. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/spub.145.0603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03478863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grossesse et usage de substances psychoactives en France. Synthèse de la littérature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maternités précoces : profils sociodémographiques de 220 mères adolescentes en Seine-Saint-Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Genest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Decroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Rotten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Gynécologie Obstétrique et Biologie de la Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 43 (9), pp.649 - 656. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jgyn.2014.05.008⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 43 (5), pp.351-360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jgyn.2013.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01625063v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00818831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternités précoces : profils sociodémographiques de 220 mères adolescentes en Seine-Saint-Denis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louise Genest</w:t>
+                <w:t xml:space="preserve">Trajectoires de femmes en sortie des addictions : quelle place pour les grossesses ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Vellut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Jauffret-Roustide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Decroix</w:t>
+                <w:t xml:space="preserve">L Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Rotten</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S Mougel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Gynécologie Obstétrique et Biologie de la Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 43 (5), pp.351-360. </w:t>
+              <w:t xml:space="preserve">Psychotropes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19 (3-4), pp.35-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jgyn.2013.03.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/psyt.193.0035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00818831v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le corps sans existence : les enfants victimes de néonaticides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse rétrospective des données de 170 nouveau-nés de mères consommatrices de substances psychoactives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Genest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Miossec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A-M Simonpoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Natacha Vellut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archives de Pédiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (2), pp.146-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.arcped.2012.11.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01984848v1</w:t>
+                <w:t xml:space="preserve">hal-03478912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse rétrospective des données de 170 nouveau-nés de mères consommatrices de substances psychoactives</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le corps sans existence : les enfants victimes de néonaticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Vellut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives de Pédiatrie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03478912v1</w:t>
+                <w:t xml:space="preserve">hal-01984848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recours aux traitements de substitution dans les sorties des addictions</w:t>
               </w:r>
@@ -2909,77 +2909,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Jauffret-Roustide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychotropes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 19 (2), pp.41-62. </w:t>
@@ -3011,282 +3011,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03478573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquête sur la consommation de substances psychoactives des femmes enceintes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Early childhood consequences of polydrug use during pregnancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S Vandentorren</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Genest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La santé en action</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neonatal Nursing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (4), pp.189 - 196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnn.2013.10.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03479949v1</w:t>
+                <w:t xml:space="preserve">halshs-01400756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early childhood consequences of polydrug use during pregnancy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enquête sur la consommation de substances psychoactives des femmes enceintes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-B Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claude Lejeune</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Vandentorren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neonatal Nursing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La santé en action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 423, pp.5-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01400756v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03479949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'influence de l'expertise psychiatrique sur la décision judiciaire : le cas des néonaticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Vellut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3318,476 +3318,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01984842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le portrait des mères néonaticides dans les expertises judiciaires</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quels modèles des addictions et de leurs traitements chez les professionnels des centres de soins en France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Tursz</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Alcoologie et addictologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 34 (4), pp.289-298</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00785496v1</w:t>
+                <w:t xml:space="preserve">halshs-00838149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les séparations des mères consommatrices de substances psychoactives et de leurs enfants : résultats dans une cohorte rétrospective française</w:t>
+                <w:t xml:space="preserve">Polydrug use during pregnancy and neonatal outcome: Data from a ten-year retrospective French study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C Lejeune</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychotropes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neonatal Nursing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (6), pp.232 - 240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnn.2012.02.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/psyt.183.0123⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03478568v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01400745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels modèles des addictions et de leurs traitements chez les professionnels des centres de soins en France ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le portrait des mères néonaticides dans les expertises judiciaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Vellut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Toutain</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tursz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alcoologie et addictologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2012.10.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00838149v1</w:t>
+                <w:t xml:space="preserve">halshs-00785496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polydrug use during pregnancy and neonatal outcome: Data from a ten-year retrospective French study</w:t>
+                <w:t xml:space="preserve">Les séparations des mères consommatrices de substances psychoactives et de leurs enfants : résultats dans une cohorte rétrospective française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Lejeune</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Genest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neonatal Nursing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychotropes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (3-4), pp.123-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/psyt.183.0123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnn.2012.02.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halshs-01400745v1</w:t>
+                <w:t xml:space="preserve">hal-03478568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les néonaticides devant la justice : le reflet d'une ambivalence face à ces crimes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Vellut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tursz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Déviance et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 36 (4), pp.413-440. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3860,51 +3860,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Miossec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Vellut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3936,1144 +3936,1144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00838156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les forums internet, lieux d’échanges et d’informations sur les grossesses sous Subutex</w:t>
+                <w:t xml:space="preserve">Pregnancy under Subutex (Buprenorphine): Opinions expressed on French internet forums</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychotropes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 16 (1), pp.73-96. </w:t>
+              <w:t xml:space="preserve">Substance Use and Misuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 45 (10), pp.1652-1667. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/psyt.161.0073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3109/10826081003682164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03477272v1</w:t>
+                <w:t xml:space="preserve">hal-03477243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S’informer sur Internet : l’exemple des grossesses sous Subutex</w:t>
+                <w:t xml:space="preserve">Analyse des données maternelles et obstétricales dans une cohorte rétrospective de 170 nouveaux-nés de mères polyconsommatrices, Île-de-France, 1999-2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Vellut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Genest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Crenn-Hebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Information Psychiatrique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de Gynécologie Obstétrique et Biologie de la Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 39 (8), pp.647-655</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03477289v1</w:t>
+                <w:t xml:space="preserve">halshs-00785500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des données maternelles et obstétricales dans une cohorte rétrospective de 170 nouveaux-nés de mères polyconsommatrices, Île-de-France, 1999-2008</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conséquences, pour l'enfant à naître, du maintient de la consommation d'alcool pendant la grossesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Crenn-Hebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Simonpoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Vellut</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Crenn-Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Gynécologie Obstétrique et Biologie de la Reproduction</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archives de Pédiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 17 (9), pp.1273-1280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.arcped.2010.06.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00785500v1</w:t>
+                <w:t xml:space="preserve">halshs-00785523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pregnancy under Subutex (Buprenorphine): Opinions expressed on French internet forums</w:t>
+                <w:t xml:space="preserve">Les forums internet, lieux d’échanges et d’informations sur les grossesses sous Subutex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Substance Use and Misuse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3109/10826081003682164⟩</w:t>
+              <w:t xml:space="preserve">Psychotropes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16 (1), pp.73-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/psyt.161.0073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03477243v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences, pour l'enfant à naître, du maintient de la consommation d'alcool pendant la grossesse</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S’informer sur Internet : l’exemple des grossesses sous Subutex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives de Pédiatrie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Information Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 86 (9), pp.763-770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/inpsy.8609.0763⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.arcped.2010.06.018⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halshs-00785523v1</w:t>
+                <w:t xml:space="preserve">hal-03477289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devenir mère en situation d'addiction : quelle trajectoire ?</w:t>
+                <w:t xml:space="preserve">Pregnancy under high-dose buprenorphine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Gourarier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La lettre de l’enfance et de l’adolescence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Obstetrics &amp; Gynecology and Reproductive Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 142 (2), pp.119-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejogrb.2008.10.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00585142v1</w:t>
+                <w:t xml:space="preserve">hal-03477286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femmes et addictions dans la littérature internationale : sexe, genre et risques</w:t>
+                <w:t xml:space="preserve">Devenir mère en situation d'addiction : quelle trajectoire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 10-11, pp.86-89</w:t>
+              <w:t xml:space="preserve">La lettre de l’enfance et de l’adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, " Tous addicts ?", pp.65-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00475696v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00585142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pregnancy under high-dose buprenorphine</w:t>
+                <w:t xml:space="preserve">Femmes et addictions dans la littérature internationale : sexe, genre et risques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L Gourarier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Obstetrics &amp; Gynecology and Reproductive Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10-11, pp.86-89</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03477286v1</w:t>
+                <w:t xml:space="preserve">halshs-00475696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consommations d’alcool chez les étudiants : résultats préliminaires d’une enquête dans une université parisienne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Grossesse et substances psychoactives : étude de prévalence de la consommation déclarée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Crenn-Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mandelbrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alcoologie et addictologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 30 (2), pp.165-172</w:t>
+              <w:t xml:space="preserve">Journal de Gynécologie Obstétrique et Biologie de la Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 37 (8), pp.770-778</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03477061v1</w:t>
+                <w:t xml:space="preserve">halshs-00645077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les professionnels de la maternité et de l’enfance et le signalement des enfants de mère toxicomane</w:t>
+                <w:t xml:space="preserve">Usages de cannabis chez des étudiants d’une université parisienne (2003–2004)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychotropes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/psyt.143.0179⟩</w:t>
+              <w:t xml:space="preserve">Journal de Pédiatrie et de Puériculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 21 (3), pp.119-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpp.2008.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03477059v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grossesse et substances psychoactives : étude de prévalence de la consommation déclarée</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les professionnels de la maternité et de l’enfance et le signalement des enfants de mère toxicomane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mandelbrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Gynécologie Obstétrique et Biologie de la Reproduction</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychotropes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14 (3-4), pp.179-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/psyt.143.0179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00645077v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages de cannabis chez des étudiants d’une université parisienne (2003–2004)</w:t>
+                <w:t xml:space="preserve">Consommations d’alcool chez les étudiants : résultats préliminaires d’une enquête dans une université parisienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Pédiatrie et de Puériculture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Alcoologie et addictologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 30 (2), pp.165-172</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03477077v1</w:t>
+                <w:t xml:space="preserve">hal-03477061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages de cannabis chez des étudiants d'une université parisienne, France, 2003-2004</w:t>
               </w:r>
@@ -5128,51 +5128,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grossesse et substances psychoactives, enquête de prévalence dans une maternité de la région parisienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5435,77 +5435,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective multicenter observationnal study of 260 infants born to 259 opiate-dependant mothers on methadone or high-dose buprenorphine substitution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Gourarier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Aubisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5679,441 +5679,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00578672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la loi de 1970 aux plans gouvernementaux de lutte contre la toxicomanie, la définition de l'usager de stupéfiants</w:t>
+                <w:t xml:space="preserve">La mise en œuvre différenciée de l'injonction thérapeutique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de l'Actif</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, dossier "Drogues et toxicomanies" (310-311(mars-avril)), pp.23-34</w:t>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Doctrine (16 février), pp.34-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00585143v1</w:t>
+                <w:t xml:space="preserve">halshs-00585145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actualités bibliographiques : Grossesse et drogues illicites</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pregnancies and newborn infants among 260 opiate-dependent women in 1998-1999 : final results and analysis of the French &amp;quot;Gega&amp;quot; prospective study (abstract)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Gourarier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Aubisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Cneude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Piquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Peyret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Déviance et Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 26 (1), pp.105-126</w:t>
+              <w:t xml:space="preserve">Drug and Alcohol Dependence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 66 (S1), pp.s68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03476870v1</w:t>
+                <w:t xml:space="preserve">hal-03476866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mise en œuvre différenciée de l'injonction thérapeutique</w:t>
+                <w:t xml:space="preserve">Actualités bibliographiques : Grossesse et drogues illicites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gazette du Palais</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Doctrine (16 février), pp.34-39</w:t>
+              <w:t xml:space="preserve">Déviance et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 26 (1), pp.105-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00585145v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03476870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pregnancies and newborn infants among 260 opiate-dependent women in 1998-1999 : final results and analysis of the French &amp;quot;Gega&amp;quot; prospective study (abstract)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De la loi de 1970 aux plans gouvernementaux de lutte contre la toxicomanie, la définition de l'usager de stupéfiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug and Alcohol Dependence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 66 (S1), pp.s68</w:t>
+              <w:t xml:space="preserve">Les Cahiers de l'Actif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, dossier "Drogues et toxicomanies" (310-311(mars-avril)), pp.23-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03476866v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00585143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndromes de sevrage des nouveau-nés de mères toxicomanes substituées par la méthadone ou la buprénorphine haut dosage ; Etude multicentrique de 246 cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Aubisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Cneude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Medecine Interne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 152 (7), pp.2S21-2S27</w:t>
@@ -6155,64 +6155,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude comparative de nouveau-nés de mères substituées par méthadone ou buprénorphine haut dosage pendant la grossesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Aubisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Cneude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6464,178 +6464,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04688525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les obligations de soins aux toxicomanes</w:t>
+                <w:t xml:space="preserve">Injonctions thérapeutiques et autres obligations de soins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Rouault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychotropes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 3 (4), pp.127-144</w:t>
+              <w:t xml:space="preserve">Toxibase (France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 3, pp.1-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03476727v1</w:t>
+                <w:t xml:space="preserve">hal-03476728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Injonctions thérapeutiques et autres obligations de soins</w:t>
+                <w:t xml:space="preserve">Les obligations de soins aux toxicomanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T Rouault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxibase (France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 3, pp.1-28</w:t>
+              <w:t xml:space="preserve">Psychotropes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 3 (4), pp.127-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03476728v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03476727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le parquet et l'opportunité des poursuites</w:t>
               </w:r>
@@ -6811,96 +6811,96 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'autonomie de l'enfant à travers l'inégale perception des droits.</w:t>
+                <w:t xml:space="preserve">La presse comme source d’une analyse sociologique des néonaticides.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Société morale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AISLF, 2021, TUNIS-TUNISIE, France</w:t>
+              <w:t xml:space="preserve">Congrès de l'Association Française de Pédiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Pédiatrie, 2021, Lille (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03991905v1</w:t>
+                <w:t xml:space="preserve">hal-03991927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normes et représentations autour de grossesse et addictions</w:t>
               </w:r>
@@ -6949,96 +6949,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03991918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La presse comme source d’une analyse sociologique des néonaticides.</w:t>
+                <w:t xml:space="preserve">L'autonomie de l'enfant à travers l'inégale perception des droits.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Association Française de Pédiatrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Pédiatrie, 2021, Lille (FR), France</w:t>
+              <w:t xml:space="preserve">La Société morale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AISLF, 2021, TUNIS-TUNISIE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03991927v1</w:t>
+                <w:t xml:space="preserve">hal-03991905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les consommations d’alcool pendant la grossesse en Guyane</w:t>
               </w:r>
@@ -7093,77 +7093,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qui sont les mères néonaticides ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Vellut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tursz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones de recherche en néonatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Paris, France. pp.207-208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7188,431 +7188,431 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La consommation de substances psychoactives pendant la grossesse : enquête de prévalence dans un département et morbidité associée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Service de gynécologie-obstétrique du CHU Louis Mourier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Colombes, France</w:t>
+              <w:t xml:space="preserve">Séminaire du GEGA (Groupe d'Etude Grossesse et Addictions)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00834398v1</w:t>
+                <w:t xml:space="preserve">halshs-00834399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La consommation de substances psychoactives pendant la grossesse : enquête de prévalence dans un département et morbidité associée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du GEGA (Groupe d'Etude Grossesse et Addictions)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">Service de gynécologie-obstétrique du CHU Louis Mourier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Colombes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00834399v1</w:t>
+                <w:t xml:space="preserve">halshs-00834398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grossesse et substances psychoactives : prévalence des consommations, issues de grossesse : approches quantitative et qualitative</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Grossesse et substances psychoactives, enquête de prévalence dans une maternité de la région parisienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du GEGA (Hôpital Port-Royal)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque de l'IREB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Fécamp, France. pp.49-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00834405v1</w:t>
+                <w:t xml:space="preserve">halshs-00578638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grossesse et substances psychoactives, enquête de prévalence dans une maternité de la région parisienne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Grossesse et substances psychoactives : prévalence des consommations, issues de grossesse : approches quantitative et qualitative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'IREB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Fécamp, France. pp.49-53</w:t>
+              <w:t xml:space="preserve">Séminaire du GEGA (Hôpital Port-Royal)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00578638v1</w:t>
+                <w:t xml:space="preserve">halshs-00834405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévalence de l'alcoolisation à risque chez les femmes enceintes et utilisation du questionnaire AUDIT pour le repérage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Hillaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Simonpoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7889,164 +7889,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00577932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La lutte contre la toxicomanie</w:t>
+                <w:t xml:space="preserve">Démographie expliquée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">L'Harmattan, pp.254, 2001, Logiques sociales</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Gani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Colin, pp.192, 2001, Collection Fac</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00577933v1</w:t>
+                <w:t xml:space="preserve">halshs-00578627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démographie expliquée</w:t>
+                <w:t xml:space="preserve">La lutte contre la toxicomanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, pp.254, 2001, Logiques sociales</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léon Gani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">halshs-00578627v1</w:t>
+                <w:t xml:space="preserve">halshs-00577933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8206,51 +8206,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The French Paradox : Forbidding alcohol during pregnancy, but making an exception for Wine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8299,436 +8299,436 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00834402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquête de prévalence des consommations de tabac et d'alcool dans quatre hôpitaux</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dialogues avec Christine et ceux qui l'ont prise en charge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurence Simmat-Durand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grossesses avec drogues. Entre médecine et sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, L'Harmattan, pp.191-230, 2009, Logiques sociales</w:t>
+              <w:t xml:space="preserve">, L'Harmattan, pp.171-192, 2009, Logiques sociales</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00577924v1</w:t>
+                <w:t xml:space="preserve">halshs-00577938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dialogues avec Christine et ceux qui l'ont prise en charge</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurence Simmat-Durand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grossesses avec drogues. Entre médecine et sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, L'Harmattan, pp.171-192, 2009, Logiques sociales</w:t>
+              <w:t xml:space="preserve">, L'Harmattan, pp.9-12, 2009, Logiques sociales</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00577938v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00578666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enquête de prévalence des consommations de tabac et d'alcool dans quatre hôpitaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Hillaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurence Simmat-Durand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grossesses avec drogues. Entre médecine et sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, L'Harmattan, pp.9-12, 2009, Logiques sociales</w:t>
+              <w:t xml:space="preserve">, L'Harmattan, pp.191-230, 2009, Logiques sociales</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00578666v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00577924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévalence des consommations, situation internationale</w:t>
+                <w:t xml:space="preserve">Mère négligente, mère abusive, les représentations de la femme usagère de drogues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grossesses avec drogues. Entre médecine et sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, L'Harmattan, pp.15-36, 2009, Logiques sociales</w:t>
+              <w:t xml:space="preserve">, L'Harmattan, pp.119-138, 2009, Logiques sociales</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00577934v1</w:t>
+                <w:t xml:space="preserve">halshs-00577936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mère négligente, mère abusive, les représentations de la femme usagère de drogues</w:t>
+                <w:t xml:space="preserve">Prévalence des consommations, situation internationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grossesses avec drogues. Entre médecine et sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, L'Harmattan, pp.119-138, 2009, Logiques sociales</w:t>
+              <w:t xml:space="preserve">, L'Harmattan, pp.15-36, 2009, Logiques sociales</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00577936v1</w:t>
+                <w:t xml:space="preserve">halshs-00577934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle forme officielle d'union : le pacte civil de solidarité</w:t>
               </w:r>
@@ -8946,51 +8946,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">État de la consommation : produits, modalités d'usages, usagers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Jauffret-Roustide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9390,51 +9390,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les morts violentes de nourrissons : Trajectoires des auteurs, traitements judiciaires des affaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tursz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gerbouin-Rérolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9442,51 +9442,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon M Cook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Vellut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9889,51 +9889,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05386671v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Simmat-Durand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Toutain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsoc.2025.1671701" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04826211v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Brockington" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Bramante" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Klier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00258024241298149" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954220v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003898v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46439/addiction.1.006" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954187v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.perped.2021.03.001" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954186v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Toutain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2020.06.015" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954199v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Richem&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psyt.264.0053" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954192v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.196.0771" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03480169v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.079.0037" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03479983v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2018.07.008" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3W7RQV4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03480152v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1051502ar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01700360v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dumas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hill" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12978-018-0467-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03479934v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jwh.2016.6130" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03480139v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Koski-J&#228;nnes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03480101v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.173.0321" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03479959v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Vellut" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lejeune" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jauffret-Roustide" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Mougel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2016.02.016" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03479979v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psyt.231.0031" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984845v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386550v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Koski-J&#228;nnes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjo Pennonen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10826084.2015.1126736" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386526v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lejeune" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01625125v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7895/ijadr.v4i1.201" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984849v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tursz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478886v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Michel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mougel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psyt.193.0035" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478863v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.145.0603" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01625063v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lejeune" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgyn.2014.05.008" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00818831v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Genest" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Decroix" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rotten" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgyn.2013.03.009" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984848v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478912v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Miossec" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-M Simonpoli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2012.11.014" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2L26JDCX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478573v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Planche" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psyt.192.0045" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03479949v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beck" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B Richard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Vandentorren" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400756v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnn.2013.10.002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984842v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785496v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2012.10.003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478568v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psyt.183.0123" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838149v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400745v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnn.2012.02.002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ZR07RFH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478613v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.364.0413" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838156v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Miossec" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477272v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psyt.161.0073" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477289v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inpsy.8609.0763" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785500v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Crenn-Hebert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477243v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10826081003682164" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785523v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Simonpoli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2010.06.018" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6GPDJ78-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585142v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00475696v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477286v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gourarier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2008.10.012" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G4026WSC-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477061v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477059v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psyt.143.0179" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00645077v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crenn-H&#233;bert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mandelbrot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477077v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpp.2008.02.007" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-49N1LPHN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03476941v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477070v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03476933v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.313.0305" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03476930v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/018039ar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03476862v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03476878v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Aubisson" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drugalcdep.2005.10.001" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJZ4LTKP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578672v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aubisson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gourarier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Piquet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585143v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03476870v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585145v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03476866v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cneude" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Piquet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Peyret" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03476861v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03476921v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03476729v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03476726v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Martineau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04688525v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03476727v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03476728v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Rouault" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03481046v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04688500v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aubusson de Cavarlay" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; L&#233;vy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991905v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991918v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991927v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991934v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785622v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834398v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834399v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834405v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578638v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578648v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hillaire" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michaud" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578658v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Cneude" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Peyret" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00577932v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00577933v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578627v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Gani" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954231v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683126v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834402v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00577924v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Michaud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00577938v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578666v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00577934v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00577936v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578667v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00577939v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585140v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578670v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00577940v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00453367v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04688488v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785544v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gerbouin-R&#233;rolle" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon M Cook" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02101488v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bello" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ben Lakhdar" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Patrizia Carrieri" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Costes" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Couzigou" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01400731v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05386671v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Simmat-Durand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Toutain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsoc.2025.1671701" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04826211v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Brockington" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Bramante" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Klier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00258024241298149" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003898v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46439/addiction.1.006" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954220v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954186v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Toutain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2020.06.015" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954187v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.perped.2021.03.001" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954199v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Richem&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psyt.264.0053" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954192v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.196.0771" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03480169v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.079.0037" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03479983v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2018.07.008" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3W7RQV4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03480152v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1051502ar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03479959v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Vellut" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lejeune" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jauffret-Roustide" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Mougel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2016.02.016" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03479934v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dumas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jwh.2016.6130" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03480139v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Koski-J&#228;nnes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03480101v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.173.0321" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01700360v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hill" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12978-018-0467-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03479979v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psyt.231.0031" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984845v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386550v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Koski-J&#228;nnes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjo Pennonen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10826084.2015.1126736" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386526v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lejeune" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984849v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tursz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01625125v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7895/ijadr.v4i1.201" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01625063v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lejeune" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgyn.2014.05.008" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478863v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.145.0603" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00818831v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Genest" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Decroix" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rotten" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgyn.2013.03.009" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478886v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Michel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mougel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psyt.193.0035" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478912v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Miossec" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-M Simonpoli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2012.11.014" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2L26JDCX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984848v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478573v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Planche" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psyt.192.0045" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400756v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnn.2013.10.002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03479949v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beck" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B Richard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Vandentorren" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984842v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838149v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400745v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnn.2012.02.002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ZR07RFH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785496v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2012.10.003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478568v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psyt.183.0123" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478613v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.364.0413" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838156v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Miossec" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477243v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10826081003682164" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785500v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Crenn-Hebert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785523v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Simonpoli" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2010.06.018" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6GPDJ78-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477272v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psyt.161.0073" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477289v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inpsy.8609.0763" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477286v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gourarier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2008.10.012" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G4026WSC-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585142v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00475696v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00645077v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crenn-H&#233;bert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mandelbrot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477077v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpp.2008.02.007" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-49N1LPHN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477059v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psyt.143.0179" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477061v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03476941v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477070v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03476933v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.313.0305" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03476930v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/018039ar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03476862v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03476878v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Aubisson" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drugalcdep.2005.10.001" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJZ4LTKP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578672v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aubisson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gourarier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Piquet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585145v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03476866v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cneude" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Piquet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Peyret" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03476870v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585143v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03476861v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03476921v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03476729v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03476726v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Martineau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04688525v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03476728v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Rouault" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03476727v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03481046v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04688500v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aubusson de Cavarlay" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; L&#233;vy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991927v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991918v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991905v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991934v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785622v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834399v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834398v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578638v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834405v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578648v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hillaire" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michaud" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578658v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Cneude" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Peyret" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00577932v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578627v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Gani" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00577933v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954231v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683126v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834402v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00577938v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578666v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00577924v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Michaud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00577936v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00577934v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578667v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00577939v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585140v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578670v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00577940v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00453367v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04688488v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785544v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gerbouin-R&#233;rolle" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon M Cook" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02101488v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bello" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ben Lakhdar" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Patrizia Carrieri" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Costes" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Couzigou" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01400731v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>