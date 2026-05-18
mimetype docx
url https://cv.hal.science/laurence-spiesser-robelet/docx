--- v0 (2026-03-28)
+++ v1 (2026-05-18)
@@ -66,2208 +66,2342 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preventable or potentially inappropriate psychotropics and adverse health outcomes in older adults: systematic review and meta-analysis</w:t>
+                <w:t xml:space="preserve">Clinical pharmacist assessment of older adults' functional abilities to take their medication: a cross-sectional descriptive study in a geriatric acute care ward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Corvaisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Brangier</w:t>
+                <w:t xml:space="preserve">Charly Patry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Olivier Briere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bourgeais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cédric Annweiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnha.2024.100187⟩</w:t>
+              <w:t xml:space="preserve">Maturitas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 198, pp.108382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.maturitas.2025.108382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04586475v1</w:t>
+                <w:t xml:space="preserve">hal-05620482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacist intervention is associated with fewer serious falls over 3 months among older fallers at a day hospital</w:t>
+                <w:t xml:space="preserve">Preventable or potentially inappropriate psychotropics and adverse health outcomes in older adults: systematic review and meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Corvaisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Gautier</w:t>
+                <w:t xml:space="preserve">Antoine Brangier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Annweiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Lavergne</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurence Spiesser-Robelet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maturitas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.maturitas.2024.108026⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 28 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnha.2024.100187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04792569v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04586475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles optimisations envisager vis-à-vis du recours aux psychotropes chez la personne âgée ? Focus groups en gériatrie</w:t>
+                <w:t xml:space="preserve">Pharmacist intervention is associated with fewer serious falls over 3 months among older fallers at a day hospital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Corvaisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Chappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augustine Pierson</w:t>
+                <w:t xml:space="preserve">Jennifer Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Solène Viollin</w:t>
+                <w:t xml:space="preserve">Alice Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 21 (2), pp.192-202. </w:t>
+              <w:t xml:space="preserve">Maturitas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 186, pp.108026. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/pnv.2023.1097⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.maturitas.2024.108026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04831710v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04792569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des entretiens dédiés aux femmes enceintes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Spiesser-Robelet</w:t>
+                <w:t xml:space="preserve">Quelles optimisations envisager vis-à-vis du recours aux psychotropes chez la personne âgée ? Focus groups en gériatrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Corvaisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élise Haro-Brunet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Augustine Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Solène Viollin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Asfar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualités Pharmaceutiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actpha.2023.06.009⟩</w:t>
+              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21 (2), pp.192-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2023.1097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04840275v1</w:t>
+                <w:t xml:space="preserve">hal-04831710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place d’une méthode de revue de pertinence des prescriptions médicamenteuses chez le sujet âgé</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Cloître-Feillet</w:t>
+                <w:t xml:space="preserve">Des entretiens dédiés aux femmes enceintes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Spiesser-Robelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Bultey</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Élise Haro-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Pharmacien Clinicien</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phacli.2021.12.002⟩</w:t>
+              <w:t xml:space="preserve">Actualités Pharmaceutiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (628), pp.34-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actpha.2023.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04943422v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04840275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the COVID-19 pandemic on drug-related problems and pharmacist interventions in geriatric acute care units</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mise en place d’une méthode de revue de pertinence des prescriptions médicamenteuses chez le sujet âgé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Garré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cloître-Feillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Chappe</w:t>
+                <w:t xml:space="preserve">E. Bultey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Corvaisier</w:t>
+                <w:t xml:space="preserve">C. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Brangier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Minier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Pharmaceutiques Françaises</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pharma.2021.12.006⟩</w:t>
+              <w:t xml:space="preserve">Le Pharmacien Clinicien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 57 (2), pp.156-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phacli.2021.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03976755v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04943422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place de consultations pharmaceutiques en oncohématologie dans un centre hospitalo-universitaire : résultats à plus d’un an</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Impact of the COVID-19 pandemic on drug-related problems and pharmacist interventions in geriatric acute care units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Corvaisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Paillassa</w:t>
+                <w:t xml:space="preserve">A. Brangier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hunault-Berger</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">C. Annweiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Spiesser-Robelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Pharmaceutiques Françaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">, 2022, 80 (5), pp.669-677. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pharma.2022.12.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pharma.2021.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03976697v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03976755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching strategies and learning environments for breastfeeding promotion: a scoping review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mise en place de consultations pharmaceutiques en oncohématologie dans un centre hospitalo-universitaire : résultats à plus d’un an</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Corvaisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehrnoosh Yazdanbakhsh</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">O. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Paillassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hunault-Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Spiesser-Robelet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Gagnayre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation Thérapeutique du Patient / Therapeutic Patient Education </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (1), pp.10501. </w:t>
+              <w:t xml:space="preserve">Annales Pharmaceutiques Françaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/tpe/2022006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pharma.2022.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03976879v1</w:t>
+                <w:t xml:space="preserve">hal-03976697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engagement d’étudiants de cinquième année de pharmacie dans leurs activités pharmaceutiques, académiques et salariées, au cours de la première période de confinement liée à la pandémie de COVID-19 (16 mars–11 mai 2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Spiesser-Robelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Baglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Baglin</w:t>
+                <w:t xml:space="preserve">F. Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Moal</w:t>
+                <w:t xml:space="preserve">F. Lagarce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Eveillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Pharmaceutiques Françaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 80 (1), pp.101-111. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pharma.2021.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03976801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therapeutic advice issued by a geriatric mobile team and 3-year mortality in older inpatients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Teaching strategies and learning environments for breastfeeding promotion: a scoping review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrnoosh Yazdanbakhsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Spiesser-Robelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Paré</w:t>
+                <w:t xml:space="preserve">Vincent de Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Rivière</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rémi Gagnayre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maturitas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Éducation Thérapeutique du Patient / Therapeutic Patient Education </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (1), pp.10501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/tpe/2022006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.maturitas.2019.09.011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03345292v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03976879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding Breastfeeding Women’s Behaviors Toward Medication: Healthcare Professionals’ Viewpoint</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Therapeutic advice issued by a geriatric mobile team and 3-year mortality in older inpatients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Paré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaelle Hureaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Chappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Spiesser-Robelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Lactation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0890334418771294⟩</w:t>
+              <w:t xml:space="preserve">Maturitas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 130, pp.38-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.maturitas.2019.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03976771v1</w:t>
+                <w:t xml:space="preserve">hal-03345292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial keratitis treated by strengthened antibiotic eye drops: An 18 months review of clinical cases and antibiotic susceptibilities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Understanding Breastfeeding Women’s Behaviors Toward Medication: Healthcare Professionals’ Viewpoint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Spiesser-Robelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Briot</w:t>
+                <w:t xml:space="preserve">Aurélie Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gagnayre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Pharmaceutiques Françaises</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 76 (2), pp.107-113. </w:t>
+              <w:t xml:space="preserve">Journal of Human Lactation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (1), pp.137-153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pharma.2017.11.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0890334418771294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02616044v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03976771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan de la conciliation médicamenteuse dans un service de médecine interne</w:t>
+                <w:t xml:space="preserve">Bacterial keratitis treated by strengthened antibiotic eye drops: An 18 months review of clinical cases and antibiotic susceptibilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Esnault</w:t>
+                <w:t xml:space="preserve">Justine Saillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Spiesser-Robelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murielle Corvaisier</w:t>
+                <w:t xml:space="preserve">Philippe Gohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Riou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christian Lavigne</w:t>
+                <w:t xml:space="preserve">Thomas Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.revmed.2017.10.106⟩</w:t>
+              <w:t xml:space="preserve">Annales Pharmaceutiques Françaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 76 (2), pp.107-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pharma.2017.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02616043v1</w:t>
+                <w:t xml:space="preserve">hal-02616044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge, Representations, Attitudes, and Behaviors of Women Faced With Taking Medications While Breastfeeding</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Bilan de la conciliation médicamenteuse dans un service de médecine interne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Esnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Corvaisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Spiesser-Robelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rémi Gagnayre</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Lactation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0890334416679383⟩</w:t>
+              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38 (S2), pp.A157-A158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revmed.2017.10.106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03976874v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02616043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid Infusion of Rituximab in a Heterogenous Pediatric Population</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Knowledge, Representations, Attitudes, and Behaviors of Women Faced With Taking Medications While Breastfeeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Spiesser-Robelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Haddad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Roxane Therrien</w:t>
+                <w:t xml:space="preserve">Vanida Brunie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent de Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gagnayre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pediatric Hematology/Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/MPH.0000000000000480⟩</w:t>
+              <w:t xml:space="preserve">Journal of Human Lactation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (1), pp.98-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0890334416679383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03976826v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03976874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets indésirables et effets hémodynamiques de la nifédipine utilisée comme tocolytique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Rapid Infusion of Rituximab in a Heterogenous Pediatric Population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Legeay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Spiesser-Robelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Martin</w:t>
+                <w:t xml:space="preserve">Henrique Bittencourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.-M. Carceller</w:t>
+                <w:t xml:space="preserve">Elie Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-F. Bussières</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roxane Therrien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Gynécologie Obstétrique et Biologie de la Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jgyn.2014.08.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pediatric Hematology/Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 38 (1), pp.83-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MPH.0000000000000480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03976861v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03976826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Effets indésirables et effets hémodynamiques de la nifédipine utilisée comme tocolytique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Spiesser-Robelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-M. Carceller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Bussières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Touzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de Gynécologie Obstétrique et Biologie de la Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44 (7), pp.614-620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jgyn.2014.08.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03976861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Drug related problems and pharmacist interventions in a geriatric unit employing electronic prescribing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Raimbault-Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Spiesser-Robelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Guir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Annweiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Clinical Pharmacy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 35 (5), pp.847-853. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11096-013-9821-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03355848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2277,114 +2411,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration des comportements des femmes allaitantes vis-à-vis des médicaments. Contribution à la conception d'interventions éducatives en santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Spiesser-Robelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Médicaments. Université Sorbonne Paris Cité, 2018. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018USPCD095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03172415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId100"/>
+      <w:footerReference w:type="default" r:id="rId105"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2531,51 +2665,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04586475v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Corvaisier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brangier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Annweiler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Spiesser-Robelet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnha.2024.100187" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04792569v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chappe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Gautier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lavergne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duval" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.maturitas.2024.108026" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04831710v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustine Pierson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sol&#232;ne Viollin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Asfar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2023.1097" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840275v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Haro-Brunet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2023.06.009" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943422v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garr&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clo&#238;tre-Feillet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bultey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bigot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Minier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phacli.2021.12.002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03976755v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chappe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corvaisier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brangier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Annweiler" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2021.12.006" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03976697v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Duval" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paillassa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hunault-Berger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2022.12.001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976879v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrnoosh Yazdanbakhsh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de Andrade" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gagnayre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tpe/2022006" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-93KH8XF4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03976801v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Baglin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lagarce" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eveillard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2021.04.002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03345292v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Par&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rivi&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Hureaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.maturitas.2019.09.011" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03976771v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maurice" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0890334418771294" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616044v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Saillard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gohier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Briot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2017.11.005" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616043v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Esnault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Corvaisier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Riou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lavigne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2017.10.106" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0VPBK0JW-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03976874v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanida Brunie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0890334416679383" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03976826v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Legeay" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Bittencourt" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Haddad" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Therrien" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MPH.0000000000000480" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03976861v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Martin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Carceller" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Bussi&#232;res" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Touzin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgyn.2014.08.010" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355848v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raimbault-Chupin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guir" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beauchet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11096-013-9821-9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XHZHTX38-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03172415v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018USPCD095" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05620482v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Corvaisier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Patry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briere" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bourgeais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Annweiler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.maturitas.2025.108382" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04586475v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brangier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Spiesser-Robelet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnha.2024.100187" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04792569v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chappe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Gautier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lavergne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duval" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.maturitas.2024.108026" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04831710v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustine Pierson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sol&#232;ne Viollin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Asfar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2023.1097" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840275v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Haro-Brunet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2023.06.009" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943422v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garr&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clo&#238;tre-Feillet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bultey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bigot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Minier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phacli.2021.12.002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03976755v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chappe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corvaisier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brangier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Annweiler" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2021.12.006" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03976697v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Duval" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paillassa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hunault-Berger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2022.12.001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03976801v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Baglin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lagarce" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eveillard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2021.04.002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976879v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrnoosh Yazdanbakhsh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de Andrade" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gagnayre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tpe/2022006" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-93KH8XF4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03345292v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Par&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rivi&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Hureaux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.maturitas.2019.09.011" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03976771v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maurice" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0890334418771294" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616044v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Saillard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gohier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Briot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2017.11.005" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616043v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Esnault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Corvaisier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Riou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lavigne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2017.10.106" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0VPBK0JW-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03976874v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanida Brunie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0890334416679383" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03976826v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Legeay" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Bittencourt" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Haddad" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Therrien" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MPH.0000000000000480" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03976861v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Martin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Carceller" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Bussi&#232;res" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Touzin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgyn.2014.08.010" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355848v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raimbault-Chupin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guir" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beauchet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11096-013-9821-9" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XHZHTX38-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03172415v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018USPCD095" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>