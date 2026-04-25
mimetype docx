--- v0 (2026-03-16)
+++ v1 (2026-04-25)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (65)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (66)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,7665 +234,7811 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05406403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between personality, memory complaints and episodic memory in young, middle-aged and older adults</w:t>
+                <w:t xml:space="preserve">Relative contribution of associative memory and working memory to subjective organization in aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alix Launay</w:t>
+                <w:t xml:space="preserve">Aurélien Frick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Taconnat</w:t>
+                <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Vanneste</w:t>
+                <w:t xml:space="preserve">Jordan Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Matysiak</w:t>
+                <w:t xml:space="preserve">Lucie Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexia Baudouin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Erika Borella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 263, pp.106274. </w:t>
+              <w:t xml:space="preserve">Memory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2026.106274⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09658211.2026.2655432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05482229v1</w:t>
+                <w:t xml:space="preserve">hal-05586181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring age-related changes in episodic memory: contributions of a multimodal memory task</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Relationship between personality, memory complaints and episodic memory in young, middle-aged and older adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Vanneste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Matysiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09658211.2025.2516834⟩</w:t>
+              <w:t xml:space="preserve">Acta Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 263, pp.106274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2026.106274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05458834v1</w:t>
+                <w:t xml:space="preserve">hal-05482229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do Motor Representations Influence Declarative Memory for Graspable Objects? A Test with Action Priming and Short-Term Hand Nonuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Villatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Kalénine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Wamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucette Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/17470218241301748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04780494v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’estime de soi, l’autocompassion, des ressources pour bien-vieillir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Vanneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Taconnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 23 (4), pp.521-527. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1684/pnv.2025.1260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05520396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing memory through physical activity: beneficial effect on internal memory strategy use in older adults.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilona Moutoussamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Kachouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hajer Kachouri</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florent Pinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Fay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 89 (3), pp.99. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00426-025-02132-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05460420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive and Cerebral Aging Research in Autism: A Systematic Review on an Emerging Topic</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurie Tuller</w:t>
+                <w:t xml:space="preserve">Exploring age-related changes in episodic memory: contributions of a multimodal memory task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Taconnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Brachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Matysiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Vanneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autism Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aur.70031⟩</w:t>
+              <w:t xml:space="preserve">Memory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (7), pp.870-878. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09658211.2025.2516834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05025630v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05458834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A database distinguishing concreteness, imageability and emotional valence values for nouns and verbs in French</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cognitive and Cerebral Aging Research in Autism: A Systematic Review on an Emerging Topic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shasha Morel-Kohlmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Houy-Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Tuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année psychologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/anpsy1.244.0479⟩</w:t>
+              <w:t xml:space="preserve">Autism Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aur.70031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04433855v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05025630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protective effects of physical activity on episodic memory during aging are explained by executive functioning</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A database distinguishing concreteness, imageability and emotional valence values for nouns and verbs in French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Villatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Majerus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Aging and Physical Activity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 124 (4), pp.479-523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/anpsy1.244.0479⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s11556-024-00341-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04529102v1</w:t>
+                <w:t xml:space="preserve">hal-04433855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étudier le vieillissement mnésique d’un point de vue incarné : réflexions sur l’apport des simulateurs de vieillissement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Protective effects of physical activity on episodic memory during aging are explained by executive functioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilona Moutoussamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Angel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pothier Kristell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucette Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année psychologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/anpsy1.234.0641⟩</w:t>
+              <w:t xml:space="preserve">European Review of Aging and Physical Activity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (1), pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s11556-024-00341-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03895662v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personality and organizational strategies in episodic memory: The role of Openness to experience on recall and subjective organization in young and older adults</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Séverine Fay</w:t>
+                <w:t xml:space="preserve">Étudier le vieillissement mnésique d’un point de vue incarné : réflexions sur l’apport des simulateurs de vieillissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilona Moutoussamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Taconnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Villatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucette Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Isingrini</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pothier Kristell</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année psychologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Memory and Aging, 123 (3), pp.513-537. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/anpsy1.233.0513⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 123 (4), pp.641-671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/anpsy1.234.0641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03875390v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03895662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The respective contribution of cognitive control and working memory to semantic and subjective organization in aging</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Personality and organizational strategies in episodic memory: The role of Openness to experience on recall and subjective organization in young and older adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Vanneste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Fay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Sauzéon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Angel</w:t>
+                <w:t xml:space="preserve">Michel Isingrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology and Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/pag0000752⟩</w:t>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Memory and Aging, 123 (3), pp.513-537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/anpsy1.233.0513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04080498v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03875390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personality traits affect older adults' memory differently depending on the environmental support provided at encoding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The respective contribution of cognitive control and working memory to semantic and subjective organization in aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Frick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Taconnat</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Fay</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sauzéon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Personality and Individual Differences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.paid.2022.111572⟩</w:t>
+              <w:t xml:space="preserve">Psychology and Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/pag0000752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03658914v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04080498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The protective effect of educational level varies as a function of the difficulty of the memory task in ageing</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Personality traits affect older adults' memory differently depending on the environmental support provided at encoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Taconnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Vanneste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fay</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Ageing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Personality and Individual Differences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 191, pp.111572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.paid.2022.111572⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10433-022-00724-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03773775v1</w:t>
+                <w:t xml:space="preserve">hal-03658914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vieillissement, performances mnésiques et croyances métacognitives : une revue narrative</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The protective effect of educational level varies as a function of the difficulty of the memory task in ageing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Frick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen R Wright</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Vanneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/pnv.2022.1070⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Ageing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10433-022-00724-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03875352v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03773775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive mechanisms underlying free recall in episodic memory performance across the lifespan: Testing the Control/Representation model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vieillissement, performances mnésiques et croyances métacognitives : une revue narrative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Vanneste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Fay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Taconnat</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Witt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00426-022-01736-1⟩</w:t>
+              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (4), pp.497-505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2022.1070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03773798v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03875352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Self-Reported Internal Memory Strategy Use on Age-Related Episodic and Working Memory Decline: Contribution of Control Processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cognitive mechanisms underlying free recall in episodic memory performance across the lifespan: Testing the Control/Representation model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Taconnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lina Guerrero Sastoque</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laurence Taconnat</w:t>
+                <w:t xml:space="preserve">Pascale Larigauderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Witt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Experimental Psychology / Revue canadienne de psychologie expérimentale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/cep0000240⟩</w:t>
+              <w:t xml:space="preserve">Psychological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 87 (5), pp.1370-1388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00426-022-01736-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03116371v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03773798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimulation cognitive chez les personnes âgées : effets d’une méthode de stimulation cognitive par les jeux sur les fonctions cognitives et l’estime de soi.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of Self-Reported Internal Memory Strategy Use on Age-Related Episodic and Working Memory Decline: Contribution of Control Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Clarys</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lina Guerrero Sastoque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Isingrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Angel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Taconnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psfr.2019.11.002⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Experimental Psychology / Revue canadienne de psychologie expérimentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 75 (4), pp.348-361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/cep0000240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02459757v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03116371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term upper limb immobilization and the embodied view of memory: A pilot study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Taconnat</w:t>
+                <w:t xml:space="preserve">Stimulation cognitive chez les personnes âgées : effets d’une méthode de stimulation cognitive par les jeux sur les fonctions cognitives et l’estime de soi.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucette Toussaint</w:t>
+                <w:t xml:space="preserve">David Clarys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Vanneste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Taconnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0248239⟩</w:t>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66 (2), pp.173-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2019.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03501011v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What eye movements reveal about strategy encoding of words in younger and older adults</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Short-term upper limb immobilization and the embodied view of memory: A pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Villatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Frasca</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Vibert</w:t>
+                <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucette Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09658211.2020.1745848⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (3), pp.e0248239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0248239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03090208v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03501011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Memory Age-based Stereotype Threat: Role of Locus of Control and Anxiety</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Fay</w:t>
+                <w:t xml:space="preserve">What eye movements reveal about strategy encoding of words in younger and older adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Taconnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shasha Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Guerrero Sastoque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Guerrero-Sastoque</w:t>
+                <w:t xml:space="preserve">Mickaël Frasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Semaine</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N. Vibert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Aging Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/0361073X.2019.1693009⟩</w:t>
+              <w:t xml:space="preserve">Memory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (4), pp.537-552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09658211.2020.1745848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02440801v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefit of Practice of the Stroop Test in Young and Older Adults: Pattern of Gain and Impact of Educational Level</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Memory Age-based Stereotype Threat: Role of Locus of Control and Anxiety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Guerrero-Sastoque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Burger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lucie Angel</w:t>
+                <w:t xml:space="preserve">M. Semaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erika Borella</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Noiret</w:t>
+                <w:t xml:space="preserve">M. Isingrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Aging Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 46 (1), pp.52-67. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/0361073X.2019.1693013⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 46 (1), pp.39-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0361073X.2019.1693009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02440219v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02440801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing memory strategy use in young and older adults: The role of metamemory and internal strategy use</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Benefit of Practice of the Stroop Test in Young and Older Adults: Pattern of Gain and Impact of Educational Level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Burger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Fay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Angel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Borella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Froger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Isingrini</w:t>
+                <w:t xml:space="preserve">Nicolas Noiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 192, pp.73-86. </w:t>
+              <w:t xml:space="preserve">Experimental Aging Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 46 (1), pp.52-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2018.11.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/0361073X.2019.1693013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01957297v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02440219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l’estime de soi sur la mémoire épisodique (rappel et reconnaissance) et la métamémoire (jugements FOK) chez les étudiants</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Vanneste</w:t>
+                <w:t xml:space="preserve">Optimizing memory strategy use in young and older adults: The role of metamemory and internal strategy use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Guerrero Sastoque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Taconnat</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Burger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Isingrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année psychologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/anpsy1.194.0427⟩</w:t>
+              <w:t xml:space="preserve">Acta Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 192, pp.73-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2018.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02459470v1</w:t>
+                <w:t xml:space="preserve">hal-01957297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain tissue pulsatility mediates cognitive and electrophysiological changes in normal aging: Evidence from ultrasound tissue pulsatility imaging (TPI)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Effet de l’estime de soi sur la mémoire épisodique (rappel et reconnaissance) et la métamémoire (jugements FOK) chez les étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Vanneste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Taconnat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Cognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 119 (2019/4), pp.427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/anpsy1.194.0427⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bandc.2018.02.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01957403v1</w:t>
+                <w:t xml:space="preserve">hal-02459470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What can ERPs tell us about the generation effect?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Brain tissue pulsatility mediates cognitive and electrophysiological changes in normal aging: Evidence from ultrasound tissue pulsatility imaging (TPI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Isingrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Fay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Taconnat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brain and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123, pp.74-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bandc.2018.02.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neulet.2017.08.053⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01941562v1</w:t>
+                <w:t xml:space="preserve">hal-01957403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training working memory in older adults: Is there an advantage of using strategies?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emanuela Capotosto</w:t>
+                <w:t xml:space="preserve">What can ERPs tell us about the generation effect?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Angel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Fay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laurence Taconnat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology and Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/pag0000155⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 658, pp.171-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neulet.2017.08.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02341673v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Successful aging: The role of cognitive gerontology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Training working memory in older adults: Is there an advantage of using strategies?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Borella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Carretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Hartley</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucie Angel</w:t>
+                <w:t xml:space="preserve">Roberta Sciore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Castel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lisa Geraci</w:t>
+                <w:t xml:space="preserve">Emanuela Capotosto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Aging Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/0361073X.2017.1398849⟩</w:t>
+              <w:t xml:space="preserve">Psychology and Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32 (2), pp.178-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/pag0000155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02341005v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02341673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive stimulation in healthy older adults: a cognitive stimulation program using leisure activities compared to a conventional cognitive stimulation program</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Successful aging: The role of cognitive gerontology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Hartley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Angel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élisabeth Grimaud</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">André Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Geraci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/pnv.2017.0669⟩</w:t>
+              <w:t xml:space="preserve">Experimental Aging Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44 (1), pp.82-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0361073X.2017.1398849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02341701v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02341005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-related differences in time-based prospective memory: The role of time estimation in the clock monitoring strategy</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Cognitive stimulation in healthy older adults: a cognitive stimulation program using leisure activities compared to a conventional cognitive stimulation program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Taconnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Clarys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09658211.2015.1054837⟩</w:t>
+              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15 (2), pp.214-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2017.0669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01957291v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02341701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Episodic feeling-of-knowing relies on noncriterial recollection and familiarity: Evidence using an online remember-know procedure.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Age-related differences in time-based prospective memory: The role of time estimation in the clock monitoring strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Perrotin</w:t>
+                <w:t xml:space="preserve">S. Vanneste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laurence Taconnat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Consciousness and Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.concog.2016.01.011⟩</w:t>
+              <w:t xml:space="preserve">Memory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (6), pp.812-825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09658211.2015.1054837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01569897v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01957291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur quels indices jugeons-nous la mémoire de travail gestuelle ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Episodic feeling-of-knowing relies on noncriterial recollection and familiarity: Evidence using an online remember-know procedure.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Isingrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Sacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Perrotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Taconnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Gimenes</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Céline Souchay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année psychologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Consciousness and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 41, pp.31-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.concog.2016.01.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4074/S0003503316000270⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02341712v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01569897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ageing-related stereotypes in memory: When the beliefs come true</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sur quels indices jugeons-nous la mémoire de travail gestuelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Follenfant</w:t>
+                <w:t xml:space="preserve">Guillaume Gimenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Ric</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valérie Pennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Taconnat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09658211.2015.1040802⟩</w:t>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116 (01), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S0003503316000270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01898418v1</w:t>
+                <w:t xml:space="preserve">hal-02341712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment la modification du comportement stratégique peut contribuer à l’explication du déclin mnésique au cours du vieillissement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Froger</w:t>
+                <w:t xml:space="preserve">Ageing-related stereotypes in memory: When the beliefs come true</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Follenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capucine Toczé</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Ric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Fay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Croizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année psychologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4074/S0003503314002061⟩</w:t>
+              <w:t xml:space="preserve">Memory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (5), pp.659 - 668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09658211.2015.1040802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02078365v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01898418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Division de l’attention et organisation en mémoire épisodique : quand l’utilisation d’une stratégie altère les performances de rappel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Comment la modification du comportement stratégique peut contribuer à l’explication du déclin mnésique au cours du vieillissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Toczé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Taconnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année psychologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 114 (01), pp.77-95. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 114 (02), pp.355-387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S0003503314002061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4074/S0003503314001043⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02078550v1</w:t>
+                <w:t xml:space="preserve">hal-02078365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the greater involvement of executive control in memory with age act as a compensatory mechanism?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Division de l’attention et organisation en mémoire épisodique : quand l’utilisation d’une stratégie altère les performances de rappel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Toczé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Taconnat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Experimental Psychology / Revue canadienne de psychologie expérimentale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/cep0000005⟩</w:t>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 114 (01), pp.77-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S0003503314001043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01959332v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02078550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctions exécutives, vieillissement cognitif et variations stratégiques</w:t>
+                <w:t xml:space="preserve">Does the greater involvement of executive control in memory with age act as a compensatory mechanism?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Angel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Fay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laurence Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Canadian Journal of Experimental Psychology / Revue canadienne de psychologie expérimentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 68 (1), pp.59-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/cep0000005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psfr.2013.03.007⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01957326v1</w:t>
+                <w:t xml:space="preserve">hal-01959332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-related differences in episodic feeling-of-knowing arise from differences in memory performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Sacher</w:t>
+                <w:t xml:space="preserve">Fonctions exécutives, vieillissement cognitif et variations stratégiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Landré</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Taconnat</w:t>
+                <w:t xml:space="preserve">Patrick Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 23 (2), pp.119-126. </w:t>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 59 (1), pp.89-100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09658211.2013.870210⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2013.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01957311v1</w:t>
+                <w:t xml:space="preserve">hal-01957326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of aging and divided attention on episodic feeling-of-knowing accuracy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Age-related differences in episodic feeling-of-knowing arise from differences in memory performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Sacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Landré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Taconnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychologica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Memory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (2), pp.119-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09658211.2013.870210⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2013.07.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02091065v1</w:t>
+                <w:t xml:space="preserve">hal-01957311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctionnement et dysfonctionnement de la mémoire humaine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Effects of aging and divided attention on episodic feeling-of-knowing accuracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Sacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Isingrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Taconnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Journal des psychologues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/jdp.297.0018⟩</w:t>
+              <w:t xml:space="preserve">Acta Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 144 (2), pp.258-263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2013.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02101440v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study time allocation deficit of older adults: The role of environmental support at encoding?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Fonctionnement et dysfonctionnement de la mémoire humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Taconnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology and Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/a0026358⟩</w:t>
+              <w:t xml:space="preserve">Le Journal des psychologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 297 (4), pp.18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/jdp.297.0018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02109220v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02101440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aging and self-reported internal and external memory strategy uses: The role of executive functioning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Study time allocation deficit of older adults: The role of environmental support at encoding?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Isingrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Taconnat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2010.05.007⟩</w:t>
+              <w:t xml:space="preserve">Psychology and Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (3), pp.577-588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/a0026358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01959314v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Episodic memory and organizational strategy in free recall in unipolar depression: The role of cognitive support and executive functions</w:t>
+                <w:t xml:space="preserve">Aging and self-reported internal and external memory strategy uses: The role of executive functioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Taconnat</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Isingrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Fay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Angel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Vanneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical and Experimental Neuropsychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 135 (1), pp.59-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2010.05.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13803390903512645⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02524337v1</w:t>
+                <w:t xml:space="preserve">hal-01959314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The amount of retrieval support modulates age effects on episodic memory: Evidence from event-related potentials</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Episodic memory and organizational strategy in free recall in unipolar depression: The role of cognitive support and executive functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Taconnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Fay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naftali Raz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kevin Allan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.brainres.2010.03.040⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical and Experimental Neuropsychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 32 (7), pp.719-727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13803390903512645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02111870v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02524337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fausses reconnaissances induites par les paradigmes DRM, MI et tâches dérivées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The amount of retrieval support modulates age effects on episodic memory: Evidence from event-related potentials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Angel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Isingrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Taconnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Langevin</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kevin Allan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année psychologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1335, pp.41-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.brainres.2010.03.040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4074/S0003503309004059⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00455591v1</w:t>
+                <w:t xml:space="preserve">hal-02111870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ageing and organisation strategies in free recall: the role of cognitive flexibility</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Les fausses reconnaissances induites par les paradigmes DRM, MI et tâches dérivées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Langevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sauzéon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard N'Kaoua</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cognitive Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09541440802296413⟩</w:t>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 109 (4), pp.699-729. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S0003503309004059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00396200v1</w:t>
+                <w:t xml:space="preserve">hal-00455591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation and associative encoding in young and old adults. The effect of the strength of association between cues and targets on a cued recall task</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ageing and organisation strategies in free recall: the role of cognitive flexibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Taconnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naftali Raz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Toczé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Taconnat</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sauzéon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1027/1618-3169.55.1.23⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Cognitive Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21 (2/3), pp.347-365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09541440802296413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00332567v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00396200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of aging and attention-demanding tasks on false recognition induced by photographs: differences between conceptually and perceptually modified lures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Generation and associative encoding in young and old adults. The effect of the strength of association between cues and targets on a cued recall task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Sacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Isingrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Aging Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 55 (1), pp.23-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1027/1618-3169.55.1.23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/03610730802070118⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00332434v1</w:t>
+                <w:t xml:space="preserve">hal-00332567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution des fonctions exécutives et de la vitesse de traitement au vieillissement de la mémoire épisodique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of aging and attention-demanding tasks on false recognition induced by photographs: differences between conceptually and perceptually modified lures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Taconnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Isingrini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année psychologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Aging Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 34, pp.220-231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03610730802070118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00194287v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00332434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aging and strategic retrieval in a cued-recall test: the role of executive functions and fluid intelligence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Taconnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Clarys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Vanneste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Taconnat</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Isingrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain and Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 64, pp.1-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bandc.2006.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00194417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of aging in recollective experience: the processing speed and executive function hypothesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bugaiska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clarys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Tapia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Consciousness and Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 16 (4), pp.797-808. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.concog.2006.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00194280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diminished episodic memory awareness in older adults: Evidence from feeling-of-knowing and recollection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Souchay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris J.A. Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clarys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Isingrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Consciousness and Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 16, pp.769-784. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.concog.2006.11.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00195944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autobiographical memory, autonoetic consciousness, and self-perspective in aging.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Contribution des fonctions exécutives et de la vitesse de traitement au vieillissement de la mémoire épisodique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clarys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérengère Guillery-Girard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Taconnat</w:t>
+                <w:t xml:space="preserve">Caroline Souchay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Fay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Vanneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology and Aging</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1, pp.15-38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00502222v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00194287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of distinctive encoding on false recognition, discrimination and decision criteria in young and old adults in a standard recognition paradigm.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Clarys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vanneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Isingrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Cognitive Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 18 (5), pp.673-685. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09541440500285585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00115313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Episodic feeling-of-knowing accuracy and cued recall in the elderly: evidence for double dissocation involving executive functioning and processing speed.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Autobiographical memory, autonoetic consciousness, and self-perspective in aging.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Piolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Perrotin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Isingrini</w:t>
+                <w:t xml:space="preserve">Béatrice Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Clarys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Souchay</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bérengère Guillery-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Taconnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 122, pp.56-73. </w:t>
+              <w:t xml:space="preserve">Psychology and Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 21 (3), pp.510-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2005.10.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1037/0882-7974.21.3.510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00115289v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00502222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport du paradigme de production d'informations dans l'étude des dissociations entre les mesures de mémoire.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Episodic feeling-of-knowing accuracy and cued recall in the elderly: evidence for double dissocation involving executive functioning and processing speed.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Perrotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Isingrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Souchay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Clarys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Taconnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année psychologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/psy.2005.29708⟩</w:t>
+              <w:t xml:space="preserve">Acta Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 122, pp.56-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2005.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00115996v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00115289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport du paradigme de production d'informations dans l'étude des dissociations entre les mesures de mémoire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Taconnat</w:t>
+                <w:t xml:space="preserve">Apport du paradigme de production d'informations dans l'étude des dissociations entre les mesures de mémoire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Taconnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année psychologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 105 (3), pp.521-537</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 105, pp.521-537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/psy.2005.29708⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03948141v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00115996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Executive functioning and judgment of learning versus feeling-of-knowing in older adults.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Eustache</w:t>
+                <w:t xml:space="preserve">Apport du paradigme de production d'informations dans l'étude des dissociations entre les mesures de mémoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Taconnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Aging Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 105 (3), pp.521-537</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00115365v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03948141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive operations in the generation effect: role of aging and divided attention.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Executive functioning and judgment of learning versus feeling-of-knowing in older adults.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Souchay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Isingrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Clarys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Isingrini</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Eustache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Psychology: Learning, Memory, and Cognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Aging Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 30, pp.47-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03610730490251478⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/0278-7393.30.4.827⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00115370v1</w:t>
+                <w:t xml:space="preserve">hal-00115365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mémoire, vieillissement et niveaux du traitement: dissociation entre deux tâches d'orientation sémantique.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Cognitive operations in the generation effect: role of aging and divided attention.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Isingrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/bupsy.2004.15397⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Psychology: Learning, Memory, and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 30 (4), pp.827-837. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/0278-7393.30.4.827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00115378v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00115370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet production et vieillissement: les traitements sémantiques spécifiques et relationnels mis en jeu dans l'effet production.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Mémoire, vieillissement et niveaux du traitement: dissociation entre deux tâches d'orientation sémantique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Isingrini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Vanneste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année psychologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 57 (6), pp.635-639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bupsy.2004.15397⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00115383v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00115378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aspects du vieillissement normal de la mémoire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Taconnat</w:t>
+                <w:t xml:space="preserve">Effet production et vieillissement: les traitements sémantiques spécifiques et relationnels mis en jeu dans l'effet production.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Taconnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Isingrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vanneste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997</w:t>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 103, pp.199-221</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03907448v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00115383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mémoire et vieillissement : Effet du niveau de difficulté d'une tâche de production en situation de rappel libre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Aspects du vieillissement normal de la mémoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Isingrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Taconnat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Isingrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'année Psychologique/ Trends in Cognitive Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 96 (1), pp.67-84</w:t>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03907375v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03907448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mémoire et vieillissement : hypothèse d'un déficit de production dans l'élaboration de traitement à l'encodage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Mémoire et vieillissement : Effet du niveau de difficulté d'une tâche de production en situation de rappel libre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Isingrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, Effets de l'âge sur les processus mentaux., 48 (420), pp.502-505</w:t>
+              <w:t xml:space="preserve">L'année Psychologique/ Trends in Cognitive Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 96 (1), pp.67-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03907366v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03907375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mémoire et vieillissement: hypothèse d'un déficit d'élaboration à l'encodage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Mémoire et vieillissement : hypothèse d'un déficit de production dans l'élaboration de traitement à l'encodage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Isingrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 1995, Effets de l'âge sur les processus mentaux., 48 (420), pp.502-505</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03907366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mémoire et vieillissement: hypothèse d'un déficit d'élaboration à l'encodage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Taconnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Isingrini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 1995, 48 (420)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03922160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId224"/>
+      <w:footerReference w:type="default" r:id="rId228"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8039,51 +8185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406403v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bess&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shasha Morel-Kohlmeyer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Capdeville" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pr&#233;vost" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Tuller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2025.106092" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482229v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Launay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Taconnat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vanneste" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Matysiak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Baudouin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2026.106274" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458834v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Brachet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658211.2025.2516834" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780494v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Villatte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Kal&#233;nine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Wamain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Toussaint" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218241301748" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520396v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pinard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2025.1260" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460420v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Moutoussamy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Kachouri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-025-02132-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025630v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Houy-Durand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aur.70031" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433855v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Gr&#233;goire" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Majerus" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.244.0479" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529102v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Angel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pothier Kristell" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11556-024-00341-y" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895662v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.234.0641" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875390v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badi&#226;a Bouazzaoui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Isingrini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.233.0513" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080498v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Frick" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sauz&#233;on" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Angel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/pag0000752" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658914v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2022.111572" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773775v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen R Wright" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10433-022-00724-z" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875352v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gautier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2022.1070" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773798v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bouquet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Larigauderie" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Witt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-022-01736-1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116371v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Guerrero Sastoque" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cep0000240" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459757v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Grimaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Clarys" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Taconnat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2019.11.002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501011v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Bidet-Ildei" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0248239" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090208v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shasha Morel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Frasca" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vibert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658211.2020.1745848" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440801v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guerrero-Sastoque" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Semaine" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Isingrini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0361073X.2019.1693009" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440219v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Burger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Borella" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Noiret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0361073X.2019.1693013" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957297v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Froger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2018.11.002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459470v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.194.0427" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957403v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2018.02.001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941562v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2017.08.053" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341673v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Carretti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Sciore" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Capotosto" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/pag0000155" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341005v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Hartley" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Castel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Didierjean" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Geraci" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0361073X.2017.1398849" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341701v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Grimaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2017.0669" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957291v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vanneste" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658211.2015.1054837" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569897v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sacher" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Perrotin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Souchay" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2016.01.011" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Z24CLKT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341712v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gimenes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pennequin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503316000270" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898418v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Follenfant" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ric" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Croizet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658211.2015.1040802" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078365v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Tocz&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503314002061" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078550v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503314001043" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959332v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cep0000005" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957326v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lemaire" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2013.03.007" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GR1SMRZF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957311v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Landr&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658211.2013.870210" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091065v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2013.07.004" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101440v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.297.0018" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109220v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0026358" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959314v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2010.05.007" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02524337v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naftali Raz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803390903512645" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111870v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Allan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2010.03.040" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WPFK2CG5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455591v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Langevin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard N'Kaoua" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503309004059" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396200v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09541440802296413" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332567v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169.55.1.23" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332434v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe R&#233;my" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610730802070118" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194287v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Souchay" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194417v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2006.09.011" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98M3LRZJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194280v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bugaiska" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jarry" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Tapia" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2006.11.007" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MP7MRJ2R-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195944v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris J.A. Moulin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2006.11.002" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QP6BXJ13-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00502222v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Piolino" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Desgranges" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Guillery-Girard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0882-7974.21.3.510" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115313v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Clarys" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09541440500285585" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115289v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrotin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Souchay" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2005.10.003" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RDGSNM1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115996v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/psy.2005.29708" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948141v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115365v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eustache" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610730490251478" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115370v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0278-7393.30.4.827" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115378v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bupsy.2004.15397" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115383v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907448v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907375v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907366v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922160v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406403v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bess&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shasha Morel-Kohlmeyer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Capdeville" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pr&#233;vost" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Tuller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2025.106092" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586181v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Frick" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badi&#226;a Bouazzaoui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Mille" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Angel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Borella" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658211.2026.2655432" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482229v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Launay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Taconnat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vanneste" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Matysiak" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Baudouin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2026.106274" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780494v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Villatte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Kal&#233;nine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Wamain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Toussaint" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218241301748" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520396v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pinard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2025.1260" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460420v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Moutoussamy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Kachouri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-025-02132-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458834v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Brachet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658211.2025.2516834" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025630v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Houy-Durand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aur.70031" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433855v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Gr&#233;goire" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Majerus" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.244.0479" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529102v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pothier Kristell" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11556-024-00341-y" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895662v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.234.0641" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875390v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Isingrini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.233.0513" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080498v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sauz&#233;on" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Angel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/pag0000752" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658914v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2022.111572" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773775v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen R Wright" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10433-022-00724-z" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875352v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gautier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2022.1070" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773798v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bouquet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Larigauderie" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Witt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-022-01736-1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116371v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Guerrero Sastoque" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cep0000240" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459757v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Grimaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Clarys" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Taconnat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2019.11.002" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501011v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Bidet-Ildei" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0248239" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090208v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shasha Morel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Frasca" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vibert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658211.2020.1745848" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440801v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guerrero-Sastoque" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Semaine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Isingrini" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0361073X.2019.1693009" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440219v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Burger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Noiret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0361073X.2019.1693013" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957297v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Froger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2018.11.002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459470v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.194.0427" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957403v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2018.02.001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DXCFV16X-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941562v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2017.08.053" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341673v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Carretti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Sciore" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Capotosto" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/pag0000155" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341005v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Hartley" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Castel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Didierjean" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Geraci" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0361073X.2017.1398849" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341701v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Grimaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2017.0669" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957291v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vanneste" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658211.2015.1054837" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569897v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sacher" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Perrotin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Souchay" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2016.01.011" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Z24CLKT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341712v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gimenes" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pennequin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503316000270" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898418v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Follenfant" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ric" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Croizet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658211.2015.1040802" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078365v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Tocz&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503314002061" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078550v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503314001043" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959332v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cep0000005" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957326v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lemaire" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2013.03.007" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GR1SMRZF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957311v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Landr&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658211.2013.870210" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091065v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2013.07.004" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101440v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.297.0018" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109220v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0026358" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959314v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2010.05.007" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02524337v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naftali Raz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803390903512645" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111870v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Allan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2010.03.040" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WPFK2CG5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455591v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Langevin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard N'Kaoua" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503309004059" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396200v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09541440802296413" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332567v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169.55.1.23" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332434v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe R&#233;my" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610730802070118" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194417v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2006.09.011" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98M3LRZJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194280v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bugaiska" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jarry" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Tapia" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2006.11.007" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MP7MRJ2R-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195944v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris J.A. Moulin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2006.11.002" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QP6BXJ13-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194287v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Souchay" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115313v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Clarys" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09541440500285585" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00502222v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Piolino" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Desgranges" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Guillery-Girard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0882-7974.21.3.510" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115289v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrotin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Souchay" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2005.10.003" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RDGSNM1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115996v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/psy.2005.29708" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948141v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115365v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eustache" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610730490251478" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115370v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0278-7393.30.4.827" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115378v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bupsy.2004.15397" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115383v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907448v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907375v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907366v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922160v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>