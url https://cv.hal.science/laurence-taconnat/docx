--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autistic Traits and Cognitive Functions: A Cross-Sectional Study from Younger to Older Adulthood</w:t>
+                <w:t xml:space="preserve">Relative contribution of associative memory and working memory to subjective organization in aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Bessé</w:t>
+                <w:t xml:space="preserve">Aurélien Frick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shasha Morel-Kohlmeyer</w:t>
+                <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Capdeville</w:t>
+                <w:t xml:space="preserve">Jordan Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Prévost</w:t>
+                <w:t xml:space="preserve">Lucie Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Tuller</w:t>
+                <w:t xml:space="preserve">Erika Borella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 262, pp.106092. </w:t>
+              <w:t xml:space="preserve">Memory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2025.106092⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09658211.2026.2655432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05406403v1</w:t>
+                <w:t xml:space="preserve">hal-05586181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative contribution of associative memory and working memory to subjective organization in aging</w:t>
+                <w:t xml:space="preserve">Autistic Traits and Cognitive Functions: A Cross-Sectional Study from Younger to Older Adulthood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Frick</w:t>
+                <w:t xml:space="preserve">Marine Bessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
+                <w:t xml:space="preserve">Shasha Morel-Kohlmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan Mille</w:t>
+                <w:t xml:space="preserve">Julia Capdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Angel</w:t>
+                <w:t xml:space="preserve">Philippe Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erika Borella</w:t>
+                <w:t xml:space="preserve">Laurie Tuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, pp.1-9. </w:t>
+              <w:t xml:space="preserve">Acta Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 262, pp.106092. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09658211.2026.2655432⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2025.106092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05586181v1</w:t>
+                <w:t xml:space="preserve">hal-05406403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between personality, memory complaints and episodic memory in young, middle-aged and older adults</w:t>
               </w:r>
@@ -498,607 +498,607 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05482229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Motor Representations Influence Declarative Memory for Graspable Objects? A Test with Action Priming and Short-Term Hand Nonuse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring age-related changes in episodic memory: contributions of a multimodal memory task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Taconnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Villatte</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maxime Brachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Matysiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Vanneste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/17470218241301748⟩</w:t>
+              <w:t xml:space="preserve">Memory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (7), pp.870-878. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09658211.2025.2516834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04780494v2</w:t>
+                <w:t xml:space="preserve">hal-05458834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’estime de soi, l’autocompassion, des ressources pour bien-vieillir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Vanneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Taconnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 23 (4), pp.521-527. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1684/pnv.2025.1260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05520396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing memory through physical activity: beneficial effect on internal memory strategy use in older adults.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do Motor Representations Influence Declarative Memory for Graspable Objects? A Test with Action Priming and Short-Term Hand Nonuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Villatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Taconnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Kalénine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Wamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilona Moutoussamy</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Séverine Fay</w:t>
+                <w:t xml:space="preserve">Lucette Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00426-025-02132-1⟩</w:t>
+              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/17470218241301748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05460420v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04780494v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring age-related changes in episodic memory: contributions of a multimodal memory task</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alix Launay</w:t>
+                <w:t xml:space="preserve">Enhancing memory through physical activity: beneficial effect on internal memory strategy use in older adults.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilona Moutoussamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Kachouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Brachet</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Séverine Fay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 33 (7), pp.870-878. </w:t>
+              <w:t xml:space="preserve">Psychological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 89 (3), pp.99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09658211.2025.2516834⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00426-025-02132-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05458834v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05460420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive and Cerebral Aging Research in Autism: A Systematic Review on an Emerging Topic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shasha Morel-Kohlmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Houy-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Tuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autism Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
@@ -1153,51 +1153,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A database distinguishing concreteness, imageability and emotional valence values for nouns and verbs in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Villatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1257,103 +1257,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protective effects of physical activity on episodic memory during aging are explained by executive functioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilona Moutoussamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Taconnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Angel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pothier Kristell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucette Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Review of Aging and Physical Activity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 21 (1), pp.7. </w:t>
@@ -1391,90 +1391,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étudier le vieillissement mnésique d’un point de vue incarné : réflexions sur l’apport des simulateurs de vieillissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilona Moutoussamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Taconnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Villatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucette Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pothier Kristell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1521,90 +1521,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personality and organizational strategies in episodic memory: The role of Openness to experience on recall and subjective organization in young and older adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Vanneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Fay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Isingrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1655,77 +1655,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The respective contribution of cognitive control and working memory to semantic and subjective organization in aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Frick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Sauzéon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1802,77 +1802,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personality traits affect older adults' memory differently depending on the environmental support provided at encoding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Vanneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1923,51 +1923,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The protective effect of educational level varies as a function of the difficulty of the memory task in ageing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Frick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen R Wright</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2070,90 +2070,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieillissement, performances mnésiques et croyances métacognitives : une revue narrative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Vanneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Fay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 20 (4), pp.497-505. </w:t>
@@ -2204,51 +2204,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive mechanisms underlying free recall in episodic memory performance across the lifespan: Testing the Control/Representation model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2351,51 +2351,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Guerrero Sastoque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Isingrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2576,90 +2576,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-term upper limb immobilization and the embodied view of memory: A pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Villatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucette Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 16 (3), pp.e0248239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2823,51 +2823,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Memory Age-based Stereotype Threat: Role of Locus of Control and Anxiety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2970,77 +2970,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefit of Practice of the Stroop Test in Young and Older Adults: Pattern of Gain and Impact of Educational Level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Burger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Fay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Borella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Noiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3104,51 +3104,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing memory strategy use in young and older adults: The role of metamemory and internal strategy use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Guerrero Sastoque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Burger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3225,51 +3225,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de l’estime de soi sur la mémoire épisodique (rappel et reconnaissance) et la métamémoire (jugements FOK) chez les étudiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Vanneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3329,90 +3329,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain tissue pulsatility mediates cognitive and electrophysiological changes in normal aging: Evidence from ultrasound tissue pulsatility imaging (TPI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Isingrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Fay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3469,412 +3469,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01957403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What can ERPs tell us about the generation effect?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Successful aging: The role of cognitive gerontology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Hartley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Geraci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neulet.2017.08.053⟩</w:t>
+              <w:t xml:space="preserve">Experimental Aging Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44 (1), pp.82-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0361073X.2017.1398849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01941562v1</w:t>
+                <w:t xml:space="preserve">hal-02341005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training working memory in older adults: Is there an advantage of using strategies?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emanuela Capotosto</w:t>
+                <w:t xml:space="preserve">What can ERPs tell us about the generation effect?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Angel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Fay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Taconnat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology and Aging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuroscience Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 658, pp.171-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neulet.2017.08.053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/pag0000155⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02341673v1</w:t>
+                <w:t xml:space="preserve">hal-01941562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Successful aging: The role of cognitive gerontology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucie Angel</w:t>
+                <w:t xml:space="preserve">Training working memory in older adults: Is there an advantage of using strategies?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Borella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Castel</w:t>
+                <w:t xml:space="preserve">Barbara Carretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Didierjean</w:t>
+                <w:t xml:space="preserve">Roberta Sciore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Geraci</w:t>
+                <w:t xml:space="preserve">Emanuela Capotosto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Aging Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 44 (1), pp.82-93. </w:t>
+              <w:t xml:space="preserve">Psychology and Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32 (2), pp.178-191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/0361073X.2017.1398849⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1037/pag0000155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02341005v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02341673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive stimulation in healthy older adults: a cognitive stimulation program using leisure activities compared to a conventional cognitive stimulation program</w:t>
               </w:r>
@@ -3958,463 +3958,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02341701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-related differences in time-based prospective memory: The role of time estimation in the clock monitoring strategy</w:t>
+                <w:t xml:space="preserve">Sur quels indices jugeons-nous la mémoire de travail gestuelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Vanneste</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
+                <w:t xml:space="preserve">Guillaume Gimenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pennequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Taconnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09658211.2015.1054837⟩</w:t>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116 (01), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S0003503316000270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01957291v1</w:t>
+                <w:t xml:space="preserve">hal-02341712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Episodic feeling-of-knowing relies on noncriterial recollection and familiarity: Evidence using an online remember-know procedure.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Age-related differences in time-based prospective memory: The role of time estimation in the clock monitoring strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Perrotin</w:t>
+                <w:t xml:space="preserve">S. Vanneste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Taconnat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Consciousness and Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.concog.2016.01.011⟩</w:t>
+              <w:t xml:space="preserve">Memory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (6), pp.812-825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09658211.2015.1054837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01569897v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01957291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur quels indices jugeons-nous la mémoire de travail gestuelle ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Episodic feeling-of-knowing relies on noncriterial recollection and familiarity: Evidence using an online remember-know procedure.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Isingrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Sacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Perrotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Taconnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Gimenes</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Céline Souchay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année psychologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Consciousness and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 41, pp.31-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.concog.2016.01.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4074/S0003503316000270⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02341712v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01569897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ageing-related stereotypes in memory: When the beliefs come true</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Follenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Fay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Croizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4459,593 +4459,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01898418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment la modification du comportement stratégique peut contribuer à l’explication du déclin mnésique au cours du vieillissement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Froger</w:t>
+                <w:t xml:space="preserve">Age-related differences in episodic feeling-of-knowing arise from differences in memory performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Sacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capucine Toczé</w:t>
+                <w:t xml:space="preserve">Lionel Landré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Taconnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année psychologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 114 (02), pp.355-387. </w:t>
+              <w:t xml:space="preserve">Memory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (2), pp.119-126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4074/S0003503314002061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09658211.2013.870210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02078365v1</w:t>
+                <w:t xml:space="preserve">hal-01957311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Division de l’attention et organisation en mémoire épisodique : quand l’utilisation d’une stratégie altère les performances de rappel</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fonctions exécutives, vieillissement cognitif et variations stratégiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Taconnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année psychologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4074/S0003503314001043⟩</w:t>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 59 (1), pp.89-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2013.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02078550v1</w:t>
+                <w:t xml:space="preserve">hal-01957326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the greater involvement of executive control in memory with age act as a compensatory mechanism?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Séverine Fay</w:t>
+                <w:t xml:space="preserve">Division de l’attention et organisation en mémoire épisodique : quand l’utilisation d’une stratégie altère les performances de rappel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Toczé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Taconnat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Experimental Psychology / Revue canadienne de psychologie expérimentale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/cep0000005⟩</w:t>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 114 (01), pp.77-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S0003503314001043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01959332v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02078550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctions exécutives, vieillissement cognitif et variations stratégiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment la modification du comportement stratégique peut contribuer à l’explication du déclin mnésique au cours du vieillissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Toczé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Taconnat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psfr.2013.03.007⟩</w:t>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 114 (02), pp.355-387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S0003503314002061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01957326v1</w:t>
+                <w:t xml:space="preserve">hal-02078365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-related differences in episodic feeling-of-knowing arise from differences in memory performance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Landré</w:t>
+                <w:t xml:space="preserve">Does the greater involvement of executive control in memory with age act as a compensatory mechanism?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Angel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Fay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Taconnat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 23 (2), pp.119-126. </w:t>
+              <w:t xml:space="preserve">Canadian Journal of Experimental Psychology / Revue canadienne de psychologie expérimentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 68 (1), pp.59-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09658211.2013.870210⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1037/cep0000005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01957311v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01959332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of aging and divided attention on episodic feeling-of-knowing accuracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Sacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Isingrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5196,51 +5196,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study time allocation deficit of older adults: The role of environmental support at encoding?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Isingrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5300,90 +5300,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aging and self-reported internal and external memory strategy uses: The role of executive functioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Isingrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Fay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Vanneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5460,77 +5460,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Fay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naftali Raz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical and Experimental Neuropsychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 32 (7), pp.719-727. </w:t>
@@ -5568,77 +5568,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The amount of retrieval support modulates age effects on episodic memory: Evidence from event-related potentials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Isingrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5857,64 +5857,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naftali Raz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Toczé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Sauzéon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5991,51 +5991,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Sacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Isingrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6180,833 +6180,833 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00332434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aging and strategic retrieval in a cued-recall test: the role of executive functions and fluid intelligence</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribution des fonctions exécutives et de la vitesse de traitement au vieillissement de la mémoire épisodique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clarys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Souchay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Fay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Vanneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Cognition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1, pp.15-38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00194417v1</w:t>
+                <w:t xml:space="preserve">hal-00194287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of aging in recollective experience: the processing speed and executive function hypothesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Bugaiska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Clarys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélia Bugaiska</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Clarys</w:t>
+                <w:t xml:space="preserve">C. Jarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Tapia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Consciousness and Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 16 (4), pp.797-808. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.concog.2006.11.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.concog.2006.11.007⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00194280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diminished episodic memory awareness in older adults: Evidence from feeling-of-knowing and recollection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chris J.A. Moulin</w:t>
+                <w:t xml:space="preserve">Aging and strategic retrieval in a cued-recall test: the role of executive functions and fluid intelligence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clarys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Taconnat</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Vanneste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Isingrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Consciousness and Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.concog.2006.11.002⟩</w:t>
+              <w:t xml:space="preserve">Brain and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 64, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bandc.2006.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00195944v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00194417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution des fonctions exécutives et de la vitesse de traitement au vieillissement de la mémoire épisodique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diminished episodic memory awareness in older adults: Evidence from feeling-of-knowing and recollection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Souchay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris J.A. Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clarys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Taconnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Isingrini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année psychologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Consciousness and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 16, pp.769-784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.concog.2006.11.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00194287v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00195944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of distinctive encoding on false recognition, discrimination and decision criteria in young and old adults in a standard recognition paradigm.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Autobiographical memory, autonoetic consciousness, and self-perspective in aging.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Clarys</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascale Piolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Clarys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Guillery-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Taconnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cognitive Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09541440500285585⟩</w:t>
+              <w:t xml:space="preserve">Psychology and Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 21 (3), pp.510-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/0882-7974.21.3.510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00115313v1</w:t>
+                <w:t xml:space="preserve">inserm-00502222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autobiographical memory, autonoetic consciousness, and self-perspective in aging.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Clarys</w:t>
+                <w:t xml:space="preserve">Effect of distinctive encoding on false recognition, discrimination and decision criteria in young and old adults in a standard recognition paradigm.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérengère Guillery-Girard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Clarys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vanneste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Isingrini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology and Aging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 21 (3), pp.510-25. </w:t>
+              <w:t xml:space="preserve">European Journal of Cognitive Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 18 (5), pp.673-685. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/0882-7974.21.3.510⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09541440500285585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00502222v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00115313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Episodic feeling-of-knowing accuracy and cued recall in the elderly: evidence for double dissocation involving executive functioning and processing speed.</w:t>
               </w:r>
@@ -7031,51 +7031,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Isingrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Souchay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Clarys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Taconnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7128,174 +7128,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00115289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport du paradigme de production d'informations dans l'étude des dissociations entre les mesures de mémoire.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Taconnat</w:t>
+                <w:t xml:space="preserve">Apport du paradigme de production d'informations dans l'étude des dissociations entre les mesures de mémoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Taconnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année psychologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 105, pp.521-537. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, 105 (3), pp.521-537</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00115996v1</w:t>
+                <w:t xml:space="preserve">hal-03948141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport du paradigme de production d'informations dans l'étude des dissociations entre les mesures de mémoire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Taconnat</w:t>
+                <w:t xml:space="preserve">Apport du paradigme de production d'informations dans l'étude des dissociations entre les mesures de mémoire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Taconnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année psychologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 105 (3), pp.521-537</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 105, pp.521-537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/psy.2005.29708⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03948141v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00115996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Executive functioning and judgment of learning versus feeling-of-knowing in older adults.</w:t>
               </w:r>
@@ -7307,51 +7307,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Souchay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Isingrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Clarys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7619,51 +7619,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Isingrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vanneste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année psychologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 103, pp.199-221</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8185,51 +8185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406403v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bess&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shasha Morel-Kohlmeyer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Capdeville" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pr&#233;vost" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Tuller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2025.106092" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586181v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Frick" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badi&#226;a Bouazzaoui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Mille" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Angel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Borella" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658211.2026.2655432" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482229v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Launay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Taconnat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vanneste" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Matysiak" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Baudouin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2026.106274" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780494v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Villatte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Kal&#233;nine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Wamain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Toussaint" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218241301748" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520396v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pinard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2025.1260" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460420v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Moutoussamy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Kachouri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-025-02132-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458834v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Brachet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658211.2025.2516834" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025630v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Houy-Durand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aur.70031" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433855v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Gr&#233;goire" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Majerus" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.244.0479" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529102v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pothier Kristell" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11556-024-00341-y" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895662v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.234.0641" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875390v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Isingrini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.233.0513" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080498v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sauz&#233;on" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Angel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/pag0000752" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658914v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2022.111572" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773775v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen R Wright" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10433-022-00724-z" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875352v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gautier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2022.1070" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773798v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bouquet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Larigauderie" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Witt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-022-01736-1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116371v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Guerrero Sastoque" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cep0000240" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459757v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Grimaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Clarys" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Taconnat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2019.11.002" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501011v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Bidet-Ildei" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0248239" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090208v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shasha Morel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Frasca" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vibert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658211.2020.1745848" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440801v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guerrero-Sastoque" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Semaine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Isingrini" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0361073X.2019.1693009" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440219v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Burger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Noiret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0361073X.2019.1693013" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957297v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Froger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2018.11.002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459470v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.194.0427" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957403v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2018.02.001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DXCFV16X-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941562v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2017.08.053" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341673v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Carretti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Sciore" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Capotosto" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/pag0000155" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341005v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Hartley" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Castel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Didierjean" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Geraci" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0361073X.2017.1398849" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341701v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Grimaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2017.0669" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957291v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vanneste" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658211.2015.1054837" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569897v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sacher" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Perrotin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Souchay" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2016.01.011" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Z24CLKT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341712v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gimenes" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pennequin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503316000270" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898418v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Follenfant" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ric" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Croizet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658211.2015.1040802" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078365v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Tocz&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503314002061" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078550v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503314001043" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959332v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cep0000005" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957326v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lemaire" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2013.03.007" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GR1SMRZF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957311v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Landr&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658211.2013.870210" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091065v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2013.07.004" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101440v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.297.0018" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109220v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0026358" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959314v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2010.05.007" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02524337v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naftali Raz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803390903512645" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111870v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Allan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2010.03.040" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WPFK2CG5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455591v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Langevin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard N'Kaoua" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503309004059" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396200v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09541440802296413" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332567v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169.55.1.23" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332434v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe R&#233;my" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610730802070118" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194417v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2006.09.011" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98M3LRZJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194280v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bugaiska" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jarry" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Tapia" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2006.11.007" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MP7MRJ2R-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195944v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris J.A. Moulin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2006.11.002" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QP6BXJ13-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194287v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Souchay" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115313v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Clarys" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09541440500285585" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00502222v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Piolino" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Desgranges" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Guillery-Girard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0882-7974.21.3.510" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115289v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrotin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Souchay" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2005.10.003" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RDGSNM1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115996v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/psy.2005.29708" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948141v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115365v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eustache" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610730490251478" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115370v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0278-7393.30.4.827" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115378v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bupsy.2004.15397" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115383v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907448v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907375v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907366v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922160v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586181v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Frick" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badi&#226;a Bouazzaoui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Mille" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Angel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Borella" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658211.2026.2655432" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406403v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bess&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shasha Morel-Kohlmeyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Capdeville" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pr&#233;vost" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Tuller" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2025.106092" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482229v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Launay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Taconnat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vanneste" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Matysiak" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Baudouin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2026.106274" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458834v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Brachet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658211.2025.2516834" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520396v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pinard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2025.1260" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780494v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Villatte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Kal&#233;nine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Wamain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Toussaint" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218241301748" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460420v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Moutoussamy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Kachouri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-025-02132-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025630v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Houy-Durand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aur.70031" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433855v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Gr&#233;goire" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Majerus" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.244.0479" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529102v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pothier Kristell" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11556-024-00341-y" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895662v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.234.0641" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875390v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Isingrini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.233.0513" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080498v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sauz&#233;on" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Angel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/pag0000752" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658914v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2022.111572" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773775v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen R Wright" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10433-022-00724-z" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875352v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gautier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2022.1070" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773798v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bouquet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Larigauderie" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Witt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-022-01736-1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116371v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Guerrero Sastoque" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cep0000240" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459757v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Grimaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Clarys" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Taconnat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2019.11.002" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501011v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Bidet-Ildei" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0248239" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090208v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shasha Morel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Frasca" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vibert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658211.2020.1745848" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440801v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guerrero-Sastoque" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Semaine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Isingrini" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0361073X.2019.1693009" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440219v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Burger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Noiret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0361073X.2019.1693013" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957297v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Froger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2018.11.002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459470v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.194.0427" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957403v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2018.02.001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DXCFV16X-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341005v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Hartley" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Castel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Didierjean" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Geraci" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0361073X.2017.1398849" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941562v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2017.08.053" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341673v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Carretti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Sciore" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Capotosto" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/pag0000155" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341701v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Grimaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2017.0669" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341712v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gimenes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pennequin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503316000270" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957291v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vanneste" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658211.2015.1054837" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569897v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sacher" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Perrotin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Souchay" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2016.01.011" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Z24CLKT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898418v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Follenfant" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ric" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Croizet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658211.2015.1040802" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957311v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Landr&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658211.2013.870210" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957326v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lemaire" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2013.03.007" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GR1SMRZF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078550v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Tocz&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503314001043" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078365v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503314002061" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959332v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cep0000005" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091065v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2013.07.004" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101440v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.297.0018" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109220v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0026358" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959314v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2010.05.007" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02524337v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naftali Raz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803390903512645" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111870v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Allan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2010.03.040" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WPFK2CG5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455591v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Langevin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard N'Kaoua" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503309004059" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396200v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09541440802296413" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332567v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169.55.1.23" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332434v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe R&#233;my" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610730802070118" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194287v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Souchay" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194280v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bugaiska" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jarry" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Tapia" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2006.11.007" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MP7MRJ2R-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194417v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2006.09.011" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98M3LRZJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195944v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris J.A. Moulin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2006.11.002" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QP6BXJ13-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00502222v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Piolino" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Desgranges" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Guillery-Girard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0882-7974.21.3.510" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115313v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Clarys" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09541440500285585" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115289v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrotin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Souchay" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2005.10.003" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RDGSNM1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948141v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115996v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/psy.2005.29708" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115365v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eustache" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610730490251478" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115370v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0278-7393.30.4.827" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115378v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bupsy.2004.15397" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115383v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907448v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907375v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907366v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922160v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>