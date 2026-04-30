--- v0 (2026-04-02)
+++ v1 (2026-04-30)
@@ -323,51 +323,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -893,2680 +893,2948 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04988106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated approach to investigate age-related modifications of morphological, mechanical and structural properties of type I collagen</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Raman imaging for monitoring deuterated squalene-gemcitabine nanomedicines in single living breast cancer cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Okwieka</w:t>
+                <w:t xml:space="preserve">Almar Al Assaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Gillery</w:t>
+                <w:t xml:space="preserve">Cherine Alaouta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Desmaële</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Buache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Fossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2021.10.020⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 667, pp.124870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2024.124870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03607799v1</w:t>
+                <w:t xml:space="preserve">hal-04929783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Mineral/Organic Material Induces Bone Bridging and Bone Volume Augmentation in Rat Calvarial Critical Size Defects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Scomazzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Ledouble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Braux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelilah Beljebbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11 (18), pp.2865. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/cells11182865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03782851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of squalene-doxorubicin distribution and interactions within single cancer cell using Raman microspectroscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Almar Al Assaad</w:t>
+                <w:t xml:space="preserve">An integrated approach to investigate age-related modifications of morphological, mechanical and structural properties of type I collagen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence van Gulick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franco Dosio</w:t>
+                <w:t xml:space="preserve">Anaïs Okwieka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Stella</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andrei Maksimenko</w:t>
+                <w:t xml:space="preserve">Philippe Gillery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomedicine: Nanotechnology, Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nano.2021.102404⟩</w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 137, pp.64-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2021.10.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03406418v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03607799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-related changes in molecular organization of type I collagen in tendon as probed by polarized SHG and Raman microspectroscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charles Saby</w:t>
+                <w:t xml:space="preserve">Comparison of HIV-Infected and Noninfected Patients Undergoing Bariatric Surgery: The ObeVIH Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Pourcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamid Morjani</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Capeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Dudoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Boccara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Soulie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-43636-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Acquired Immune Deficiency Syndromes - JAIDS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 90 (2), pp.240--248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/QAI.0000000000002939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02309301v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Original association of ion transporters mediates the ECM-induced breast cancer cell survival: Kv10.1-Orai1-SPCA2 partnership</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of squalene-doxorubicin distribution and interactions within single cancer cell using Raman microspectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Mabille</w:t>
+                <w:t xml:space="preserve">Hassan Rammal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Almar Al Assaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Dosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Stella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Maksimenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-37602-7⟩</w:t>
+              <w:t xml:space="preserve">Nanomedicine: Nanotechnology, Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35, pp.102404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nano.2021.102404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02310333v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03406418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of mTHPC-loaded PLGA nanoparticles for in vitro photodynamic therapy on C6 glioma cell line</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maité Callewaert</w:t>
+                <w:t xml:space="preserve">Age-related changes in molecular organization of type I collagen in tendon as probed by polarized SHG and Raman microspectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence van Gulick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Zambrano</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hamid Morjani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelilah Beljebbar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photodiagnosis and Photodynamic Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pdpdt.2019.01.026⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-43636-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02434447v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DDR1 and MT1-MMP Expression Levels Are Determinant for Triggering BIK-Mediated Apoptosis by 3D Type I Collagen Matrix in Invasive Basal-Like Breast Carcinoma Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Saby</w:t>
+                <w:t xml:space="preserve">Original association of ion transporters mediates the ECM-induced breast cancer cell survival: Kv10.1-Orai1-SPCA2 partnership</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Peretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Collin</w:t>
+                <w:t xml:space="preserve">Mehdi Badaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maha Sinane</w:t>
+                <w:t xml:space="preserve">Alban Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence van Gulick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Buache</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence van Gulick</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.1175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphar.2019.00462⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-37602-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02309321v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collagen type 1 promotes survival of human breast cancer cells by overexpressing Kv10.1 potassium and Orai1 calcium channels through DDR1-dependent pathway</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of mTHPC-loaded PLGA nanoparticles for in vitro photodynamic therapy on C6 glioma cell line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloé Mimsy-Julienne</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marta Peretti</w:t>
+                <w:t xml:space="preserve">G. Bœuf-Muraille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rigaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maité Callewaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Zambrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. van Gulick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.19065⟩</w:t>
+              <w:t xml:space="preserve">Photodiagnosis and Photodynamic Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25, pp.448-455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pdpdt.2019.01.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02310419v1</w:t>
+                <w:t xml:space="preserve">hal-02434447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-related modifications of type I collagen impair DDR1-induced apoptosis in non-invasive breast carcinoma cells</w:t>
+                <w:t xml:space="preserve">DDR1 and MT1-MMP Expression Levels Are Determinant for Triggering BIK-Mediated Apoptosis by 3D Type I Collagen Matrix in Invasive Basal-Like Breast Carcinoma Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Sinane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Buache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Brassart-Pasco</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence van Gulick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Adhesion and Migration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19336918.2018.1472182⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphar.2019.00462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02365694v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First plasma and tissue pharmacokinetic study of the YSNSG cyclopeptide, a new integrin antagonist, using microdialysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Salim Bouchène</w:t>
+                <w:t xml:space="preserve">Collagen type 1 promotes survival of human breast cancer cells by overexpressing Kv10.1 potassium and Orai1 calcium channels through DDR1-dependent pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Badaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cloé Mimsy-Julienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence van Gulick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Brassart-Pasco</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Peretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmaceutical Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (37), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.19065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejps.2017.05.016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02187038v1</w:t>
+                <w:t xml:space="preserve">hal-02310419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Type I collagen aging impairs discoidin domain receptor 2-mediated tumor cell growth suppression</w:t>
+                <w:t xml:space="preserve">Age-related modifications of type I collagen impair DDR1-induced apoptosis in non-invasive breast carcinoma cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Rammal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Magnien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Buache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Brassart-Pasco</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Courageot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.8795⟩</w:t>
+              <w:t xml:space="preserve">Cell Adhesion and Migration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (4), pp.335-347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19336918.2018.1472182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150784v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum: Discoidin Domain Receptors: Potential Actors and Targets in Cancer</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First plasma and tissue pharmacokinetic study of the YSNSG cyclopeptide, a new integrin antagonist, using microdialysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Devarenne-Charpentier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hassan Rammal</w:t>
+                <w:t xml:space="preserve">Florian Slimano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoubir Djerada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Bouchène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence van Gulick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Brassart-Pasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphar.2016.00346⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Pharmaceutical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 105, pp.178-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejps.2017.05.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150780v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discoidin Domain Receptors: Potential Actors and Targets in Cancer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Type I collagen aging impairs discoidin domain receptor 2-mediated tumor cell growth suppression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Roselyne Garnotel</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Buache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Brassart-Pasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan El Btaouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Courageot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphar.2016.00055⟩</w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (18), pp.24908-24927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.8795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150788v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing in Vitro Ribose Induced DNA-Glycation Using Raman Microspectroscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Eklouh-Molinier</w:t>
+                <w:t xml:space="preserve">Corrigendum: Discoidin Domain Receptors: Potential Actors and Targets in Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Courageot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Fere</w:t>
+                <w:t xml:space="preserve">Laurent Duca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Angiboust</w:t>
+                <w:t xml:space="preserve">Laurent Martiny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Gobinet</w:t>
+                <w:t xml:space="preserve">Emmanuelle Devarenne-Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Rammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 87, pp.2655 - 2664. </w:t>
+              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.5b00182⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphar.2016.00346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03170521v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of Raman spectroscopy in nephrology: a candidate technique to detect hydroxyethyl starch of third generation in osmotic renal lesions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discoidin Domain Receptors: Potential Actors and Targets in Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Rammal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Magnien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Vuiblet</w:t>
+                <w:t xml:space="preserve">Laurence Van-Gulick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Nguyen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">L. Van-Gulick</w:t>
+                <w:t xml:space="preserve">Roselyne Garnotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyst</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5an00821b⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphar.2016.00055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03013663v1</w:t>
+                <w:t xml:space="preserve">hal-03150788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bifunctional polypyridyl-Ru(II) complex grafted onto gadolinium-based nanoparticles for MR-imaging and Q1 photodynamic therapy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probing in Vitro Ribose Induced DNA-Glycation Using Raman Microspectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goutam Chandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Eklouh-Molinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Fere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Truillet</w:t>
+                <w:t xml:space="preserve">Jean-François Angiboust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Lux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lucie Sancey</w:t>
+                <w:t xml:space="preserve">Cyril Gobinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3dt50946j⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 87, pp.2655 - 2664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.5b00182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00843490v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03170521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D collagen type I matrix inhibits the antimigratory effect of doxorubicin.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution of Raman spectroscopy in nephrology: a candidate technique to detect hydroxyethyl starch of third generation in osmotic renal lesions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vuiblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Wynckel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Millerot-Serrurot</w:t>
+                <w:t xml:space="preserve">M. Fere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Guilbert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Georges Said</w:t>
+                <w:t xml:space="preserve">L. Van-Gulick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Cell International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1475-2867-10-26⟩</w:t>
+              <w:t xml:space="preserve">Analyst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 140 (21), pp.7382-7390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5an00821b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00668448v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The YSNSG cyclopeptide derived from tumstatin inhibits tumor angiogenesis by down-regulating endothelial cell migration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bifunctional polypyridyl-Ru(II) complex grafted onto gadolinium-based nanoparticles for MR-imaging and Q1 photodynamic therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Truillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Thévenard</w:t>
+                <w:t xml:space="preserve">Mickael Four</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Ramont</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Floquet</w:t>
+                <w:t xml:space="preserve">Lucie Sancey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cancer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34, pp.12410-12420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3dt50946j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00771934v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00843490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The YSNSG cyclopeptide derived from tumstatin inhibits tumor angiogenesis by down-regulating endothelial cell migration.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D collagen type I matrix inhibits the antimigratory effect of doxorubicin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Millerot-Serrurot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Thevenard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ramont</w:t>
+                <w:t xml:space="preserve">Nicolas Fourré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérome Devy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Dupont-Deshorgue</w:t>
+                <w:t xml:space="preserve">Wojciech Witkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cancer Supplement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ijc.24688⟩</w:t>
+              <w:t xml:space="preserve">Cancer Cell International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (1), pp.26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1475-2867-10-26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01109849v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00668448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The YSNSG cyclopeptide derived from tumstatin inhibits tumor angiogenesis by down-regulating endothelial cell migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Thévenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ramont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Brassart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dupont-Deshorgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Floquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 126 (5), pp.1055-1066</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00771934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The YSNSG cyclopeptide derived from tumstatin inhibits tumor angiogenesis by down-regulating endothelial cell migration.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Thevenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ramont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Devy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Brassart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dupont-Deshorgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Cancer Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 126 (5), pp.1055-1066. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ijc.24688⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01109849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Modeling and quantifying biochemical changes in C6 tumor gliomas by Fourier transform infrared imaging.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Beljebbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Amharref</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Leveques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dukic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Venteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 80 (22), pp.8406-8415</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00343352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId141"/>
+      <w:footerReference w:type="default" r:id="rId152"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3634,51 +3902,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A1F0646D"/>
+    <w:nsid w:val="CBE83C80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3865,51 +4133,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-van-gulick" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0000-1161" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253120837" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:laurence.van-gulick@univ-reims.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05296711v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Lavrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorinne Adam" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Da Rocha" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Lemaire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Loth" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.147552" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470946v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence van Gulick" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Saby" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fossier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaisson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.127936" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761172v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marissa Britton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genna E Monahan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin G Murphy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen R Kearns" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiden T Devitt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2024.117190" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04988106v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03607799v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Okwieka" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gillery" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2021.10.020" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782851v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dubus" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Scomazzon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ledouble" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Braux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Beljebbar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11182865" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406418v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Rammal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almar Al Assaad" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Dosio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Stella" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Maksimenko" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2021.102404" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02309301v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Morjani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43636-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02310333v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Peretti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Badaoui" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Girault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Mabille" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-37602-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434447v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. B&#339;uf-Muraille" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rigaux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Callewaert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Zambrano" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. van Gulick" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdpdt.2019.01.026" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02309321v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Collin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Sinane" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Buache" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2019.00462" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02310419v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Mimsy-Julienne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.19065" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02365694v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Magnien" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brassart-Pasco" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19336918.2018.1472182" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02187038v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Slimano" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Djerada" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Bouch&#232;ne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2017.05.016" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03150784v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan El Btaouri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Courageot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.8795" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03150780v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duca" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martiny" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Devarenne-Charpentier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2016.00346" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03150788v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Van-Gulick" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Garnotel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2016.00055" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170521v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goutam Chandra" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Eklouh-Molinier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fere" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Angiboust" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gobinet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5b00182" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03013663v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vuiblet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wynckel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fere" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Van-Gulick" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5an00821b" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843490v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Truillet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Moreau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Four" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sancey" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt50946j" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00668448v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Millerot-Serrurot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guilbert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fourr&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Witkowski" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Said" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2867-10-26" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771934v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Th&#233;venard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ramont" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Brassart" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dupont-Deshorgue" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Floquet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109849v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Thevenard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Devy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.24688" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343352v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beljebbar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Amharref" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leveques" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dukic" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Venteo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-van-gulick" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0000-1161" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253120837" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:laurence.van-gulick@univ-reims.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05296711v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Lavrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorinne Adam" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Da Rocha" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Lemaire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Loth" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.147552" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470946v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence van Gulick" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Saby" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fossier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaisson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.127936" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761172v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marissa Britton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genna E Monahan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin G Murphy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen R Kearns" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiden T Devitt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2024.117190" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04988106v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04929783v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almar Al Assaad" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherine Alaouta" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Desma&#235;le" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Buache" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2024.124870" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782851v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dubus" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Scomazzon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ledouble" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Braux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Beljebbar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11182865" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03607799v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Okwieka" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gillery" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2021.10.020" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03793523v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pourcher" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Capeau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dudoit" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boccara" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soulie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAI.0000000000002939" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406418v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Rammal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Dosio" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Stella" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Maksimenko" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2021.102404" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02309301v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Morjani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43636-2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02310333v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Peretti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Badaoui" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Girault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Mabille" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-37602-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434447v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. B&#339;uf-Muraille" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rigaux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Callewaert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Zambrano" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. van Gulick" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdpdt.2019.01.026" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02309321v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Collin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Sinane" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2019.00462" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02310419v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Mimsy-Julienne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.19065" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02365694v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Magnien" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brassart-Pasco" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19336918.2018.1472182" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02187038v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Slimano" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Djerada" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Bouch&#232;ne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2017.05.016" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03150784v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan El Btaouri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Courageot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.8795" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03150780v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duca" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martiny" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Devarenne-Charpentier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2016.00346" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03150788v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Van-Gulick" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Garnotel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2016.00055" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170521v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goutam Chandra" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Eklouh-Molinier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fere" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Angiboust" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gobinet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5b00182" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03013663v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vuiblet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wynckel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fere" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Van-Gulick" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5an00821b" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843490v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Truillet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Moreau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Four" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sancey" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt50946j" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00668448v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Millerot-Serrurot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guilbert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fourr&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Witkowski" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Said" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2867-10-26" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771934v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Th&#233;venard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ramont" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Brassart" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dupont-Deshorgue" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Floquet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109849v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Thevenard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Devy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.24688" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343352v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beljebbar" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Amharref" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leveques" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dukic" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Venteo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>