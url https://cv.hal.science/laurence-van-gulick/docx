--- v1 (2026-04-30)
+++ v2 (2026-05-23)
@@ -491,161 +491,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05296711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical and morpho-mechanical properties, and structural organization of rat tail tendon collagen in diet-induced obesity model</w:t>
+                <w:t xml:space="preserve">Raman imaging for monitoring deuterated squalene-gemcitabine nanomedicines in single living breast cancer cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence van Gulick</w:t>
+                <w:t xml:space="preserve">Almar Al Assaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Saby</w:t>
+                <w:t xml:space="preserve">Cherine Alaouta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Mayer</w:t>
+                <w:t xml:space="preserve">Didier Desmaële</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Emilie Buache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emilie Fossier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Jaisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 254, pp.127936. </w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 667, pp.124870. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2023.127936⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2024.124870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05470946v1</w:t>
+                <w:t xml:space="preserve">hal-04929783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An investigation of composition, morphology, mechanical properties, and microdamage accumulation of human type 2 diabetic bone</w:t>
               </w:r>
@@ -765,289 +765,289 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochemical and morpho-mechanical properties, and structural organization of rat tail tendon collagen in diet-induced obesity model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence van Gulick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Fossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 254, pp.127936. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2023.127936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04988106v1</w:t>
+                <w:t xml:space="preserve">hal-05470946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman imaging for monitoring deuterated squalene-gemcitabine nanomedicines in single living breast cancer cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biochemical and morpho-mechanical properties, and structural organization of rat tail tendon collagen in diet-induced obesity model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence van Gulick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Almar Al Assaad</w:t>
+                <w:t xml:space="preserve">Charles Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cherine Alaouta</w:t>
+                <w:t xml:space="preserve">Claire Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Fossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Desmaële</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emilie Fossier</w:t>
+                <w:t xml:space="preserve">Stéphane Jaisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 254, pp.127936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2023.127936⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2024.124870⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04929783v1</w:t>
+                <w:t xml:space="preserve">hal-04988106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Mineral/Organic Material Induces Bone Bridging and Bone Volume Augmentation in Rat Calvarial Critical Size Defects</w:t>
               </w:r>
@@ -1167,77 +1167,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated approach to investigate age-related modifications of morphological, mechanical and structural properties of type I collagen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence van Gulick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Okwieka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1448,51 +1448,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of squalene-doxorubicin distribution and interactions within single cancer cell using Raman microspectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Rammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almar Al Assaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Dosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1563,628 +1563,628 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03406418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-related changes in molecular organization of type I collagen in tendon as probed by polarized SHG and Raman microspectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">DDR1 and MT1-MMP Expression Levels Are Determinant for Triggering BIK-Mediated Apoptosis by 3D Type I Collagen Matrix in Invasive Basal-Like Breast Carcinoma Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Sinane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Buache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence van Gulick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-43636-2⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphar.2019.00462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02309301v1</w:t>
+                <w:t xml:space="preserve">hal-02309321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Original association of ion transporters mediates the ECM-induced breast cancer cell survival: Kv10.1-Orai1-SPCA2 partnership</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Peretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Badaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence van Gulick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (1), pp.1175. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-018-37602-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02310333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of mTHPC-loaded PLGA nanoparticles for in vitro photodynamic therapy on C6 glioma cell line</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Bœuf-Muraille</w:t>
+                <w:t xml:space="preserve">Age-related changes in molecular organization of type I collagen in tendon as probed by polarized SHG and Raman microspectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence van Gulick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Rigaux</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hamid Morjani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelilah Beljebbar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photodiagnosis and Photodynamic Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pdpdt.2019.01.026⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-43636-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02434447v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DDR1 and MT1-MMP Expression Levels Are Determinant for Triggering BIK-Mediated Apoptosis by 3D Type I Collagen Matrix in Invasive Basal-Like Breast Carcinoma Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Saby</w:t>
+                <w:t xml:space="preserve">Evaluation of mTHPC-loaded PLGA nanoparticles for in vitro photodynamic therapy on C6 glioma cell line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bœuf-Muraille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rigaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maité Callewaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Collin</w:t>
+                <w:t xml:space="preserve">Nathalie Zambrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maha Sinane</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurence van Gulick</w:t>
+                <w:t xml:space="preserve">L. van Gulick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, </w:t>
+              <w:t xml:space="preserve">Photodiagnosis and Photodynamic Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25, pp.448-455. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphar.2019.00462⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pdpdt.2019.01.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02309321v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02434447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collagen type 1 promotes survival of human breast cancer cells by overexpressing Kv10.1 potassium and Orai1 calcium channels through DDR1-dependent pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Badaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cloé Mimsy-Julienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence van Gulick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Peretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncotarget</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9 (37), </w:t>
@@ -2222,90 +2222,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age-related modifications of type I collagen impair DDR1-induced apoptosis in non-invasive breast carcinoma cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Rammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Magnien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Buache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Brassart-Pasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2395,51 +2395,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoubir Djerada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouchène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence van Gulick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Brassart-Pasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2484,429 +2484,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02187038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Type I collagen aging impairs discoidin domain receptor 2-mediated tumor cell growth suppression</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Discoidin Domain Receptors: Potential Actors and Targets in Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Rammal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Brassart-Pasco</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Magnien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan El Btaouri</w:t>
+                <w:t xml:space="preserve">Laurence Van-Gulick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Courageot</w:t>
+                <w:t xml:space="preserve">Roselyne Garnotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7 (18), pp.24908-24927. </w:t>
+              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.8795⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphar.2016.00055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03150784v1</w:t>
+                <w:t xml:space="preserve">hal-03150788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum: Discoidin Domain Receptors: Potential Actors and Targets in Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Courageot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Martiny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Devarenne-Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Rammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fphar.2016.00346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03150780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discoidin Domain Receptors: Potential Actors and Targets in Cancer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Type I collagen aging impairs discoidin domain receptor 2-mediated tumor cell growth suppression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurence Van-Gulick</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Buache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Brassart-Pasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roselyne Garnotel</w:t>
+                <w:t xml:space="preserve">Hassan El Btaouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Courageot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7, </w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (18), pp.24908-24927. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphar.2016.00055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.8795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150788v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing in Vitro Ribose Induced DNA-Glycation Using Raman Microspectroscopy</w:t>
               </w:r>
@@ -3288,420 +3288,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00843490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D collagen type I matrix inhibits the antimigratory effect of doxorubicin.</w:t>
+                <w:t xml:space="preserve">The YSNSG cyclopeptide derived from tumstatin inhibits tumor angiogenesis by down-regulating endothelial cell migration.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Millerot-Serrurot</w:t>
+                <w:t xml:space="preserve">Jessica Thevenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Guilbert</w:t>
+                <w:t xml:space="preserve">Laurent Ramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Fourré</w:t>
+                <w:t xml:space="preserve">Jérome Devy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wojciech Witkowski</w:t>
+                <w:t xml:space="preserve">Bertrand Brassart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Said</w:t>
+                <w:t xml:space="preserve">Aurélie Dupont-Deshorgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Cell International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 10 (1), pp.26. </w:t>
+              <w:t xml:space="preserve">International Journal of Cancer Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 126 (5), pp.1055-1066. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1475-2867-10-26⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ijc.24688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00668448v1</w:t>
+                <w:t xml:space="preserve">hal-01109849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The YSNSG cyclopeptide derived from tumstatin inhibits tumor angiogenesis by down-regulating endothelial cell migration</w:t>
+                <w:t xml:space="preserve">3D collagen type I matrix inhibits the antimigratory effect of doxorubicin.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Thévenard</w:t>
+                <w:t xml:space="preserve">Emilie Millerot-Serrurot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Ramont</w:t>
+                <w:t xml:space="preserve">Marie Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Brassart</w:t>
+                <w:t xml:space="preserve">Nicolas Fourré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Dupont-Deshorgue</w:t>
+                <w:t xml:space="preserve">Wojciech Witkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Floquet</w:t>
+                <w:t xml:space="preserve">Georges Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cancer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cancer Cell International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (1), pp.26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1475-2867-10-26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00771934v1</w:t>
+                <w:t xml:space="preserve">inserm-00668448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The YSNSG cyclopeptide derived from tumstatin inhibits tumor angiogenesis by down-regulating endothelial cell migration.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">The YSNSG cyclopeptide derived from tumstatin inhibits tumor angiogenesis by down-regulating endothelial cell migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Thévenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Brassart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dupont-Deshorgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cancer Supplement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 126 (5), pp.1055-1066</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01109849v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00771934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and quantifying biochemical changes in C6 tumor gliomas by Fourier transform infrared imaging.</w:t>
               </w:r>
@@ -3902,51 +3902,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CBE83C80"/>
+    <w:nsid w:val="BFA87C73"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4133,51 +4133,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-van-gulick" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0000-1161" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253120837" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:laurence.van-gulick@univ-reims.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05296711v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Lavrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorinne Adam" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Da Rocha" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Lemaire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Loth" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.147552" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470946v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence van Gulick" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Saby" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fossier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaisson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.127936" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761172v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marissa Britton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genna E Monahan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin G Murphy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen R Kearns" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiden T Devitt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2024.117190" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04988106v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04929783v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almar Al Assaad" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherine Alaouta" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Desma&#235;le" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Buache" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2024.124870" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782851v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dubus" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Scomazzon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ledouble" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Braux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Beljebbar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11182865" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03607799v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Okwieka" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gillery" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2021.10.020" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03793523v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pourcher" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Capeau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dudoit" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boccara" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soulie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAI.0000000000002939" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406418v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Rammal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Dosio" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Stella" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Maksimenko" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2021.102404" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02309301v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Morjani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43636-2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02310333v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Peretti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Badaoui" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Girault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Mabille" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-37602-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434447v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. B&#339;uf-Muraille" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rigaux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Callewaert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Zambrano" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. van Gulick" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdpdt.2019.01.026" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02309321v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Collin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Sinane" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2019.00462" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02310419v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Mimsy-Julienne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.19065" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02365694v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Magnien" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brassart-Pasco" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19336918.2018.1472182" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02187038v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Slimano" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Djerada" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Bouch&#232;ne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2017.05.016" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03150784v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan El Btaouri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Courageot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.8795" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03150780v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duca" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martiny" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Devarenne-Charpentier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2016.00346" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03150788v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Van-Gulick" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Garnotel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2016.00055" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170521v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goutam Chandra" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Eklouh-Molinier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fere" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Angiboust" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gobinet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5b00182" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03013663v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vuiblet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wynckel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fere" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Van-Gulick" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5an00821b" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843490v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Truillet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Moreau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Four" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sancey" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt50946j" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00668448v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Millerot-Serrurot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guilbert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fourr&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Witkowski" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Said" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2867-10-26" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771934v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Th&#233;venard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ramont" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Brassart" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dupont-Deshorgue" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Floquet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109849v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Thevenard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Devy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.24688" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343352v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beljebbar" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Amharref" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leveques" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dukic" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Venteo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-van-gulick" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0000-1161" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253120837" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:laurence.van-gulick@univ-reims.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05296711v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Lavrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorinne Adam" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Da Rocha" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Lemaire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Loth" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.147552" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04929783v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almar Al Assaad" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherine Alaouta" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Desma&#235;le" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Buache" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fossier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2024.124870" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761172v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marissa Britton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genna E Monahan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin G Murphy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen R Kearns" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiden T Devitt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2024.117190" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470946v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence van Gulick" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Saby" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaisson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.127936" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04988106v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782851v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dubus" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Scomazzon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ledouble" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Braux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Beljebbar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11182865" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03607799v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Okwieka" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gillery" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2021.10.020" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03793523v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pourcher" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Capeau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dudoit" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boccara" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soulie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAI.0000000000002939" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406418v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Rammal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Dosio" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Stella" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Maksimenko" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2021.102404" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02309321v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Collin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Sinane" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2019.00462" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02310333v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Peretti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Badaoui" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Girault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Mabille" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-37602-7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02309301v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Morjani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43636-2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434447v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. B&#339;uf-Muraille" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rigaux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Callewaert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Zambrano" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. van Gulick" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdpdt.2019.01.026" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02310419v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Mimsy-Julienne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.19065" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02365694v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Magnien" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brassart-Pasco" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19336918.2018.1472182" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02187038v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Slimano" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Djerada" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Bouch&#232;ne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2017.05.016" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03150788v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Van-Gulick" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Garnotel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2016.00055" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03150780v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Courageot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duca" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martiny" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Devarenne-Charpentier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2016.00346" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03150784v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan El Btaouri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.8795" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170521v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goutam Chandra" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Eklouh-Molinier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fere" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Angiboust" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gobinet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5b00182" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03013663v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vuiblet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wynckel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fere" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Van-Gulick" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5an00821b" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843490v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Truillet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Moreau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Four" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sancey" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt50946j" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109849v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Thevenard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ramont" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Devy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Brassart" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dupont-Deshorgue" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.24688" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00668448v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Millerot-Serrurot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guilbert" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fourr&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Witkowski" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Said" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2867-10-26" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771934v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Th&#233;venard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Floquet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343352v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beljebbar" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Amharref" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leveques" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dukic" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Venteo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>