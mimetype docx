--- v0 (2026-03-07)
+++ v1 (2026-04-06)
@@ -273,265 +273,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04685579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open innovation as a practice to enhance sustainable supply chain management in SMEs</w:t>
+                <w:t xml:space="preserve">A mixed-methods approach to identifying buyers’ competencies for enabling innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Viale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphano Vacher</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomée Ruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isaline Frelet</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorsaf Zouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 23 (4), pp.363-373. </w:t>
+              <w:t xml:space="preserve">International Journal of Logistics Research and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/16258312.2022.2136979⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/13675567.2021.2020226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03868897v1</w:t>
+                <w:t xml:space="preserve">hal-03695531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mixed-methods approach to identifying buyers’ competencies for enabling innovation</w:t>
+                <w:t xml:space="preserve">Open innovation as a practice to enhance sustainable supply chain management in SMEs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Viale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphano Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salomée Ruel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dorsaf Zouari</w:t>
+                <w:t xml:space="preserve">Isaline Frelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Logistics Research and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 26 (9), </w:t>
+              <w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (4), pp.363-373. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13675567.2021.2020226⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/16258312.2022.2136979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03695531v1</w:t>
+                <w:t xml:space="preserve">hal-03868897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">For a deeper understanding of the relationships between &amp;quot;Firm Size&amp;quot; and supply chain digitalization: An empirical investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomée Ruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Viale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -591,51 +591,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A deeper understanding of the relationships between 'firm size' and supply chain digitalisation: an empirical investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomée Ruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Viale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -689,222 +689,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03933846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does digitalising the supply chain contribute to its resilience?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of digitalization on procurement: the case of robotic process automation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Viale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorsaf Zouari</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Viale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Physical Distribution and Logistics Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/IJPDLM-01-2020-0038⟩</w:t>
+              <w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Digital Supply Chain: challenges and future directions, 21 (3), pp.185-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/16258312.2020.1776089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03695527v1</w:t>
+                <w:t xml:space="preserve">hal-03695535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of digitalization on procurement: the case of robotic process automation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does digitalising the supply chain contribute to its resilience?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorsaf Zouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Ruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Viale</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dorsaf Zouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Digital Supply Chain: challenges and future directions, 21 (3), pp.185-195. </w:t>
+              <w:t xml:space="preserve">International Journal of Physical Distribution and Logistics Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 51 (2), pp.149-180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/16258312.2020.1776089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/IJPDLM-01-2020-0038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03695535v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intra-functional coordination: the case of purchasing during innovation in the agri-food sector</w:t>
               </w:r>
@@ -1321,51 +1321,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="497608A0"/>
+    <w:nsid w:val="917E69EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1552,51 +1552,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-viale" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4658-9511" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685579v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Zouari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Viale" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phano Vacher" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2024.2314393" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868897v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaline Frelet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2022.2136979" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695531v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233;e Ruel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13675567.2021.2020226" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701279v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijism.2023.10048954" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933846v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJISM.2023.127649" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695527v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Ruel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJPDLM-01-2020-0038" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695535v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2020.1776089" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695516v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2019.1610493" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056226v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Evrard Samuel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521032v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Merminod" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Talbot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-12235-3_17" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurence-viale" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4658-9511" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685579v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Zouari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Viale" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phano Vacher" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2024.2314393" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695531v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233;e Ruel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13675567.2021.2020226" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868897v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaline Frelet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2022.2136979" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701279v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijism.2023.10048954" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933846v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJISM.2023.127649" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695535v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2020.1776089" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695527v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Ruel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJPDLM-01-2020-0038" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695516v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2019.1610493" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056226v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Evrard Samuel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521032v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Merminod" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Talbot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-12235-3_17" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>