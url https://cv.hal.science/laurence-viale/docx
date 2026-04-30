--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -326,51 +326,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorsaf Zouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Logistics Research and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 26 (9), </w:t>
+              <w:t xml:space="preserve">, 2022, 26 (9), pp.1102-1123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/13675567.2021.2020226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1321,51 +1321,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="917E69EC"/>
+    <w:nsid w:val="06CA40C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>