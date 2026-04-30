--- v0 (2026-03-21)
+++ v1 (2026-04-30)
@@ -1403,213 +1403,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01986136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'expression de la proéminence à valeur emphatique en anglais par des locuteurs francophones non débutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Vincent-Durroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Poussard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TIPA. Travaux interdisciplinaires sur la parole et le langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Les proéminences à l'oral, 30, pp.1-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01836125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Conception et utilisation d'un logiciel pédagogique, l'exemple de Macao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Vincent-Durroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Poussard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 17 (1), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/alsic.2698⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/alsic.2698⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01836012v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-01836125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'expression de l'aspect chez les locuteurs sourds profonds : quel rôle pour les prépositions ?</w:t>
               </w:r>
@@ -3012,50 +3012,240 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02457023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mastering second language humour: the ultimate challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Vincent-Durroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerry Mullan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Poussard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Humour in all its forms: On screen, on the page, on stage, on air, online…</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Melbourne, Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01986370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humour in deaf children and teenagers with cochlear implants: means and topics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Vincent-Durroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Humour in all its forms: On screen, on the page, on stage, on air, online…</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Australasian Humour Studies Network, Feb 2019, Melbourne, Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01986363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’expression du possible en anglais : le cas des apprenants francophones en interaction exolingue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent-Durroux Laurence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3103,247 +3293,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international de linguistique : Le possible et le nécessaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02456996v1</w:t>
-              </w:r>
-[...188 lines deleted...]
-                <w:t xml:space="preserve">hal-01986363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognition et surdité chez l’enfant</w:t>
               </w:r>
@@ -3789,165 +3789,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01986331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Deafness, Early implantation, Language (DEL): previous research and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Vincent-Durroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Elizabeth Foundation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Porstmouth, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01986313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quelques spécificités du langage chez des enfants sourds profonds porteurs d'implants cochléaires : prédication et prépositions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Vincent-Durroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l’Equipe Praxiling UMR 5267, Université Paul Valéry Montpellier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01986341v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01986313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’acquisition atypique des pronoms en L1</w:t>
               </w:r>
@@ -5122,178 +5122,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03074299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Construire / reconstruire une grammaire de l'oral quand on est non-débutant en anglais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Poussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Vincent-Durroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de l'ACEDLE (Association des chercheurs en Didactique des Langues étrangères) : "Les langues tout au long de la vie", Université Lille 3, 10-12 décembre 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01835656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Observations liées à l'emploi des prépositions chez des enfants et adolescents sourds profonds, en anglais et en français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Vincent-Durroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Autour de la préposition", colloque international de Caen, 20-22 septembre 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03068768v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01835656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation et appropriation des aides fournies dans un produit multimédia d'anglais</w:t>
               </w:r>
@@ -7154,51 +7154,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296956v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vincent-Durroux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gardelle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.16213" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910374v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.14439" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543262v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rossi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent-Durroux Laurence" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.14463" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543269v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543267v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058978v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Mullan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline David" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7592/EJHR2020.8.4.Mullan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058969v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine B&#233;al" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Poussard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7592/EJHR2020.8.4.Vincent-Durroux2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058963v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7592/EJHR2020.8.4.Vincent-Durroux1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170914v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.5368" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378740v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.8549" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170945v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Poussard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.5493" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313666v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Martel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Guiheneuf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Vieu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.17007.vin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098482v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986136v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836012v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.2698" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836125v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834814v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/431669_69" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068173v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.2983" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064217v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875917v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aparicio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Lavaur" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0958344011000024" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835531v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835567v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835495v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834944v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834874v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067222v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062438v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000258v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000168v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910404v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Mullan," TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194773v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457023v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456996v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986370v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986363v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986379v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457037v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02072388v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986325v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986306v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986331v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986341v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986313v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986351v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986263v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986298v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grandon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vilain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986271v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986250v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986246v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986234v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068925v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876501v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074540v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072617v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068769v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071415v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075578v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072104v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074299v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068768v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835656v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069550v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874444v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074281v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071504v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038836v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vinckel-Roisin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/slcs.228" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058952v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835891v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboeck.fr" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292031v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Panckhurst" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974837v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/slcs.228.16dav" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973353v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/slcs.228.01gar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/slcs.228.01gar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835046v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=30695" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835684v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296952v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.16204" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910390v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Chabert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.15000" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543259v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Puckica" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.14024" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459356v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459346v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986121v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.4988" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296956v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vincent-Durroux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gardelle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.16213" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910374v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.14439" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543262v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rossi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent-Durroux Laurence" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.14463" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543269v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543267v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058978v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Mullan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline David" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7592/EJHR2020.8.4.Mullan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058969v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine B&#233;al" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Poussard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7592/EJHR2020.8.4.Vincent-Durroux2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058963v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7592/EJHR2020.8.4.Vincent-Durroux1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170914v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.5368" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378740v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.8549" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170945v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Poussard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.5493" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313666v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Martel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Guiheneuf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Vieu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.17007.vin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098482v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986136v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836125v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836012v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.2698" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834814v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/431669_69" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068173v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.2983" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064217v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875917v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aparicio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Lavaur" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0958344011000024" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835531v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835567v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835495v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834944v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834874v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067222v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062438v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000258v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000168v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910404v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Mullan," TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194773v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457023v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986370v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986363v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456996v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986379v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457037v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02072388v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986325v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986306v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986331v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986313v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986341v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986351v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986263v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986298v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grandon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vilain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986271v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986250v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986246v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986234v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068925v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876501v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074540v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072617v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068769v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071415v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075578v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072104v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074299v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835656v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068768v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069550v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874444v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074281v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071504v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038836v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vinckel-Roisin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/slcs.228" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058952v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835891v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboeck.fr" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292031v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Panckhurst" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974837v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/slcs.228.16dav" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973353v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/slcs.228.01gar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/slcs.228.01gar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835046v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=30695" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835684v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296952v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.16204" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910390v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Chabert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.15000" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543259v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Puckica" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.14024" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459356v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459346v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986121v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.4988" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>