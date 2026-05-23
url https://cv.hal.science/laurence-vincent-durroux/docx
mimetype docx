--- v1 (2026-04-30)
+++ v2 (2026-05-23)
@@ -1403,50 +1403,141 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01986136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Conception et utilisation d'un logiciel pédagogique, l'exemple de Macao</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Vincent-Durroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Poussard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/alsic.2698⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01836012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'expression de la proéminence à valeur emphatique en anglais par des locuteurs francophones non débutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1468,148 +1559,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TIPA. Travaux interdisciplinaires sur la parole et le langage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Les proéminences à l'oral, 30, pp.1-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01836125v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-01836012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'expression de l'aspect chez les locuteurs sourds profonds : quel rôle pour les prépositions ?</w:t>
               </w:r>
@@ -3012,50 +3012,171 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02457023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’expression du possible en anglais : le cas des apprenants francophones en interaction exolingue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent-Durroux Laurence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerry Mullan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Poussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international de linguistique : Le possible et le nécessaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02456996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mastering second language humour: the ultimate challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Vincent-Durroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3103,247 +3224,126 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humour in all its forms: On screen, on the page, on stage, on air, online…</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01986370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humour in deaf children and teenagers with cochlear implants: means and topics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Vincent-Durroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humour in all its forms: On screen, on the page, on stage, on air, online…</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Australasian Humour Studies Network, Feb 2019, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01986363v1</w:t>
-              </w:r>
-[...119 lines deleted...]
-                <w:t xml:space="preserve">hal-02456996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognition et surdité chez l’enfant</w:t>
               </w:r>
@@ -3789,165 +3789,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01986331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quelques spécificités du langage chez des enfants sourds profonds porteurs d'implants cochléaires : prédication et prépositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Vincent-Durroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de l’Equipe Praxiling UMR 5267, Université Paul Valéry Montpellier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01986341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Deafness, Early implantation, Language (DEL): previous research and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Vincent-Durroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Elizabeth Foundation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Porstmouth, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01986313v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01986341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’acquisition atypique des pronoms en L1</w:t>
               </w:r>
@@ -5122,50 +5122,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03074299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Observations liées à l'emploi des prépositions chez des enfants et adolescents sourds profonds, en anglais et en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Vincent-Durroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Autour de la préposition", colloque international de Caen, 20-22 septembre 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Construire / reconstruire une grammaire de l'oral quand on est non-débutant en anglais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Poussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5174,126 +5243,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l'ACEDLE (Association des chercheurs en Didactique des Langues étrangères) : "Les langues tout au long de la vie", Université Lille 3, 10-12 décembre 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01835656v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03068768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation et appropriation des aides fournies dans un produit multimédia d'anglais</w:t>
               </w:r>
@@ -5987,50 +5987,167 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Speakers, addressees and the referential process: a pragmatic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gardelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent-Durroux Laurence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Vinckel-Roisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reference: from Conventions to Pragmatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 228, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Benjamins Publishing Company</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-24, 2023, Studies in Language Companion Series, 9789027212948. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/slcs.228.01gar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Temporal reference in oral narratives produced by French learners of English as a second language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6068,193 +6185,76 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Poussard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reference: from conventions to pragmatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 228, John Benjamins Publishing Company, pp.305-322, 2023, Studies in Language Companion Series, 9789027212948. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1075/slcs.228.16dav⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03974837v1</w:t>
-              </w:r>
-[...115 lines deleted...]
-                <w:t xml:space="preserve">hal-03973353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modalités des euphémismes dans le discours oral de locuteurs sourds profonds anglophones et francophones</w:t>
               </w:r>
@@ -7154,51 +7154,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296956v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vincent-Durroux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gardelle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.16213" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910374v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.14439" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543262v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rossi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent-Durroux Laurence" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.14463" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543269v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543267v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058978v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Mullan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline David" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7592/EJHR2020.8.4.Mullan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058969v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine B&#233;al" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Poussard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7592/EJHR2020.8.4.Vincent-Durroux2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058963v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7592/EJHR2020.8.4.Vincent-Durroux1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170914v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.5368" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378740v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.8549" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170945v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Poussard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.5493" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313666v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Martel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Guiheneuf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Vieu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.17007.vin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098482v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986136v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836125v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836012v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.2698" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834814v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/431669_69" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068173v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.2983" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064217v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875917v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aparicio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Lavaur" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0958344011000024" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835531v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835567v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835495v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834944v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834874v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067222v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062438v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000258v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000168v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910404v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Mullan," TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194773v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457023v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986370v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986363v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456996v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986379v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457037v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02072388v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986325v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986306v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986331v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986313v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986341v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986351v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986263v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986298v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grandon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vilain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986271v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986250v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986246v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986234v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068925v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876501v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074540v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072617v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068769v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071415v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075578v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072104v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074299v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835656v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068768v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069550v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874444v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074281v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071504v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038836v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vinckel-Roisin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/slcs.228" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058952v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835891v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboeck.fr" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292031v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Panckhurst" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974837v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/slcs.228.16dav" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973353v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/slcs.228.01gar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/slcs.228.01gar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835046v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=30695" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835684v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296952v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.16204" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910390v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Chabert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.15000" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543259v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Puckica" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.14024" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459356v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459346v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986121v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.4988" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296956v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vincent-Durroux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gardelle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.16213" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910374v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.14439" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543262v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rossi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent-Durroux Laurence" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.14463" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543269v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543267v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058978v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Mullan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline David" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7592/EJHR2020.8.4.Mullan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058969v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine B&#233;al" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Poussard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7592/EJHR2020.8.4.Vincent-Durroux2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058963v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7592/EJHR2020.8.4.Vincent-Durroux1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170914v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.5368" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378740v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.8549" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170945v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Poussard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.5493" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313666v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Martel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Guiheneuf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Vieu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.17007.vin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098482v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986136v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836012v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.2698" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836125v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834814v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/431669_69" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068173v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.2983" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064217v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875917v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aparicio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Lavaur" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0958344011000024" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835531v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835567v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835495v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834944v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834874v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067222v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062438v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000258v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000168v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910404v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Mullan," TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194773v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457023v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456996v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986370v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986363v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986379v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457037v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02072388v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986325v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986306v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986331v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986341v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986313v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986351v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986263v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986298v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grandon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vilain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986271v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986250v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986246v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986234v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068925v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876501v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074540v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072617v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068769v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071415v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075578v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072104v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074299v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068768v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835656v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069550v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874444v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074281v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071504v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038836v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vinckel-Roisin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/slcs.228" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058952v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835891v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboeck.fr" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292031v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Panckhurst" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973353v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/slcs.228.01gar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/slcs.228.01gar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974837v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/slcs.228.16dav" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835046v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=30695" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835684v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296952v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.16204" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910390v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Chabert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.15000" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543259v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Puckica" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.14024" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459356v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459346v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986121v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.4988" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>