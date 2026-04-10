--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -166,295 +166,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic diversity of brown trout (Salmo trutta L.) during the late Upper Pleistocene and Early Holocene in the glacial refugium of Iberia</w:t>
+                <w:t xml:space="preserve">Végétalisons nos cours d’eau : les ripisylves, un habitat aux multiples bénéfices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambra d'Aurelio</w:t>
+                <w:t xml:space="preserve">Anthony Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucía Agudo Pérez</w:t>
+                <w:t xml:space="preserve">Adeline Aird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lawrence G Straus</w:t>
+                <w:t xml:space="preserve">Antonin Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel R González Morales</w:t>
+                <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arturo Morales-Muñiz</w:t>
+                <w:t xml:space="preserve">Camille Debein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 675, pp.113073. </w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 48, pp.9564. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2025.113073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2025.48.9564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05178067v1</w:t>
+                <w:t xml:space="preserve">hal-05397252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Végétalisons nos cours d’eau : les ripisylves, un habitat aux multiples bénéfices</w:t>
+                <w:t xml:space="preserve">Phenotypic diversity of brown trout (Salmo trutta L.) during the late Upper Pleistocene and Early Holocene in the glacial refugium of Iberia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Maire</w:t>
+                <w:t xml:space="preserve">Ambra d'Aurelio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Aird</w:t>
+                <w:t xml:space="preserve">Lucía Agudo Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Conan</w:t>
+                <w:t xml:space="preserve">Lawrence G Straus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marylise Cottet</w:t>
+                <w:t xml:space="preserve">Manuel R González Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Debein</w:t>
+                <w:t xml:space="preserve">Arturo Morales-Muñiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 48, pp.9564. </w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 675, pp.113073. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2025.48.9564⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2025.113073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05397252v1</w:t>
+                <w:t xml:space="preserve">hal-05178067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidecadal trends in brown trout populations in France reveal a decline in adult abundance concomitant with environmental changes</w:t>
               </w:r>
@@ -1861,261 +1861,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01882601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental drivers of fish spatial distribution and activity in a reservoir with water level fluctuations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Habitat use and preference of adult perch (Perca fluviatilis L.) in a deep reservoir: variations with seasons, water levels and individuals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Westrelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Tissot</w:t>
+                <w:t xml:space="preserve">L. Tissot-Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Argillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydroécologie Appliquée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/hydro/2018001⟩</w:t>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1 (809), pp.121-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10750-017-3454-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01863172v1</w:t>
+                <w:t xml:space="preserve">hal-01832981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitat use and preference of adult perch (Perca fluviatilis L.) in a deep reservoir: variations with seasons, water levels and individuals</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Environmental drivers of fish spatial distribution and activity in a reservoir with water level fluctuations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bergès</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">L. Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Argillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 1 (809), pp.121-139. </w:t>
+              <w:t xml:space="preserve">Hydroécologie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10750-017-3454-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/hydro/2018001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01832981v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01863172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding inter-reach variation in brown trout ( Salmo trutta ) mortality rates using a hierarchical Bayesian state-space model</w:t>
               </w:r>
@@ -2508,64 +2508,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Beguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Argillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2754,51 +2754,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Thermal Tolerances of the Common Freshwater Fish Species in Large Western Europe Rivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tissot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 405 (3), 48 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2832,51 +2832,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse des tolérances thermiques des principales espèces de poissons des rivières et fleuves de plaine de l'ouest européen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Souchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2953,51 +2953,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Capra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sabaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3198,406 +3198,406 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02590632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of riparian forest presence on stream thermal dynamics: field study in the Tarn-et-Garonne department</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tendances d'évolution des effectifs de truite à proximité des aménagements hydroélectriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gouraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Capra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cattanéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">7ème édition des Journées Techniques Nationales de la Pêche en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération Nationale de la Pêche en France, Jan 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05178563v1</w:t>
+                <w:t xml:space="preserve">hal-05445905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of fish reception conditions at the outlet of downstream migration devices and spillways to improve safety criteria</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of riparian forest presence on stream thermal dynamics: field study in the Tarn-et-Garonne department</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Maire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Weir Passage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, BAFU, Sep 2025, Bern, Switzerland</w:t>
+              <w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05527491v1</w:t>
+                <w:t xml:space="preserve">hal-05178563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tendances d'évolution des effectifs de truite à proximité des aménagements hydroélectriques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Franck Cattanéo</w:t>
+                <w:t xml:space="preserve">Study of fish reception conditions at the outlet of downstream migration devices and spillways to improve safety criteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Courret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Tomanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème édition des Journées Techniques Nationales de la Pêche en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération Nationale de la Pêche en France, Jan 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Workshop Weir Passage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BAFU, Sep 2025, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05445905v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05527491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stream-dwelling trout movements in a headwater river</w:t>
               </w:r>
@@ -3702,1234 +3702,1484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05527514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réaction des bassins versants maralpins aux précipitations intenses du 2 octobre 2020 : mesures du transport sédimentaire, modèle de connectivité sédimentaire en Roya et principes de gestion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cyriel Adnès</w:t>
+                <w:t xml:space="preserve">Protection des poissons en dévalaison au niveau des aménagements hydroélectriques : efficacité des prises d’eau ichtyocompatibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Tomanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Martin</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Tétard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IS Rivers 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">1ères rencontres de l'Observatoire des EnR et de la Biodiversité : vers une transition énergétique en harmonie avec la biodiversité, les sols et les paysages - Impacts, solutions et retours d’expérience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03855459v1</w:t>
+                <w:t xml:space="preserve">hal-05527416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal dynamics of brown trout movements at different life-stages. A multi-annual telemetry study in a headwater stream</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Guillemin</w:t>
+                <w:t xml:space="preserve">Phenotypic and Genotypic Diversity of Brown Trout During the Last Glacial Maximum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambra d'Aurelio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucía Agudo Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Mendisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Manicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Maman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Ecohydraulics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Tokyo, Japan. pp.1</w:t>
+              <w:t xml:space="preserve">11th International Symposium on Biomolecular Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Biomolecular Archealogy, Aug 2025, Florence (IT), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608746v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05212232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of trout populations to floods in natural and bypass reaches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Gouraud</w:t>
+                <w:t xml:space="preserve">La réaction des bassins versants maralpins aux précipitations intenses du 2 octobre 2020 : mesures du transport sédimentaire, modèle de connectivité sédimentaire en Roya et principes de gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mendy Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyriel Adnès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Bret</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Symposium on Ecohydraulics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Tokyo, Japan. pp.4</w:t>
+              <w:t xml:space="preserve">IS Rivers 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609315v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03855459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trout populations of natural and bypass reaches share common processes relating their dynamics to the environment</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Spatio-temporal dynamics of brown trout movements at different life-stages. A multi-annual telemetry study in a headwater stream</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Alp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Le Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Symposium for European Freshwater Sciences SEFS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Olomouc, Czech Republic. pp.1</w:t>
+              <w:t xml:space="preserve">International Symposium on Ecohydraulics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Tokyo, Japan. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02606640v1</w:t>
+                <w:t xml:space="preserve">hal-02608746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical bayesian modeling of brown trout population dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Bret</w:t>
+                <w:t xml:space="preserve">Response of trout populations to floods in natural and bypass reaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gouraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Capra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Gouraud</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Symposium on Ecohydraulics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">12th International Symposium on Ecohydraulics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Tokyo, Japan. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740037v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water level fluctuations : impacts on habitat preferences of fish lake species</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Trout populations of natural and bypass reaches share common processes relating their dynamics to the environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gouraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Argillier</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Capra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Conference on Fish Telemetry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Halifax, United Kingdom. pp.38</w:t>
+              <w:t xml:space="preserve">10th Symposium for European Freshwater Sciences SEFS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Olomouc, Czech Republic. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02602616v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activity patterns of three piscivorous species in a reservoir studied with the Vemco Positioning System</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hierarchical bayesian modeling of brown trout population dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Bret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Capra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gouraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Piffady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">144ème réunion annuelle de l'American Fisheries Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Québec, Canada. 18 p</w:t>
+              <w:t xml:space="preserve">11th International Symposium on Ecohydraulics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01300955v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de l'utilisation de l'habitat et de l'activité de trois espèces piscicoles dans un réservoir.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Water level fluctuations : impacts on habitat preferences of fish lake species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Westrelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Argillier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Henrique de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres télémétrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Bordeaux, France. pp.20</w:t>
+              <w:t xml:space="preserve">Third International Conference on Fish Telemetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Halifax, United Kingdom. pp.38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02602912v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminants de la structure spatio-temporelle de l’assemblage piscicole d’une grande rivière méditerranéenne régulée : stochasticité environnementale vs régulation du débit</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Activity patterns of three piscivorous species in a reservoir studied with the Vemco Positioning System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Westrelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Carrel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Argillier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère conférence internationale sur les Recherches et actions au service des fleuves et grandes rivières, Lyon, 26-28 juin 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">144ème réunion annuelle de l'American Fisheries Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Québec, Canada. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02598321v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01300955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comparaison de l'utilisation de l'habitat et de l'activité de trois espèces piscicoles dans un réservoir.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Argillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Westrelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Henrique de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres télémétrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Bordeaux, France. pp.20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déterminants de la structure spatio-temporelle de l’assemblage piscicole d’une grande rivière méditerranéenne régulée : stochasticité environnementale vs régulation du débit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cattanéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gouraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Barillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Carrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1ère conférence internationale sur les Recherches et actions au service des fleuves et grandes rivières, Lyon, 26-28 juin 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Environmental flow regimes based on natural flow regime: myth or reality for trout population dynamics?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gouraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Capra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fahrner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Souchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 7th International Symposium on Ecohydraulics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Concepcion, Chile. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00468741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4939,154 +5189,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catchments’ reactions to the Oct. 2nd 2020 heavy rainfall in the Maritime Alps (France): sediment transport measurements, sediment connectivity model in the Roya river and reconstruction guidelines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mendy Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriel Adnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IS Rivers 2022 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03855452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5096,235 +5346,235 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les déplacements de la truite commune dans les cours d’eau de montagne et de piémont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Basilico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Office français de la biodiversité. 2025, Les Rencontres Synthèse, 978-2-38170-203-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05446133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservation de la biodiversité dans les territoires : appréhender les dynamiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile H. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Doisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Geslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fondation pour la recherche sur la biodiversité. 119 p., 2023, Clés pour comprendre, ISBN (PDF) : 979-10-91015-67-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04871681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5334,51 +5584,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude d'efficacité de prises d'eau ichtyocompatibles pour l'anguille européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5430,87 +5680,87 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EDF R&amp;D; OFB; PPRIME; EDF CIH; ECOGEA; ICEO. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04194056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude d’efficacité de prises d'eau ichtyocompatibles pour les smolts de saumon atlantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Tomanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5548,140 +5798,140 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Courret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ECOGEA; OFB; EDF R&amp;D; EDF CIH. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etat des connaissances sur les préférences thermiques des principales espèces de poissons des eaux continentales françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Souchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2008, pp.40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId162"/>
+      <w:footerReference w:type="default" r:id="rId167"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5749,51 +5999,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="40264AE3"/>
+    <w:nsid w:val="E05B11BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5980,51 +6230,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurencetissot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5689-3766" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178067v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra d'Aurelio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Agudo P&#233;rez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence G Straus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel R Gonz&#225;lez Morales" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Morales-Mu&#241;iz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2025.113073" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397252v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Aird" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Conan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Debein" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.48.9564" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767911v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tissot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouraud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capra" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cattan&#233;o" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2024-0209" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04541396v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Miguet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ine S Pauwels" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Westrelin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/hydro/2024001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04124267v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tomanova" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane T&#233;tard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Richard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mercier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2023011" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04326275v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lagarrigue" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2023020" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04133010v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Prunier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keoni Saint-P&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Marselli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.3826" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03268555v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santoul" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12619" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575548v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tissot-Rey" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2021.4.03" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395980v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Leitwein" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guinand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5958-9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438478v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guivier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gilles" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pech" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duflot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-018-3843-1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110219v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Plasseraud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-018-1095-2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882601v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Augeard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baran" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Coarer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/hydro/2016004" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01863172v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tissot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Argillier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/hydro/2018001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832981v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tissot-Rey" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-017-3454-2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01821208v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Bret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Piffady" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2016-0240" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01863133v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12295" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444027v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Logez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/fal/2016/0963" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058910v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beguin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Smith" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453875v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gouraud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bardonnet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beaufr&#232;re" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/hydro/2014001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783683v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Souchon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2012008" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602627v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591406v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sabaton" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lim" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.1129" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFFV526L-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590632v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Souchon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lascaux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.1130" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6HLWLR94-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178563v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05527491v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sagnes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05445905v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05527514v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alp" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Pichon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855459v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Chapuis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mendy Martins" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriel Adn&#232;s" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608746v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alric" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillemin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609315v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bret" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606640v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740037v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602616v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300955v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Oliveira" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602912v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Henrique de Oliveira" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598321v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barillier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carrel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468741v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fahrner" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855452v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05446133v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Basilico" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04871681v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sarrazin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delavaud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Doisy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Geslin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04194056v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04193702v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Frey" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591318v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurencetissot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5689-3766" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397252v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Aird" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Conan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Debein" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.48.9564" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178067v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra d'Aurelio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Agudo P&#233;rez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence G Straus" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel R Gonz&#225;lez Morales" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Morales-Mu&#241;iz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2025.113073" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767911v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tissot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouraud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capra" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cattan&#233;o" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2024-0209" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04541396v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Miguet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ine S Pauwels" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Westrelin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/hydro/2024001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04124267v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tomanova" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane T&#233;tard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Richard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mercier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2023011" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04326275v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lagarrigue" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2023020" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04133010v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Prunier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keoni Saint-P&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Marselli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.3826" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03268555v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santoul" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12619" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575548v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tissot-Rey" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2021.4.03" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395980v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Leitwein" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guinand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5958-9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438478v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guivier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gilles" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pech" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duflot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-018-3843-1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110219v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Plasseraud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-018-1095-2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882601v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Augeard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baran" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Coarer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/hydro/2016004" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832981v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tissot-Rey" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Argillier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-017-3454-2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01863172v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tissot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/hydro/2018001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01821208v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Bret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Piffady" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2016-0240" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01863133v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12295" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444027v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Logez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/fal/2016/0963" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058910v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beguin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Smith" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453875v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gouraud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bardonnet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beaufr&#232;re" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/hydro/2014001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783683v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Souchon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2012008" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602627v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591406v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sabaton" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lim" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.1129" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFFV526L-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590632v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Souchon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lascaux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.1130" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6HLWLR94-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05445905v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178563v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05527491v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sagnes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05527514v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alp" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Pichon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05527416v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212232v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mendisco" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Manicki" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maman" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855459v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Chapuis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mendy Martins" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriel Adn&#232;s" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608746v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alric" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillemin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609315v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bret" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606640v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740037v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602616v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300955v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Oliveira" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602912v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Henrique de Oliveira" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598321v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barillier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carrel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468741v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fahrner" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855452v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05446133v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Basilico" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04871681v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sarrazin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delavaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Doisy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Geslin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04194056v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04193702v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Frey" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591318v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>