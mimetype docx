--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -166,295 +166,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Végétalisons nos cours d’eau : les ripisylves, un habitat aux multiples bénéfices</w:t>
+                <w:t xml:space="preserve">Phenotypic diversity of brown trout (Salmo trutta L.) during the late Upper Pleistocene and Early Holocene in the glacial refugium of Iberia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Maire</w:t>
+                <w:t xml:space="preserve">Ambra d'Aurelio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Aird</w:t>
+                <w:t xml:space="preserve">Lucía Agudo Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Conan</w:t>
+                <w:t xml:space="preserve">Lawrence G Straus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marylise Cottet</w:t>
+                <w:t xml:space="preserve">Manuel R González Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Debein</w:t>
+                <w:t xml:space="preserve">Arturo Morales-Muñiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 48, pp.9564. </w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 675, pp.113073. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2025.48.9564⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2025.113073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05397252v1</w:t>
+                <w:t xml:space="preserve">hal-05178067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic diversity of brown trout (Salmo trutta L.) during the late Upper Pleistocene and Early Holocene in the glacial refugium of Iberia</w:t>
+                <w:t xml:space="preserve">Végétalisons nos cours d’eau : les ripisylves, un habitat aux multiples bénéfices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambra d'Aurelio</w:t>
+                <w:t xml:space="preserve">Anthony Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucía Agudo Pérez</w:t>
+                <w:t xml:space="preserve">Adeline Aird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lawrence G Straus</w:t>
+                <w:t xml:space="preserve">Antonin Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel R González Morales</w:t>
+                <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arturo Morales-Muñiz</w:t>
+                <w:t xml:space="preserve">Camille Debein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 675, pp.113073. </w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 48, pp.9564. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2025.113073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2025.48.9564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05178067v1</w:t>
+                <w:t xml:space="preserve">hal-05397252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidecadal trends in brown trout populations in France reveal a decline in adult abundance concomitant with environmental changes</w:t>
               </w:r>
@@ -1861,261 +1861,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01882601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitat use and preference of adult perch (Perca fluviatilis L.) in a deep reservoir: variations with seasons, water levels and individuals</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Environmental drivers of fish spatial distribution and activity in a reservoir with water level fluctuations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Tissot-Rey</w:t>
+                <w:t xml:space="preserve">L. Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Argillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10750-017-3454-2⟩</w:t>
+              <w:t xml:space="preserve">Hydroécologie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/hydro/2018001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01832981v1</w:t>
+                <w:t xml:space="preserve">hal-01863172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental drivers of fish spatial distribution and activity in a reservoir with water level fluctuations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Habitat use and preference of adult perch (Perca fluviatilis L.) in a deep reservoir: variations with seasons, water levels and individuals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Westrelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tissot-Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Tissot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Laurent Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Argillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydroécologie Appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1 (809), pp.121-139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/hydro/2018001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10750-017-3454-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01863172v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding inter-reach variation in brown trout ( Salmo trutta ) mortality rates using a hierarchical Bayesian state-space model</w:t>
               </w:r>
@@ -2508,64 +2508,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Beguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Argillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2754,51 +2754,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Thermal Tolerances of the Common Freshwater Fish Species in Large Western Europe Rivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tissot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 405 (3), 48 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2832,51 +2832,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse des tolérances thermiques des principales espèces de poissons des rivières et fleuves de plaine de l'ouest européen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Souchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2953,51 +2953,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Capra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sabaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3198,51 +3198,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02590632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -3363,77 +3363,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of riparian forest presence on stream thermal dynamics: field study in the Tarn-et-Garonne department</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Maire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3702,1484 +3702,1609 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05527514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protection des poissons en dévalaison au niveau des aménagements hydroélectriques : efficacité des prises d’eau ichtyocompatibles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Mercier</w:t>
+                <w:t xml:space="preserve">Inferring age, seasonality, and ecotype: insights from sclerochronological analysis of contemporary and archaeological vertebrae of brown trout (Salmo trutta L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambra D’aurelio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Agudo-Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lawrence Guy Straus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel González-Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Morales-Muñiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ères rencontres de l'Observatoire des EnR et de la Biodiversité : vers une transition énergétique en harmonie avec la biodiversité, les sols et les paysages - Impacts, solutions et retours d’expérience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Seasonality of terrestrial and marine resources in archaeology (1st Workshop)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Côte d’Azur, Mar 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05527416v1</w:t>
+                <w:t xml:space="preserve">hal-05596334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic and Genotypic Diversity of Brown Trout During the Last Glacial Maximum</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sarah Maman</w:t>
+                <w:t xml:space="preserve">Protection des poissons en dévalaison au niveau des aménagements hydroélectriques : efficacité des prises d’eau ichtyocompatibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Tomanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Tétard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Symposium on Biomolecular Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Biomolecular Archealogy, Aug 2025, Florence (IT), Italy</w:t>
+              <w:t xml:space="preserve">1ères rencontres de l'Observatoire des EnR et de la Biodiversité : vers une transition énergétique en harmonie avec la biodiversité, les sols et les paysages - Impacts, solutions et retours d’expérience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05212232v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05527416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réaction des bassins versants maralpins aux précipitations intenses du 2 octobre 2020 : mesures du transport sédimentaire, modèle de connectivité sédimentaire en Roya et principes de gestion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margot Chapuis</w:t>
+                <w:t xml:space="preserve">Phenotypic and Genotypic Diversity of Brown Trout During the Last Glacial Maximum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambra d'Aurelio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucía Agudo Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mendy Martins</w:t>
+                <w:t xml:space="preserve">Fanny Mendisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyriel Adnès</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Tissot</w:t>
+                <w:t xml:space="preserve">Aurélie Manicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Martin</w:t>
+                <w:t xml:space="preserve">Sarah Maman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IS Rivers 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">11th International Symposium on Biomolecular Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Biomolecular Archealogy, Aug 2025, Florence (IT), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03855459v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05212232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal dynamics of brown trout movements at different life-stages. A multi-annual telemetry study in a headwater stream</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La réaction des bassins versants maralpins aux précipitations intenses du 2 octobre 2020 : mesures du transport sédimentaire, modèle de connectivité sédimentaire en Roya et principes de gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Alric</w:t>
+                <w:t xml:space="preserve">Margot Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Guillemin</w:t>
+                <w:t xml:space="preserve">Mendy Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyriel Adnès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Ecohydraulics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Tokyo, Japan. pp.1</w:t>
+              <w:t xml:space="preserve">IS Rivers 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02608746v1</w:t>
+                <w:t xml:space="preserve">hal-03855459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of trout populations to floods in natural and bypass reaches</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Spatio-temporal dynamics of brown trout movements at different life-stages. A multi-annual telemetry study in a headwater stream</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Alp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Le Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Symposium on Ecohydraulics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Tokyo, Japan. pp.4</w:t>
+              <w:t xml:space="preserve">International Symposium on Ecohydraulics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Tokyo, Japan. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609315v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trout populations of natural and bypass reaches share common processes relating their dynamics to the environment</w:t>
+                <w:t xml:space="preserve">Response of trout populations to floods in natural and bypass reaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Gouraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Capra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Capra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Symposium for European Freshwater Sciences SEFS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Olomouc, Czech Republic. pp.1</w:t>
+              <w:t xml:space="preserve">12th International Symposium on Ecohydraulics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Tokyo, Japan. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606640v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical bayesian modeling of brown trout population dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Bret</w:t>
+                <w:t xml:space="preserve">Trout populations of natural and bypass reaches share common processes relating their dynamics to the environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gouraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Capra</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Symposium on Ecohydraulics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">10th Symposium for European Freshwater Sciences SEFS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Olomouc, Czech Republic. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740037v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water level fluctuations : impacts on habitat preferences of fish lake species</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hierarchical bayesian modeling of brown trout population dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Bret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Capra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gouraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Piffady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Conference on Fish Telemetry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Halifax, United Kingdom. pp.38</w:t>
+              <w:t xml:space="preserve">11th International Symposium on Ecohydraulics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02602616v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activity patterns of three piscivorous species in a reservoir studied with the Vemco Positioning System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Water level fluctuations : impacts on habitat preferences of fish lake species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Westrelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Argillier</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Argillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">144ème réunion annuelle de l'American Fisheries Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Québec, Canada. 18 p</w:t>
+              <w:t xml:space="preserve">Third International Conference on Fish Telemetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Halifax, United Kingdom. pp.38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01300955v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de l'utilisation de l'habitat et de l'activité de trois espèces piscicoles dans un réservoir.</w:t>
+                <w:t xml:space="preserve">Activity patterns of three piscivorous species in a reservoir studied with the Vemco Positioning System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Westrelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Henrique de Oliveira</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Argillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres télémétrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Bordeaux, France. pp.20</w:t>
+              <w:t xml:space="preserve">144ème réunion annuelle de l'American Fisheries Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Québec, Canada. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02602912v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01300955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminants de la structure spatio-temporelle de l’assemblage piscicole d’une grande rivière méditerranéenne régulée : stochasticité environnementale vs régulation du débit</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Comparaison de l'utilisation de l'habitat et de l'activité de trois espèces piscicoles dans un réservoir.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Argillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Westrelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Henrique de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère conférence internationale sur les Recherches et actions au service des fleuves et grandes rivières, Lyon, 26-28 juin 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">Rencontres télémétrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Bordeaux, France. pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02598321v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Déterminants de la structure spatio-temporelle de l’assemblage piscicole d’une grande rivière méditerranéenne régulée : stochasticité environnementale vs régulation du débit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cattanéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gouraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Barillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Carrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1ère conférence internationale sur les Recherches et actions au service des fleuves et grandes rivières, Lyon, 26-28 juin 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Environmental flow regimes based on natural flow regime: myth or reality for trout population dynamics?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gouraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Capra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fahrner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Souchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 7th International Symposium on Ecohydraulics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Concepcion, Chile. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00468741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5189,154 +5314,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catchments’ reactions to the Oct. 2nd 2020 heavy rainfall in the Maritime Alps (France): sediment transport measurements, sediment connectivity model in the Roya river and reconstruction guidelines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mendy Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriel Adnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IS Rivers 2022 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03855452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5346,235 +5471,235 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les déplacements de la truite commune dans les cours d’eau de montagne et de piémont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Basilico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Office français de la biodiversité. 2025, Les Rencontres Synthèse, 978-2-38170-203-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05446133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservation de la biodiversité dans les territoires : appréhender les dynamiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile H. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Doisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Geslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fondation pour la recherche sur la biodiversité. 119 p., 2023, Clés pour comprendre, ISBN (PDF) : 979-10-91015-67-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04871681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5584,51 +5709,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude d'efficacité de prises d'eau ichtyocompatibles pour l'anguille européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5680,87 +5805,87 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EDF R&amp;D; OFB; PPRIME; EDF CIH; ECOGEA; ICEO. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04194056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude d’efficacité de prises d'eau ichtyocompatibles pour les smolts de saumon atlantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Tomanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5798,140 +5923,140 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Courret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ECOGEA; OFB; EDF R&amp;D; EDF CIH. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etat des connaissances sur les préférences thermiques des principales espèces de poissons des eaux continentales françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Souchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2008, pp.40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId167"/>
+      <w:footerReference w:type="default" r:id="rId172"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5999,51 +6124,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E05B11BB"/>
+    <w:nsid w:val="A50D38BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6230,51 +6355,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurencetissot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5689-3766" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397252v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Aird" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Conan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Debein" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.48.9564" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178067v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra d'Aurelio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Agudo P&#233;rez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence G Straus" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel R Gonz&#225;lez Morales" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Morales-Mu&#241;iz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2025.113073" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767911v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tissot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouraud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capra" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cattan&#233;o" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2024-0209" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04541396v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Miguet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ine S Pauwels" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Westrelin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/hydro/2024001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04124267v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tomanova" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane T&#233;tard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Richard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mercier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2023011" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04326275v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lagarrigue" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2023020" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04133010v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Prunier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keoni Saint-P&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Marselli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.3826" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03268555v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santoul" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12619" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575548v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tissot-Rey" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2021.4.03" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395980v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Leitwein" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guinand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5958-9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438478v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guivier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gilles" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pech" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duflot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-018-3843-1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110219v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Plasseraud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-018-1095-2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882601v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Augeard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baran" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Coarer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/hydro/2016004" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832981v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tissot-Rey" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Argillier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-017-3454-2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01863172v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tissot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/hydro/2018001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01821208v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Bret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Piffady" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2016-0240" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01863133v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12295" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444027v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Logez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/fal/2016/0963" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058910v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beguin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Smith" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453875v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gouraud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bardonnet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beaufr&#232;re" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/hydro/2014001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783683v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Souchon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2012008" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602627v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591406v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sabaton" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lim" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.1129" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFFV526L-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590632v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Souchon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lascaux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.1130" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6HLWLR94-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05445905v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178563v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05527491v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sagnes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05527514v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alp" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Pichon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05527416v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212232v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mendisco" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Manicki" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maman" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855459v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Chapuis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mendy Martins" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriel Adn&#232;s" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608746v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alric" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillemin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609315v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bret" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606640v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740037v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602616v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300955v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Oliveira" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602912v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Henrique de Oliveira" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598321v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barillier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carrel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468741v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fahrner" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855452v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05446133v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Basilico" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04871681v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sarrazin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delavaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Doisy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Geslin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04194056v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04193702v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Frey" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591318v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurencetissot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5689-3766" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178067v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra d'Aurelio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Agudo P&#233;rez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence G Straus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel R Gonz&#225;lez Morales" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Morales-Mu&#241;iz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2025.113073" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397252v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Aird" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Conan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Debein" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.48.9564" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767911v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tissot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouraud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capra" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cattan&#233;o" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2024-0209" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04541396v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Miguet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ine S Pauwels" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Westrelin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/hydro/2024001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04124267v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tomanova" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane T&#233;tard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Richard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mercier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2023011" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04326275v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lagarrigue" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2023020" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04133010v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Prunier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keoni Saint-P&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Marselli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.3826" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03268555v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santoul" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12619" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575548v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tissot-Rey" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2021.4.03" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395980v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Leitwein" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guinand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5958-9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438478v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guivier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gilles" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pech" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duflot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-018-3843-1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110219v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Plasseraud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-018-1095-2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882601v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Augeard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baran" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Coarer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/hydro/2016004" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01863172v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tissot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Argillier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/hydro/2018001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832981v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tissot-Rey" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-017-3454-2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01821208v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Bret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Piffady" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2016-0240" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01863133v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12295" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444027v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Logez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/fal/2016/0963" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058910v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beguin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Smith" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453875v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gouraud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bardonnet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beaufr&#232;re" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/hydro/2014001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783683v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Souchon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2012008" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602627v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591406v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sabaton" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lim" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.1129" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFFV526L-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590632v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Souchon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lascaux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.1130" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6HLWLR94-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05445905v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178563v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05527491v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sagnes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05527514v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alp" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Pichon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05596334v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra D&#8217;aurelio" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Agudo-P&#233;rez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Guy Straus" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gonz&#225;lez-Morales" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05527416v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212232v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mendisco" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Manicki" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maman" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855459v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Chapuis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mendy Martins" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriel Adn&#232;s" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608746v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alric" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillemin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609315v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bret" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606640v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740037v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602616v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300955v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Oliveira" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602912v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Henrique de Oliveira" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598321v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barillier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carrel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468741v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fahrner" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855452v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05446133v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Basilico" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04871681v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sarrazin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delavaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Doisy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Geslin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04194056v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04193702v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Frey" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591318v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>