--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -1325,295 +1325,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03575548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a large SNPs resource and a low-density SNP array for brown trout (Salmo trutta) population genetics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Canals as ecological corridors and hybridization zones for two cyprinid species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maeva Leitwein</w:t>
+                <w:t xml:space="preserve">Emmanuel Guivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Tissot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Guinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-019-5958-9⟩</w:t>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 830 (1), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10750-018-3843-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02395980v1</w:t>
+                <w:t xml:space="preserve">hal-03438478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canals as ecological corridors and hybridization zones for two cyprinid species</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">André Gilles</w:t>
+                <w:t xml:space="preserve">Development of a large SNPs resource and a low-density SNP array for brown trout (Salmo trutta) population genetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keoni Saint-Pé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Pech</w:t>
+                <w:t xml:space="preserve">Maeva Leitwein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Duflot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Tissot</w:t>
+                <w:t xml:space="preserve">Bruno Guinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 830 (1), pp.1-16. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10750-018-3843-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-019-5958-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03438478v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic admixture between captive-bred and wild individuals affects patterns of dispersal in a brown trout (Salmo trutta) population</w:t>
               </w:r>
@@ -1861,261 +1861,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01882601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental drivers of fish spatial distribution and activity in a reservoir with water level fluctuations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Habitat use and preference of adult perch (Perca fluviatilis L.) in a deep reservoir: variations with seasons, water levels and individuals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Westrelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Tissot</w:t>
+                <w:t xml:space="preserve">L. Tissot-Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Argillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydroécologie Appliquée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/hydro/2018001⟩</w:t>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1 (809), pp.121-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10750-017-3454-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01863172v1</w:t>
+                <w:t xml:space="preserve">hal-01832981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitat use and preference of adult perch (Perca fluviatilis L.) in a deep reservoir: variations with seasons, water levels and individuals</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Environmental drivers of fish spatial distribution and activity in a reservoir with water level fluctuations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bergès</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">L. Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Argillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 1 (809), pp.121-139. </w:t>
+              <w:t xml:space="preserve">Hydroécologie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10750-017-3454-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/hydro/2018001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01832981v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01863172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding inter-reach variation in brown trout ( Salmo trutta ) mortality rates using a hierarchical Bayesian state-space model</w:t>
               </w:r>
@@ -2508,64 +2508,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Beguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Argillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2754,51 +2754,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Thermal Tolerances of the Common Freshwater Fish Species in Large Western Europe Rivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tissot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 405 (3), 48 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2832,51 +2832,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse des tolérances thermiques des principales espèces de poissons des rivières et fleuves de plaine de l'ouest européen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Souchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2953,51 +2953,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Capra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sabaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3232,372 +3232,372 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tendances d'évolution des effectifs de truite à proximité des aménagements hydroélectriques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of riparian forest presence on stream thermal dynamics: field study in the Tarn-et-Garonne department</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Maire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème édition des Journées Techniques Nationales de la Pêche en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération Nationale de la Pêche en France, Jan 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05445905v1</w:t>
+                <w:t xml:space="preserve">hal-05178563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of riparian forest presence on stream thermal dynamics: field study in the Tarn-et-Garonne department</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Study of fish reception conditions at the outlet of downstream migration devices and spillways to improve safety criteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Courret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Tomanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">Workshop Weir Passage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BAFU, Sep 2025, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05178563v1</w:t>
+                <w:t xml:space="preserve">hal-05527491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of fish reception conditions at the outlet of downstream migration devices and spillways to improve safety criteria</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Richard</w:t>
+                <w:t xml:space="preserve">Tendances d'évolution des effectifs de truite à proximité des aménagements hydroélectriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gouraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Capra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cattanéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Weir Passage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, BAFU, Sep 2025, Bern, Switzerland</w:t>
+              <w:t xml:space="preserve">7ème édition des Journées Techniques Nationales de la Pêche en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération Nationale de la Pêche en France, Jan 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05527491v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05445905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stream-dwelling trout movements in a headwater river</w:t>
               </w:r>
@@ -4234,51 +4234,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Alp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4372,51 +4372,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Capra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4493,51 +4493,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Capra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4726,51 +4726,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Westrelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Argillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4834,77 +4834,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Westrelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Argillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">144ème réunion annuelle de l'American Fisheries Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Québec, Canada. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4942,51 +4942,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de l'utilisation de l'habitat et de l'activité de trois espèces piscicoles dans un réservoir.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Argillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5076,51 +5076,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Cattanéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Gouraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Barillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5214,51 +5214,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Capra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fahrner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Souchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5959,51 +5959,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etat des connaissances sur les préférences thermiques des principales espèces de poissons des eaux continentales françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Souchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6124,51 +6124,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A50D38BC"/>
+    <w:nsid w:val="488F3D5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6355,51 +6355,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurencetissot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5689-3766" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178067v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra d'Aurelio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Agudo P&#233;rez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence G Straus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel R Gonz&#225;lez Morales" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Morales-Mu&#241;iz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2025.113073" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397252v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Aird" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Conan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Debein" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.48.9564" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767911v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tissot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouraud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capra" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cattan&#233;o" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2024-0209" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04541396v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Miguet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ine S Pauwels" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Westrelin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/hydro/2024001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04124267v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tomanova" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane T&#233;tard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Richard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mercier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2023011" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04326275v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lagarrigue" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2023020" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04133010v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Prunier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keoni Saint-P&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Marselli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.3826" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03268555v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santoul" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12619" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575548v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tissot-Rey" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2021.4.03" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395980v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Leitwein" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guinand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5958-9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438478v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guivier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gilles" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pech" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duflot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-018-3843-1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110219v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Plasseraud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-018-1095-2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882601v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Augeard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baran" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Coarer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/hydro/2016004" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01863172v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tissot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Argillier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/hydro/2018001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832981v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tissot-Rey" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-017-3454-2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01821208v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Bret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Piffady" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2016-0240" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01863133v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12295" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444027v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Logez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/fal/2016/0963" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058910v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beguin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Smith" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453875v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gouraud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bardonnet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beaufr&#232;re" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/hydro/2014001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783683v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Souchon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2012008" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602627v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591406v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sabaton" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lim" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.1129" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFFV526L-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590632v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Souchon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lascaux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.1130" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6HLWLR94-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05445905v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178563v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05527491v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sagnes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05527514v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alp" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Pichon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05596334v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra D&#8217;aurelio" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Agudo-P&#233;rez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Guy Straus" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gonz&#225;lez-Morales" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05527416v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212232v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mendisco" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Manicki" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maman" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855459v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Chapuis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mendy Martins" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriel Adn&#232;s" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608746v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alric" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillemin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609315v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bret" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606640v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740037v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602616v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300955v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Oliveira" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602912v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Henrique de Oliveira" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598321v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barillier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carrel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468741v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fahrner" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855452v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05446133v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Basilico" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04871681v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sarrazin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delavaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Doisy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Geslin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04194056v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04193702v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Frey" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591318v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurencetissot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5689-3766" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178067v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra d'Aurelio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Agudo P&#233;rez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence G Straus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel R Gonz&#225;lez Morales" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Morales-Mu&#241;iz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2025.113073" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397252v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Aird" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Conan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Debein" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.48.9564" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767911v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tissot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouraud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capra" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cattan&#233;o" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2024-0209" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04541396v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Miguet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ine S Pauwels" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Westrelin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/hydro/2024001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04124267v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tomanova" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane T&#233;tard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Richard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mercier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2023011" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04326275v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lagarrigue" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2023020" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04133010v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Prunier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keoni Saint-P&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Marselli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.3826" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03268555v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santoul" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12619" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575548v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tissot-Rey" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2021.4.03" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438478v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guivier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gilles" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pech" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duflot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-018-3843-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395980v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Leitwein" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guinand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5958-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110219v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Plasseraud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-018-1095-2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882601v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Augeard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baran" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Coarer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/hydro/2016004" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832981v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tissot-Rey" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Argillier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-017-3454-2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01863172v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tissot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/hydro/2018001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01821208v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Bret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Piffady" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2016-0240" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01863133v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12295" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444027v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Logez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/fal/2016/0963" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058910v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beguin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Smith" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453875v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gouraud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bardonnet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beaufr&#232;re" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/hydro/2014001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783683v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Souchon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2012008" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602627v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591406v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sabaton" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lim" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.1129" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFFV526L-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590632v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Souchon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lascaux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.1130" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6HLWLR94-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178563v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05527491v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sagnes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05445905v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05527514v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alp" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Pichon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05596334v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra D&#8217;aurelio" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Agudo-P&#233;rez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Guy Straus" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gonz&#225;lez-Morales" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05527416v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212232v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mendisco" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Manicki" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maman" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855459v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Chapuis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mendy Martins" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriel Adn&#232;s" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608746v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alric" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillemin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609315v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bret" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606640v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740037v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602616v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300955v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Oliveira" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602912v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Henrique de Oliveira" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598321v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barillier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carrel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468741v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fahrner" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855452v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05446133v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Basilico" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04871681v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sarrazin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delavaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Doisy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Geslin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04194056v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04193702v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Frey" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591318v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>