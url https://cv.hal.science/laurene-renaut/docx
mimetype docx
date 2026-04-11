--- v0 (2026-03-15)
+++ v1 (2026-04-11)
@@ -543,51 +543,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01837220v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -754,191 +754,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02320653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La radicalisation djihadiste sous le prisme de l'analyse du discours : entre propagande, discours de réception et contre-discours</w:t>
+                <w:t xml:space="preserve">La construction de la radicalité djihadiste sur les réseaux sociaux : représentations identitaires entre 2015 et 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurène Renaut</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Ascone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international PRELA (Professionnel·le·s et REcherche en Linguistique Appliquée : défis méthodologiques, enjeux sociétaux et perspectives d’intervention) : Symposium "Linguistique de corpus appliquée : innovations méthodologiques, théoriques et pratiques" - https://prela2019.sciencesconf.org/browse/speaker?authorid=649951</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Lyon - Ecole Normale Supérieure de Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque “Croisades et inquisition à l’ère du numérique” - SciencesPo CERI - https://iismm.hypotheses.org/43062</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris - SciencesPo Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02320636v1</w:t>
+                <w:t xml:space="preserve">hal-02320643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Conflict is Verbalised in Counter-narratives to Jihadist Discourse</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La construction identitaire des profils extrémistes sur les réseaux sociaux : de la victime au bourreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurène Renaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Workshop for Hate Speech in Asia and Europe : A Comparative Approach - https://f.hypotheses.org/wp-content/blogs.dir/534/files/2019/01/program-booklet-Hate-speech-AKS-6-1-2019.pdf</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Paris - Université Paris Diderot, France</w:t>
+              <w:t xml:space="preserve">ALIAS - INFORSID 2019, Analyse et exploration des données sociales : https://www.onera.fr/sites/default/files/actualites/agenda/alias/alias-juin2019.html</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris - Université Paris Dauphine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02320632v1</w:t>
+                <w:t xml:space="preserve">hal-02320526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations identitaires de la radicalité djihadiste sur les réseaux sociaux par l'analyse outillée de corpus : de l’enquête de terrain à l’analyse de données sociales sensibles</w:t>
               </w:r>
@@ -987,250 +961,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02320644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction identitaire des profils extrémistes sur les réseaux sociaux : de la victime au bourreau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deuxième panel : Récepteurs et dynamiques de circulation des menaces religieuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fragnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurène Renaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALIAS - INFORSID 2019, Analyse et exploration des données sociales : https://www.onera.fr/sites/default/files/actualites/agenda/alias/alias-juin2019.html</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris - Université Paris Dauphine, France</w:t>
+              <w:t xml:space="preserve">Croisades et inquisition à l’ère du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Observatoire international du religieux du CERI; Groupe Sociétés, Religions, Laïcités (GSRL) du CNRS; École pratique des hautes études (EPHE), Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02320526v1</w:t>
+                <w:t xml:space="preserve">hal-03455986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction de la radicalité djihadiste sur les réseaux sociaux : représentations identitaires entre 2015 et 2019</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How Conflict is Verbalised in Counter-narratives to Jihadist Discourse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Ascone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurène Renaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque “Croisades et inquisition à l’ère du numérique” - SciencesPo CERI - https://iismm.hypotheses.org/43062</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Paris - SciencesPo Paris, France</w:t>
+              <w:t xml:space="preserve">The International Workshop for Hate Speech in Asia and Europe : A Comparative Approach - https://f.hypotheses.org/wp-content/blogs.dir/534/files/2019/01/program-booklet-Hate-speech-AKS-6-1-2019.pdf</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Paris - Université Paris Diderot, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02320643v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radicalisation Processes</w:t>
+                <w:t xml:space="preserve">La radicalisation djihadiste sous le prisme de l'analyse du discours : entre propagande, discours de réception et contre-discours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurène Renaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Ascone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paris Seine Initiative Scientific Day - https://www.u-cergy.fr/fr/recherche-et-valorisation/actualites-recherche/journee-scientifique-de-l-initiative-paris-seine.html</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Neuville - Maison internationale de la recherche, France</w:t>
+              <w:t xml:space="preserve">Colloque international PRELA (Professionnel·le·s et REcherche en Linguistique Appliquée : défis méthodologiques, enjeux sociétaux et perspectives d’intervention) : Symposium "Linguistique de corpus appliquée : innovations méthodologiques, théoriques et pratiques" - https://prela2019.sciencesconf.org/browse/speaker?authorid=649951</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lyon - Ecole Normale Supérieure de Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02320626v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihadist propaganda and counter-narrative: The rivalry between two influential discourses on the Internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Ascone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1259,280 +1272,349 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd ADDA Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Turku, Finlande; Approaches to Digital Discourse Analysis (ADDA), May 2019, Turku, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03122737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages et enjeux des réseaux sociaux dans la djihadosphère : discours et métadiscours</w:t>
+                <w:t xml:space="preserve">Radicalisation Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurène Renaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude "Corpus, réseaux sociaux et analyse du discours"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Gênes - Dipartimento di Lingue e Culture moderne, Università di Genova, Italie</w:t>
+              <w:t xml:space="preserve">Paris Seine Initiative Scientific Day - https://www.u-cergy.fr/fr/recherche-et-valorisation/actualites-recherche/journee-scientifique-de-l-initiative-paris-seine.html</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Neuville - Maison internationale de la recherche, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02329414v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’engagement djihadiste féminin sur les réseaux sociaux : représentations identitaires entre 2015 et 2019</w:t>
+                <w:t xml:space="preserve">Usages et enjeux des réseaux sociaux dans la djihadosphère : discours et métadiscours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurène Renaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les « veuves noires de Daech » : parcours djihadistes féminins, des réseaux sociaux aux camps syriens - http://iremmo.org/rencontres/les-veuves-noires-de-daech-femmes-et-djihad/</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Paris - IREMMO (Institut de Recherche et d'Etudes Méditerranée Moyen-Orient), France</w:t>
+              <w:t xml:space="preserve">Journée d'étude "Corpus, réseaux sociaux et analyse du discours"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Gênes - Dipartimento di Lingue e Culture moderne, Università di Genova, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02320646v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02329414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyberdjihadisme et linguistique forensique : enjeux, terrain, précautions et difficultés</w:t>
+                <w:t xml:space="preserve">L’engagement djihadiste féminin sur les réseaux sociaux : représentations identitaires entre 2015 et 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurène Renaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude en linguistique juridique et légale - Langue(s) et système judiciaire : Positionnement et (A)symétrie autour des linguistiques juridique et légale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Paris - Institut du monde anglophone (Sorbonne-Nouvelle - Paris 3), France</w:t>
+              <w:t xml:space="preserve">Les « veuves noires de Daech » : parcours djihadistes féminins, des réseaux sociaux aux camps syriens - http://iremmo.org/rencontres/les-veuves-noires-de-daech-femmes-et-djihad/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris - IREMMO (Institut de Recherche et d'Etudes Méditerranée Moyen-Orient), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02320645v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyberdjihadisme et linguistique forensique : enjeux, terrain, précautions et difficultés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Renaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude en linguistique juridique et légale - Langue(s) et système judiciaire : Positionnement et (A)symétrie autour des linguistiques juridique et légale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris - Institut du monde anglophone (Sorbonne-Nouvelle - Paris 3), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagande de Daesh et discours alternatifs : de l’expression de la conflictualité à la fabrique du doute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurène Renaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1548,51 +1630,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire DRAINE « Contre-discours et discours alternatifs »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Helsinki - Université d'Helsinki, Finlande</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02320622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1602,91 +1684,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le président qui voulait être normal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurène Renaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02320647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1696,112 +1778,112 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altérité&amp;quot;, in Nolwenn Lorenzi Bailly et Claudine Moïse (ed), (contrat d’éditeur en attente)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurène Renaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’ABC de la haine et des radicalités. Discours et contre-discours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02330320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId37"/>
+      <w:footerReference w:type="default" r:id="rId39"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1869,51 +1951,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="32FCCF3C"/>
+    <w:nsid w:val="D0500DBC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2100,51 +2182,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurene-renaut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4688-7156" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200815660" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433735v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Renaut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ascone" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320650v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320649v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aad.3870" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01837220v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Longhi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356641v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Simon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Chevet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Raymond" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320653v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320636v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320632v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320644v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320526v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320643v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320626v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122737v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329414v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320646v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320645v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320622v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320647v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330320v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurene-renaut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4688-7156" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200815660" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433735v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Renaut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ascone" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320650v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320649v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aad.3870" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01837220v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Longhi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356641v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Simon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Chevet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Raymond" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320653v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320643v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320526v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320644v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03455986v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fragnon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320632v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320636v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122737v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320626v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329414v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320646v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320645v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320622v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320647v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330320v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>