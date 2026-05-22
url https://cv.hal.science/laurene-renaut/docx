--- v1 (2026-04-11)
+++ v2 (2026-05-22)
@@ -1,1896 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...1844 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurène Renaut </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitresse de conférences au CELSA (Sorbonne Université) </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurene-renaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4688-7156</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">200815660</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteure en Sciences du langage, Laurène Renaut est maitresse de conférences au CELSA (Sorbonne Université).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec et contre l'IA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Renaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Chevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Raymond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Mises en format contemporaines du politique, 1-2 (255-256), https://doi.org/10.3917/res.255.0287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05609655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêtes incognito en e-terrains sensibles : une éthique en eaux troubles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Renaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Chevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Fabriques de l'ignorance, N° 214 (4), pp.53-72. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/comla1.214.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05609673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stopjihadisme ou comment déjouer la radicalisation : examen critique d’un plan de prévention par l’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Renaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ascone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la sécurité et de la justice : revue de l'Institut national des hautes études de la sécurité et de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre-discours au discours de haine djihadiste. De l’expression de la conflictualité à la fabrique du doute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Renaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ascone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radicalisation djihadiste et discours victimaire sur les réseaux sociaux : de la victime au bourreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Renaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Argumentation et Analyse du Discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/aad.3870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DE LA TRACE LANGAGIÈRE À L'INDICE LINGUISTIQUE : ENJEUX ET PRÉCAUTIONS D'UNE LINGUISTIQUE FORENSIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Renaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ascone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Longhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Linguistique de corpus appliquée, 188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01837220v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus linguistics applied to online jihadist discourse: contributions and limitations in the characterization of language crime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Renaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILLA Focus Conference : "Corpus linguistics applied to extremist narratives: what are the implications for cybercrime analysis?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, CY Cergy Paris Université, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05609773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-générer la musique de propagande identitaire sur les réseaux socionumériques : la rhétorique de la “ remigration ” en chansons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Chevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Renaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude interdisciplinaire et internationale « La musique comme instrument. L’usage de la musique dans la communication politique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELLIADD, Université Marie et Louis Pasteur, Projet de recherche "LaSiDo: La Politique en Musique", Nov 2025, Besancon, France, France. https://elliadd.univ-fcomte.fr/lasido-la-politique-en-musique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05356641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choisir, circonscrire et investir une djihadosphère : vers un protocole d’exploration des terrains numériques sensibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Renaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Intelligence Design »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Université de technologie de Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05609775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le takfir salafiste djihadiste comme permis de tuer : étude ethnographique d’une djihadosphère sur Facebook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Renaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du laboratoire Lidilem « Aspects et enjeux sociaux du langage »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Université de Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05609777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept d’étrangeté (ghurba) dans la construction identitaire des cyber-militants de l’Etat Islamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Renaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Approches anthropologiques de la radicalisation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, EHESS (École des hautes études en sciences sociales), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05609780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du cyber-militantisme djihadiste à la cyber-sexualité : enjeux, défis et limites éthiques de deux ethnographies en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Renaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Chevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique LUDOVIA (19ème édition) : « Éthique et sobriété numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Campus LUDOVIA, Ax-les-Thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05609771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihadist Radicalization on Social Media: Issues, Methods and Challenges related to the Selection and Collection of Sensitive Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Renaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRG Symposium 2020 - From Data to Knowledge in the Language Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Fribourg - Institute of Multilingualism (University of Fribourg), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La radicalisation djihadiste sous le prisme de l'analyse du discours : entre propagande, discours de réception et contre-discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Renaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ascone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international PRELA (Professionnel·le·s et REcherche en Linguistique Appliquée : défis méthodologiques, enjeux sociétaux et perspectives d’intervention) : Symposium "Linguistique de corpus appliquée : innovations méthodologiques, théoriques et pratiques" - https://prela2019.sciencesconf.org/browse/speaker?authorid=649951</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lyon - Ecole Normale Supérieure de Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de la radicalité djihadiste sur les réseaux sociaux : représentations identitaires entre 2015 et 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Renaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque “Croisades et inquisition à l’ère du numérique” - SciencesPo CERI - https://iismm.hypotheses.org/43062</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris - SciencesPo Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction identitaire des profils extrémistes sur les réseaux sociaux : de la victime au bourreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Renaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALIAS - INFORSID 2019, Analyse et exploration des données sociales : https://www.onera.fr/sites/default/files/actualites/agenda/alias/alias-juin2019.html</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris - Université Paris Dauphine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations identitaires de la radicalité djihadiste sur les réseaux sociaux par l'analyse outillée de corpus : de l’enquête de terrain à l’analyse de données sociales sensibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Renaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Coldoc (Colloque de doctorants et de jeunes chercheurs en Sciences du langage) - "Fondements empiriques de la linguistique : données de corpus, données expérimentales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Nanterre - Université de Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deuxième panel : Récepteurs et dynamiques de circulation des menaces religieuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fragnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Renaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Croisades et inquisition à l’ère du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire international du religieux du CERI; Groupe Sociétés, Religions, Laïcités (GSRL) du CNRS; École pratique des hautes études (EPHE), Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Conflict is Verbalised in Counter-narratives to Jihadist Discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ascone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Renaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Workshop for Hate Speech in Asia and Europe : A Comparative Approach - https://f.hypotheses.org/wp-content/blogs.dir/534/files/2019/01/program-booklet-Hate-speech-AKS-6-1-2019.pdf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris - Université Paris Diderot, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihadist propaganda and counter-narrative: The rivalry between two influential discourses on the Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ascone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Renaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Longhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd ADDA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Turku, Finlande; Approaches to Digital Discourse Analysis (ADDA), May 2019, Turku, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radicalisation Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Renaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paris Seine Initiative Scientific Day - https://www.u-cergy.fr/fr/recherche-et-valorisation/actualites-recherche/journee-scientifique-de-l-initiative-paris-seine.html</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Neuville - Maison internationale de la recherche, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages et enjeux des réseaux sociaux dans la djihadosphère : discours et métadiscours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Renaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Corpus, réseaux sociaux et analyse du discours"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Gênes - Dipartimento di Lingue e Culture moderne, Università di Genova, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’engagement djihadiste féminin sur les réseaux sociaux : représentations identitaires entre 2015 et 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Renaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les « veuves noires de Daech » : parcours djihadistes féminins, des réseaux sociaux aux camps syriens - http://iremmo.org/rencontres/les-veuves-noires-de-daech-femmes-et-djihad/</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris - IREMMO (Institut de Recherche et d'Etudes Méditerranée Moyen-Orient), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyberdjihadisme et linguistique forensique : enjeux, terrain, précautions et difficultés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Renaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude en linguistique juridique et légale - Langue(s) et système judiciaire : Positionnement et (A)symétrie autour des linguistiques juridique et légale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris - Institut du monde anglophone (Sorbonne-Nouvelle - Paris 3), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagande de Daesh et discours alternatifs : de l’expression de la conflictualité à la fabrique du doute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Renaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ascone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire DRAINE « Contre-discours et discours alternatifs »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Helsinki - Université d'Helsinki, Finlande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le président qui voulait être normal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Renaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies et modalités d’expression du repentir dans les témoignages d’ex- djihadistes. De la confession au récit de conversion. In G. Bernard-Barbeau &amp; D. Lagorgette (éds.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Renaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approche pluridisciplinaire du repentir : formes, médiums, enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l’Université Savoie Mont Blanc, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05609684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altérité&amp;quot;. In N. Lorenzi Bailly & C. Moïse (eds.).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Renaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours de haine et de radicalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Éditions, pp.115-125, 2023, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.43920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId49"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -1951,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D0500DBC"/>
+    <w:nsid w:val="5B7AC9B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2182,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurene-renaut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4688-7156" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200815660" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433735v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Renaut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ascone" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320650v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320649v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aad.3870" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01837220v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Longhi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356641v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Simon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Chevet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Raymond" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320653v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320643v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320526v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320644v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03455986v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fragnon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320632v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320636v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122737v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320626v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329414v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320646v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320645v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320622v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320647v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330320v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurene-renaut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4688-7156" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200815660" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609655v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Renaut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Chevet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Raymond" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609673v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.214.0053" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433735v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ascone" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320650v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320649v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aad.3870" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01837220v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Longhi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609773v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356641v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Simon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609775v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609777v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609780v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609771v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320653v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320636v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320643v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320526v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320644v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03455986v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fragnon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320632v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122737v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320626v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329414v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320646v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320645v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320622v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320647v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609684v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330320v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.43920" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>