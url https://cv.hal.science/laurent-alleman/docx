--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -147,51 +147,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (80)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (81)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -315,161 +315,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05587966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution modelling of particulate matter chemical composition over Europe: brake wear pollution</w:t>
+                <w:t xml:space="preserve">Ultrafine particles induce ferroptosis-like stress features in human dopaminergic LUHMES cells via the p53/xCT/GSH/cGPx4 axis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abhishek Upadhyay</w:t>
+                <w:t xml:space="preserve">Emma Theerens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jianhui Jiang</w:t>
+                <w:t xml:space="preserve">Aurélie Jonneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yun Cheng</w:t>
+                <w:t xml:space="preserve">Lydia Nikasinovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petros Vasilakos</w:t>
+                <w:t xml:space="preserve">Ophélie Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ying Chen</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Devedjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 202 (1), pp.109615. </w:t>
+              <w:t xml:space="preserve">Toxicology in Vitro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.106249. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2025.109615⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tiv.2026.106249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05137712v1</w:t>
+                <w:t xml:space="preserve">hal-05620791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction of copper, iron and manganese anthropogenic emission inventories for Europe</w:t>
               </w:r>
@@ -583,9205 +583,9193 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05338727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-organ toxicity of ultrafine particles derived from air pollution: a sub-chronic exposure study in mice</w:t>
+                <w:t xml:space="preserve">High-resolution modelling of particulate matter chemical composition over Europe: brake wear pollution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Barbier</w:t>
+                <w:t xml:space="preserve">Abhishek Upadhyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Carpentier</w:t>
+                <w:t xml:space="preserve">Jianhui Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gosset</w:t>
+                <w:t xml:space="preserve">Yun Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Alleman</w:t>
+                <w:t xml:space="preserve">Petros Vasilakos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esperanza Perdrix</w:t>
+                <w:t xml:space="preserve">Ying Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 32 (51), pp.29271-29291. </w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 202 (1), pp.109615. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-025-37187-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2025.109615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05453892v1</w:t>
+                <w:t xml:space="preserve">hal-05137712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal-bearing airborne particles from mining activities: A review on their characteristics, impacts and research perspectives</w:t>
+                <w:t xml:space="preserve">Multi-organ toxicity of ultrafine particles derived from air pollution: a sub-chronic exposure study in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Kasongo</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Emeline Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esperanza Perdrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.175426⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (51), pp.29271-29291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-025-37187-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04684072v1</w:t>
+                <w:t xml:space="preserve">hal-05453892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental factors influencing the bioaccessibility and the oxidative potential of transition metals from welding fumes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Origins of the seasonal variability of PM2.5 sources in a rural site in Northern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davy Rousset</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Esperanza Perdrix</w:t>
+                <w:t xml:space="preserve">P. Espina-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Coddeville</w:t>
+                <w:t xml:space="preserve">E. Perdrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.Y. Alleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Coddeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science: Processes &amp; Impacts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3EM00546A⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 333, pp.120660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2024.120660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04550144v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04616651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origins of the seasonal variability of PM2.5 sources in a rural site in Northern France</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Concomitant determination of PAH, PCBs, and phthalates in indoor air and dust from residential houses in the Strasbourg region of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.Y. Alleman</w:t>
+                <w:t xml:space="preserve">Josephine Al-Alam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Coddeville</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandre Sonnette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Alleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Coddeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2024.120660⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Exposure Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20517/jeea.2023.47⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04616651v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concomitant determination of PAH, PCBs, and phthalates in indoor air and dust from residential houses in the Strasbourg region of France</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metal-bearing airborne particles from mining activities: A review on their characteristics, impacts and research perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Delhomme</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">John Kasongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Kanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Kaniki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Riffault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Exposure Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20517/jeea.2023.47⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 951, pp.175426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.175426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04550129v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACSL4 and the lipoxygenases 15/15B are pivotal for ferroptosis induced by iron and PUFA dyshomeostasis in dopaminergic neurons</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental factors influencing the bioaccessibility and the oxidative potential of transition metals from welding fumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Berdeaux</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Manuella Ghanem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esperanza Perdrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Coddeville</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2022.12.086⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science: Processes &amp; Impacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26, pp.843-857. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3EM00546A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03996919v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative stress and inflammation induced by air pollution-derived pm2.5 persist in the lungs of mice after cessation of their sub-chronic exposure</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ACSL4 and the lipoxygenases 15/15B are pivotal for ferroptosis induced by iron and PUFA dyshomeostasis in dopaminergic neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Platel</w:t>
+                <w:t xml:space="preserve">Hind Bouchaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Mahoney-Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Garçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Berdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2023.108248⟩</w:t>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 195, pp.145-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2022.12.086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04246179v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03996919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the chemical composition and formation mechanisms of secondary organic aerosols produced in the ozonolysis of limonene</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paul Genevray</w:t>
+                <w:t xml:space="preserve">Oxidative stress and inflammation induced by air pollution-derived pm2.5 persist in the lungs of mice after cessation of their sub-chronic exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyprien Clety</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Coeur</w:t>
+                <w:t xml:space="preserve">Anne Platel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2023.106214⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.108248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2023.108248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04107949v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical approach for an easy determination of the limit of detection and uncertainty budget associated with on-line measurements of gas and aerosols by ion chromatography</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">New insights into the chemical composition and formation mechanisms of secondary organic aerosols produced in the ozonolysis of limonene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence JACOB</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Houzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Genevray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Clety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Coeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2022.119285⟩</w:t>
+              <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 173, pp.106214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2023.106214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03970389v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04107949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pesticides in the Indoor Environment of Residential Houses: A Case Study in Strasbourg, France</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Alleman</w:t>
+                <w:t xml:space="preserve">Practical approach for an easy determination of the limit of detection and uncertainty budget associated with on-line measurements of gas and aerosols by ion chromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Espina-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Coddeville</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Perdrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.Y. Alleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Coddeville</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph192114049⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 287, pp.119285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2022.119285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03969372v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03970389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging role of epigenetic alterations in the lung inflammation and tissue remodeling induced by air pollution-derived PM2.5 in mice</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Pesticides in the Indoor Environment of Residential Houses: A Case Study in Strasbourg, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josephine Al-Alam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Sonnette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Alleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Coddeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 350, pp.S66-S67. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (21), pp.14049. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0378-4274(21)00403-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph192114049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03544957v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A versatile method for the quantification of 100 SVOCs from various families. Application to indoor air, dust and bioaccessibility evaluation.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Metal enriched quasi-ultrafine particles from gas metal arc welding-stainless steel induced genetic and epigenetic alterations in BEAS-2B cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Boudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microchemical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.microc.2021.106574⟩</w:t>
+              <w:t xml:space="preserve">Toxicology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 350, pp.S208-S209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0378-4274(21)00726-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04017307v1</w:t>
+                <w:t xml:space="preserve">hal-03544960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative stress and inflammation induced by air pollution-derived PM2.5 persist in the lungs of mice after cessation of their subchronic exposure</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Phosphate Buffer Solubility and Oxidative Potential of Single Metals or Multielement Particles of Welding Fumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Ghanem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esperanza Perdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Yves Alleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Coddeville</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos12010030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0378-4274(21)00703-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03544975v1</w:t>
+                <w:t xml:space="preserve">hal-04194606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PM10 chemical profile during North African dust episodes over French West Indies</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Collaborative determination of trace element mass fractions and isotope ratios in AQUA-1 drinking water certified reference material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Garbin</w:t>
+                <w:t xml:space="preserve">Delphine Yeghicheyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severine Durand</w:t>
+                <w:t xml:space="preserve">Patricia Grinberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Favez</w:t>
+                <w:t xml:space="preserve">Moustafa Belhadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atmos12020277⟩</w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 413 (20), pp.4959-4978. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-021-03456-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03148237v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03338738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and source apportionment of single particles from metalworking activities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jovanna Arndt</w:t>
+                <w:t xml:space="preserve">A versatile method for the quantification of 100 SVOCs from various families. Application to indoor air, dust and bioaccessibility evaluation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Sonnette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Healy</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maurice Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Coddeville</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2020.116078⟩</w:t>
+              <w:t xml:space="preserve">Microchemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 169, pp.106174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microc.2021.106574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03125822v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04017307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the French Operational Network for In Situ Observation of PM Chemical Composition and Sources in Urban Environments (CARA Program)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Emerging role of epigenetic alterations in the lung inflammation and tissue remodeling induced by air pollution-derived PM2.5 in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Anthérieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Theerens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Alleman</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Albinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atmos12020207⟩</w:t>
+              <w:t xml:space="preserve">Toxicology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 350, pp.S66-S67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0378-4274(21)00403-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03131288v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-year measurements of secondary organic aerosol (SOA) markers in the Paris region (France): Concentrations, gas/particle partitioning and SOA source apportionment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PM10 chemical profile during North African dust episodes over French West Indies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Quénel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Vadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Garbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.M. Lanzafame</w:t>
+                <w:t xml:space="preserve">Severine Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Srivastava</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P. Shahpoury</w:t>
+                <w:t xml:space="preserve">Olivier Favez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.143921⟩</w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (2), pp.277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos12020277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03125817v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal enriched quasi-ultrafine particles from stainless steel gas metal arc welding induced genetic and epigenetic alterations in BEAS-2B cells</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Oxidative stress and inflammation induced by air pollution-derived PM2.5 persist in the lungs of mice after cessation of their subchronic exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Anthérieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Happillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Rousset</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esperanza Perdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NanoImpact</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.impact.2021.100346⟩</w:t>
+              <w:t xml:space="preserve">Toxicology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 350, pp.S197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0378-4274(21)00703-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321110v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal enriched quasi-ultrafine particles from gas metal arc welding-stainless steel induced genetic and epigenetic alterations in BEAS-2B cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization and source apportionment of single particles from metalworking activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Lima</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Alleman</w:t>
+                <w:t xml:space="preserve">Jovanna Arndt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Rousset</w:t>
+                <w:t xml:space="preserve">Robert Healy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ari Setyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Deboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0378-4274(21)00726-8⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 270, pp.116078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2020.116078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03544960v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03125822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphate Buffer Solubility and Oxidative Potential of Single Metals or Multielement Particles of Welding Fumes</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Overview of the French Operational Network for In Situ Observation of PM Chemical Composition and Sources in Urban Environments (CARA Program)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Favez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Alleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Albinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 12 (1), pp.30. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atmos12010030⟩</w:t>
+              <w:t xml:space="preserve">, 2021, Air Pollution and Environment in France, 12 (2), pp.207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos12020207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04194606v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03131288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative determination of trace element mass fractions and isotope ratios in AQUA-1 drinking water certified reference material</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">One-year measurements of secondary organic aerosol (SOA) markers in the Paris region (France): Concentrations, gas/particle partitioning and SOA source apportionment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Causse</w:t>
+                <w:t xml:space="preserve">G.M. Lanzafame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Srivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Favez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.A.M. Bandowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Shahpoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00216-021-03456-8⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 757, pp.143921. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.143921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03338738v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03125817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of receptor and chemical transport models for PM10 source apportionment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.L. Jaffrezo</w:t>
+                <w:t xml:space="preserve">Metal enriched quasi-ultrafine particles from stainless steel gas metal arc welding induced genetic and epigenetic alterations in BEAS-2B cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Boudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Alleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric environment: X</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 5, pp.100053. </w:t>
+              <w:t xml:space="preserve">NanoImpact</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23, pp.100346. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aeaoa.2019.100053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.impact.2021.100346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02479476v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Air Quality in School Environments in Hanoi, Vietnam: A Focus on Mass-Size Distribution and Elemental Composition of Indoor-Outdoor Ultrafine/Fine/Coarse Particles</w:t>
+                <w:t xml:space="preserve">Mitochondrial alterations triggered by repeated exposure to fine (PM2.5-0.18) and quasi-ultrafine (PM0.18) fractions of ambient particulate matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trinh Dinh Tran</w:t>
+                <w:t xml:space="preserve">J. Sotty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phuong Minh Nguyen</w:t>
+                <w:t xml:space="preserve">J. Kluza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dung Trung Nghiem</w:t>
+                <w:t xml:space="preserve">C. de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuyen Huu Le</w:t>
+                <w:t xml:space="preserve">M. Tardivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minh Binh Tu</w:t>
+                <w:t xml:space="preserve">S. Antherieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (5), pp.519. </w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 142, pp.105830. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/atmos11050519⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2020.105830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02617110v1</w:t>
+                <w:t xml:space="preserve">hal-02913607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of in vitro and in vivo genotoxic effects of air pollution fine (PM2.5-0.18) and quasi-ultrafine (PM0.18) particles on lung models</w:t>
+                <w:t xml:space="preserve">Evaluation of receptor and chemical transport models for PM10 source apportionment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Platel</w:t>
+                <w:t xml:space="preserve">C.A. Belis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Privat</w:t>
+                <w:t xml:space="preserve">D. Pernigotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Talahari</w:t>
+                <w:t xml:space="preserve">G. Pirovano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Favez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Delobel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Dourdin</w:t>
+                <w:t xml:space="preserve">J.L. Jaffrezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.134666⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric environment: X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5, pp.100053. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aeaoa.2019.100053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02913612v1</w:t>
+                <w:t xml:space="preserve">hal-02479476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial alterations triggered by repeated exposure to fine (PM2.5-0.18) and quasi-ultrafine (PM0.18) fractions of ambient particulate matter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of Air Quality in School Environments in Hanoi, Vietnam: A Focus on Mass-Size Distribution and Elemental Composition of Indoor-Outdoor Ultrafine/Fine/Coarse Particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trinh Dinh Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Sotty</w:t>
+                <w:t xml:space="preserve">Phuong Minh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Kluza</w:t>
+                <w:t xml:space="preserve">Dung Trung Nghiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. de Sousa</w:t>
+                <w:t xml:space="preserve">Tuyen Huu Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Tardivel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Antherieu</w:t>
+                <w:t xml:space="preserve">Minh Binh Tu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2020.105830⟩</w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (5), pp.519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos11050519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02913607v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation on the near-field evolution of industrial plumes from metalworking activities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Flament</w:t>
+                <w:t xml:space="preserve">Study of in vitro and in vivo genotoxic effects of air pollution fine (PM2.5-0.18) and quasi-ultrafine (PM0.18) particles on lung models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Platel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Locoge</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Véronique Riffault</w:t>
+                <w:t xml:space="preserve">K. Privat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Talahari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Delobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 668, pp.443-456. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.02.399⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 711, pp.134666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.134666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02552750v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxicological effects of ambient fine (PM2.5-0.18) and ultrafine (PM0.18) particles in healthy and diseased 3D organo-typic mucocilary-phenotype models</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterizing the regional contribution to PM10 pollution over northern France using two complementary approaches: Chemistry transport and trajectory-based receptor models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Saleh</w:t>
+                <w:t xml:space="preserve">Elise Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Waked</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Minvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Péré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2019.108538⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 223, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2019.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02552738v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure to Atmospheric Ultrafine Particles Induces Severe Lung Inflammatory Response and Tissue Remodeling in Mice</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Y. Alleman</w:t>
+                <w:t xml:space="preserve">Investigation on the near-field evolution of industrial plumes from metalworking activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ari Setyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jules Sotty</w:t>
+                <w:t xml:space="preserve">Nadine Locoge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Deboudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 16 (7), pp.1210. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 668, pp.443-456. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph16071210⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.02.399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02552745v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources and Geographical Origins of PM10 in Metz (France) Using Oxalate as a Marker of Secondary Organic Aerosols by Positive Matrix Factorization Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
+                <w:t xml:space="preserve">Toxicological effects of ambient fine (PM2.5-0.18) and ultrafine (PM0.18) particles in healthy and diseased 3D organo-typic mucocilary-phenotype models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sotty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Pallares</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Alleman</w:t>
+                <w:t xml:space="preserve">G. Garçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bonnaire</w:t>
+                <w:t xml:space="preserve">F.-O. Denayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.-Y. Alleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atmos10070370⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 176, pp.108538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2019.108538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02552739v1</w:t>
+                <w:t xml:space="preserve">hal-02552738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of PM10 Sources Profiles at 15 French Sites Using a Harmonized Constrained Positive Matrix Factorization Approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine Waked</w:t>
+                <w:t xml:space="preserve">Exposure to Atmospheric Ultrafine Particles Induces Severe Lung Inflammatory Response and Tissue Remodeling in Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yara Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Antherieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dusautoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Y. Alleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Sotty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atmos10060310⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (7), pp.1210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph16071210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02148724v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing the regional contribution to PM10 pollution over northern France using two complementary approaches: Chemistry transport and trajectory-based receptor models</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Péré</w:t>
+                <w:t xml:space="preserve">Sources and Geographical Origins of PM10 in Metz (France) Using Oxalate as a Marker of Secondary Organic Aerosols by Positive Matrix Factorization Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Pallares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Favez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Alleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (7), pp.370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos10070370⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2019.03.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02552748v1</w:t>
+                <w:t xml:space="preserve">hal-02552739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water Interaction with Mineral Dust Aerosol: Particle Size and Hygroscopic Properties of Dust</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Comparison of PM10 Sources Profiles at 15 French Sites Using a Harmonized Constrained Positive Matrix Factorization Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalia Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Albinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Giasemi Angeli</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Waked</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 2 (4), pp.376-386. </w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (6), pp.310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.7b00152⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/atmos10060310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02552761v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02148724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the geographical origins of PM10 based on long, medium and short-range air mass back-trajectories impacting Northern France during the period 2009–2013</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Water Interaction with Mineral Dust Aerosol: Particle Size and Hygroscopic Properties of Dust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Bourin</w:t>
+                <w:t xml:space="preserve">Sara Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Michoud</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Manolis Romanias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Alleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Zeineddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giasemi Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2018.08.015⟩</w:t>
+              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (4), pp.376-386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.7b00152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02552756v1</w:t>
+                <w:t xml:space="preserve">hal-02552761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speciation of organic fraction does matter for source apportionment. Part 1 : A one-year campaign in Grenoble (France)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Favez</w:t>
+                <w:t xml:space="preserve">Investigation of the geographical origins of PM10 based on long, medium and short-range air mass back-trajectories impacting Northern France during the period 2009–2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Waked</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grazia-Maria Lanzafame</w:t>
+                <w:t xml:space="preserve">Aude Bourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Golly</w:t>
+                <w:t xml:space="preserve">Vincent Michoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esperanza Perdrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 624, pp.1598-1611. </w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 193, pp.143-152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.12.135⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2018.08.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01853324v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air pollution-derived PM2.5 impairs mitochondrial function in healthy and chronic obstructive pulmonary diseased human bronchial epithelial cells</w:t>
+                <w:t xml:space="preserve">Speciation of organic fraction does matter for source apportionment. Part 1 : A one-year campaign in Grenoble (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Leclercq</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">L.Y. Alleman</w:t>
+                <w:t xml:space="preserve">Deepchandra Srivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tomaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Favez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grazia-Maria Lanzafame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Golly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2018.09.062⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 624, pp.1598-1611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.12.135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02552778v1</w:t>
+                <w:t xml:space="preserve">ineris-01853324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tenax-TA Spiking Approach of Thermal Desorption Coupled to GC–MSMS for the Quantification of PAHs in Indoor Air and Dust</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Air pollution-derived PM2.5 impairs mitochondrial function in healthy and chronic obstructive pulmonary diseased human bronchial epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kluza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Antherieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sotty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.Y. Alleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polycyclic Aromatic Compounds</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 243, pp.1434-1449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2018.09.062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10406638.2016.1253594⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02381075v1</w:t>
+                <w:t xml:space="preserve">hal-02552778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraining modern-day silicon cycling in Lake Baikal</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Mackay</w:t>
+                <w:t xml:space="preserve">Tenax-TA Spiking Approach of Thermal Desorption Coupled to GC–MSMS for the Quantification of PAHs in Indoor Air and Dust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Sonnette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Vologina</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ruben Ocampo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Alleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Coddeville</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016GB005518⟩</w:t>
+              <w:t xml:space="preserve">Polycyclic Aromatic Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (2-3), pp.170-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10406638.2016.1253594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02552777v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02381075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic and epigenetic alterations in normal and sensitive COPD-diseased human bronchial epithelial cells repeatedly exposed to air pollution-derived PM 2.5</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L.Y. Alleman</w:t>
+                <w:t xml:space="preserve">Constraining modern-day silicon cycling in Lake Baikal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Panizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.M. Hardy</w:t>
+                <w:t xml:space="preserve">G. Swann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mackay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vologina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2017.06.028⟩</w:t>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31 (3), pp.556-574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016GB005518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02552768v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04146524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraining modern-day silicon cycling in Lake Baikal</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Alleman</w:t>
+                <w:t xml:space="preserve">Effect of ultrafine atmospheric particles on the respiratory system in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yara Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Antherieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Sotty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Alleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Canivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016GB005518⟩</w:t>
+              <w:t xml:space="preserve">Toxicology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 280, pp.S205-S206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2017.07.563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04146524v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of ultrafine atmospheric particles on the respiratory system in mice</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Metal-bearing fine particle sources in a coastal industrialized environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saliou Mbengue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Flament</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2017.07.563⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 183, pp.202-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2016.08.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03194190v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal-bearing fine particle sources in a coastal industrialized environment</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Constraining modern-day silicon cycling in Lake Baikal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Panizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Swann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mackay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vologina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Alleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2016.08.014⟩</w:t>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31 (3), pp.556-574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016GB005518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02552781v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indoor particle dynamics in schools: Determination of air exchange rate, size-resolved particle deposition rate and penetration factor in real-life conditions</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genetic and epigenetic alterations in normal and sensitive COPD-diseased human bronchial epithelial cells repeatedly exposed to air pollution-derived PM 2.5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Platel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Antherieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.Y. Alleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.M. Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indoor and Built Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 230 (1), pp.163-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2017.06.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1420326X15610798⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02552784v1</w:t>
+                <w:t xml:space="preserve">hal-02552768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of urban coarse particles inhalation on oxidative and inflammatory parameters in the mouse lung and colon</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Indoor particle dynamics in schools: Determination of air exchange rate, size-resolved particle deposition rate and penetration factor in real-life conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Trinh Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Madjid Djouina</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Coddeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Dingreville</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Claude Galloo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Particle and Fibre Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 14 (1), pp.46. </w:t>
+              <w:t xml:space="preserve">Indoor and Built Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (10), pp.1335-1350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12989-017-0227-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1420326X15610798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01935778v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particulate metal bioaccessibility in physiological fluids and cell culture media: Toxicological perspectives</w:t>
+                <w:t xml:space="preserve">Effects of urban coarse particles inhalation on oxidative and inflammatory parameters in the mouse lung and colon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérénice Leclercq</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Esperanza Perdrix</w:t>
+                <w:t xml:space="preserve">Cécile Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Riffault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Happillon</w:t>
+                <w:t xml:space="preserve">Laurent Alleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Djouina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Dingreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2017.03.029⟩</w:t>
+              <w:t xml:space="preserve">Particle and Fibre Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (1), pp.46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12989-017-0227-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02552772v1</w:t>
+                <w:t xml:space="preserve">hal-01935778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential responses of healthy and chronic obstructive pulmonary diseased human bronchial epithelial cells repeatedly exposed to air pollution-derived PM4</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L.Y. Alleman</w:t>
+                <w:t xml:space="preserve">Particulate metal bioaccessibility in physiological fluids and cell culture media: Toxicological perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Yves Alleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esperanza Perdrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Riffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Happillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 156, pp.148-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2017.03.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2016.08.059⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02552782v1</w:t>
+                <w:t xml:space="preserve">hal-02552772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioaccessibility of trace elements in fine and ultrafine atmospheric particles in an industrial environment</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Differential responses of healthy and chronic obstructive pulmonary diseased human bronchial epithelial cells repeatedly exposed to air pollution-derived PM4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Happillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Antherieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.M. Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.Y. Alleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Geochemistry and Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10653-015-9756-2⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 218, pp.1074-1088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2016.08.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02552785v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine and Ultrafine Particles in the Vicinity of Industrial Activities: A Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jovanna Arndt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Marris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliou Mbengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ari Setyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Reviews in Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 45 (21), pp.2305-2356. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10643389.2015.1025636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02552789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indoor–outdoor behavior and sources of size-resolved airborne particles in French classrooms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Bioaccessibility of trace elements in fine and ultrafine atmospheric particles in an industrial environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saliou Mbengue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Galloo</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Flament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2014.06.023⟩</w:t>
+              <w:t xml:space="preserve">Environmental Geochemistry and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 37 (5), pp.875-889. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10653-015-9756-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02552798v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clues for a standardised thermal-optical protocol for the assessment of organic and elemental carbon within ambient air particulate matter</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Size-distributed metallic elements in submicronic and ultrafine atmospheric particles from urban and industrial areas in northern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saliou Mbengue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Alleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Flament</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/amt-7-1649-2014⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 135-136, pp.35-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2013.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02552801v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source apportionment of PM10 in a north-western Europe regional urban background site (Lens, France) using positive matrix factorization and including primary biogenic emissions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Indoor–outdoor behavior and sources of size-resolved airborne particles in French classrooms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Trinh Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Alleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Coddeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Galloo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-14-3325-2014⟩</w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 81, pp.183-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2014.06.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01539458v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size-distributed metallic elements in submicronic and ultrafine atmospheric particles from urban and industrial areas in northern France</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clues for a standardised thermal-optical protocol for the assessment of organic and elemental carbon within ambient air particulate matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chiappini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Verlhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aujay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Maenhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Putaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2013.08.010⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (6), pp.1649-1661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-7-1649-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02552807v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elemental characterization and source identification of size resolved atmospheric particles in French classrooms</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Source apportionment of PM10 in a north-western Europe regional urban background site (Lens, France) using positive matrix factorization and including primary biogenic emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Waked</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Favez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Alleman L.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Piot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-E. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2012.02.021⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (7), pp.3325-3346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-14-3325-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02552808v1</w:t>
+                <w:t xml:space="preserve">hal-01539458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an in vitro method to estimate lung bioaccessibility of metals from atmospheric particles</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Elemental characterization and source identification of size resolved atmospheric particles in French classrooms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Trinh Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Alleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Coddeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Galloo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Monitoring and Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 13 (3), pp.621. </w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 54, pp.250-259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c0em00439a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2012.02.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02552812v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interlaboratory comparison exercise for the determination of As, Cd, Ni and Pb in PM10 in Europe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of an in vitro method to estimate lung bioaccessibility of metals from atmospheric particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Buzica</w:t>
+                <w:t xml:space="preserve">Caboche Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.J.C. Brown</w:t>
+                <w:t xml:space="preserve">Perdrix Esperanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.E. Yardley</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Malet Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Alleman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2010.12.020⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Monitoring and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (3), pp.621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c0em00439a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02552810v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomonitoring of indoor air genotoxic properties in ten schools using Scindapsus aureus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interlaboratory comparison exercise for the determination of As, Cd, Ni and Pb in PM10 in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gerboles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Buzica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Amelie Rzepka</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Alleman</w:t>
+                <w:t xml:space="preserve">R.J.C. Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Coquelle</w:t>
+                <w:t xml:space="preserve">R.E. Yardley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Cuny</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Hanus-Illnar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environment and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 4 (2/3), pp.224. </w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 45 (20), pp.3488-3499. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJENVH.2010.033710⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2010.12.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02552815v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PM10 metal concentrations and source identification using positive matrix factorization and wind sectoring in a French industrial zone</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Biomonitoring of indoor air genotoxic properties in ten schools using Scindapsus aureus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Amelie Rzepka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Trinh Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Galloo</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Coquelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Cuny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2010.02.008⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environment and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (2/3), pp.224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJENVH.2010.033710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02552814v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of Trace Metalloids and Metals in Airborne Particles Applying Dynamic Reaction Cell Inductively Coupled Plasma Mass Spectrometry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">PM10 metal concentrations and source identification using positive matrix factorization and wind sectoring in a French industrial zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Robache</w:t>
+                <w:t xml:space="preserve">Laure Lamaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esperanza Perdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-C. Galloo</w:t>
+                <w:t xml:space="preserve">Antoine Robache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Galloo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 63 (1), pp.87-91. </w:t>
+              <w:t xml:space="preserve">Atmospheric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 96 (4), pp.612-625. </w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1366/000370209787169858⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2010.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04231777v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of Trace Metalloids and Metals in Airborne Particles Applying Dynamic Reaction Cell Inductively Coupled Plasma Mass Spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lamaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Alleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Robache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Galloo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 63 (1), pp.87-91. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1366/000370209787169858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02552822v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of methods for measuring atmospheric deposition of arsenic, cadmium, nickel and lead</w:t>
+                <w:t xml:space="preserve">Quantification of Trace Metalloids and Metals in Airborne Particles Applying Dynamic Reaction Cell Inductively Coupled Plasma Mass Spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenche Aas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Alleman</w:t>
+                <w:t xml:space="preserve">L. Lamaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elke Bieber</w:t>
+                <w:t xml:space="preserve">A. Robache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dieter Gladtke</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.-C. Galloo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Monitoring and Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 63 (1), pp.87-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1366/000370209787169858⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b822330k⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02552820v1</w:t>
+                <w:t xml:space="preserve">hal-02552822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principales méthodes de prélèvement et d'analyse des émissions métalliques dans l'atmosphère</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Comparison of methods for measuring atmospheric deposition of arsenic, cadmium, nickel and lead</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenche Aas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Mathe</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elke Bieber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieter Gladtke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Houdret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Air pur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Environmental Monitoring and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11 (6), pp.1276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b822330k⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04227344v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manganese content records seasonal upwelling in Lake Tanganyika mussels</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">H. Hughes</w:t>
+                <w:t xml:space="preserve">Principales méthodes de prélèvement et d'analyse des émissions métalliques dans l'atmosphère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. André</w:t>
+                <w:t xml:space="preserve">F. Mathe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Air pur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 75, pp.16-21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00297606v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential response of phytoplankton to additions of nitrogen, phosphorus and iron in Lake Tanganyika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaike De Wever</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aaike De Wever</w:t>
+                <w:t xml:space="preserve">Koenraad Muylaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koenraad Muylaert</w:t>
+                <w:t xml:space="preserve">Denis Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Descy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Freshwater Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.071004210218002-???. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2427.2007.01890.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2427.2007.01890.x⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02552896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon isotopes in ∼3.8 Ga West Greenland rocks as clues to the Eoarchaean supracrustal Si cycle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Manganese content records seasonal upwelling in Lake Tanganyika mussels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc André</w:t>
+                <w:t xml:space="preserve">L. Y. Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Cardinal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Alleman</w:t>
+                <w:t xml:space="preserve">P.-D. Plisnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen Moorbath</w:t>
+                <w:t xml:space="preserve">H. Hughes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2006.02.046⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 4 (2), pp.195-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-4-195-2007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02552899v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00297606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mn seasonal upwellings recorded in Lake Tanganyika mussels</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. André</w:t>
+                <w:t xml:space="preserve">Silicon isotopes in ∼3.8 Ga West Greenland rocks as clues to the Eoarchaean supracrustal Si cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Cardinal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Alleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Moorbath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 245 (1-2), pp.162-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2006.02.046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00297847v1</w:t>
+                <w:t xml:space="preserve">hal-02552899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivianite formation and distribution in Lake Baikal sediments</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mn seasonal upwellings recorded in Lake Tanganyika mussels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Y. Alleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-D. Plisnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hughes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. André</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 3 (5), pp.1453-1471</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2004.09.022⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02552903v1</w:t>
+                <w:t xml:space="preserve">hal-00297847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon Isotopic Fractionation in Lake Tanganyika and Its Main Tributaries</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vivianite formation and distribution in Lake Baikal sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Cocquyt</w:t>
+                <w:t xml:space="preserve">N. Fagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.Y. Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Denis Plisnier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Descy</w:t>
+                <w:t xml:space="preserve">L. Granina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hatert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Thamo-Bozso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Great Lakes Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0380-1330(05)70280-X⟩</w:t>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 46 (1-4), pp.315-336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2004.09.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02552900v1</w:t>
+                <w:t xml:space="preserve">hal-02552903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance of silicon isotopes to Si-nutrient utilization and Si-source assessment in Antarctic waters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId330" w:history="1">
+                <w:t xml:space="preserve">Silicon Isotopic Fractionation in Lake Tanganyika and Its Main Tributaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Alleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cardinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas W. Trull</w:t>
+                <w:t xml:space="preserve">Christine Cocquyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Denis Plisnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Descy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2004GB002364⟩</w:t>
+              <w:t xml:space="preserve">Journal of Great Lakes Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 31 (4), pp.509-519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0380-1330(05)70280-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02913029v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accumulation records of radionuclides and trace metals in two contrasting Delaware salt marshes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L.Y. Alleman</w:t>
+                <w:t xml:space="preserve">Relevance of silicon isotopes to Si-nutrient utilization and Si-source assessment in Antarctic waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Cardinal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.M. Church</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frank Dehairs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Savoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas W. Trull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marchem.2004.02.002⟩</w:t>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 19 (2), pp.GB2007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2004GB002364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02552905v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic composition of silicon measured by multicollector plasma source mass spectrometry in dry plasma mode</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accumulation records of radionuclides and trace metals in two contrasting Delaware salt marshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Ziegler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luc André</w:t>
+                <w:t xml:space="preserve">Guebuem Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.Y. Alleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.M. Church</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/B210109B⟩</w:t>
+              <w:t xml:space="preserve">Marine Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 87 (3-4), pp.87-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marchem.2004.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02552906v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic evidence of contaminant lead in the South Atlantic troposphere and surface waters</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Kim</w:t>
+                <w:t xml:space="preserve">Isotopic composition of silicon measured by multicollector plasma source mass spectrometry in dry plasma mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Cardinal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Hamelin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jeroen de Jong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc André</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0967-0645(01)00019-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 18 (3), pp.213-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/B210109B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02552907v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of oceanic circulation on contaminant lead distribution in the South Atlantic</w:t>
               </w:r>
@@ -9819,902 +9807,1048 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Ganguli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 48 (13), pp.2855-2876. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0967-0645(01)00021-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02552909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lead sources and transfer in the coastal Mediterranean: evidence from stable lead isotopes in marine particles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Isotopic evidence of contaminant lead in the South Atlantic troposphere and surface waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.Y. Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.M. Church</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.J. Véron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 47 (9-11), pp.2257-2279. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0967-0645(00)00024-2⟩</w:t>
+              <w:t xml:space="preserve">, 2001, 48 (13), pp.2811-2827. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0967-0645(01)00019-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02552910v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric depositional fluxes of trace elements, 210 Pb, and 7 Be to the Sargasso Sea</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Church</w:t>
+                <w:t xml:space="preserve">Lead sources and transfer in the coastal Mediterranean: evidence from stable lead isotopes in marine particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.Y. Alleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.J. Véron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-C. Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Heussner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/1999GB900071⟩</w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 47 (9-11), pp.2257-2279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0967-0645(00)00024-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02552911v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invasion of the abyssal North Atlantic by modern anthropogenic lead</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B Hamelin</w:t>
+                <w:t xml:space="preserve">Atmospheric depositional fluxes of trace elements, 210 Pb, and 7 Be to the Sargasso Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guebuem Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Alleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Church</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/1999GL900287⟩</w:t>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 13 (4), pp.1183-1192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/1999GB900071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02552916v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic evidence of pollutant lead sources in Northwestern France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Flament</w:t>
+                <w:t xml:space="preserve">Invasion of the abyssal North Atlantic by modern anthropogenic lead</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Laure Bertho</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Alleman</w:t>
+                <w:t xml:space="preserve">A. Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Russell Flegal</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T. Church</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Flegal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1352-2310(98)00376-8⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 26 (10), pp.1477-1480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/1999GL900287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02552914v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic evidence of pollutant lead transport from North America to the subtropical North Atlantic gyre</w:t>
+                <w:t xml:space="preserve">Isotopic evidence of pollutant lead sources in Northwestern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Hamelin</w:t>
+                <w:t xml:space="preserve">Alain Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Ferrand</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Marie Laure Bertho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Nicolas</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Russell Flegal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 61 (20), pp.4423-4428. </w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 33 (20), pp.3377-3388. </w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0016-7037(97)00242-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1352-2310(98)00376-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02552917v1</w:t>
+                <w:t xml:space="preserve">hal-02552914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Isotopic evidence of pollutant lead transport from North America to the subtropical North Atlantic gyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Alleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Véron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 61 (20), pp.4423-4428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0016-7037(97)00242-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Evolution of atmospheric lead over the northwestern Mediterranean between 1986 and 1992</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Migon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Environment. Part A, General Topics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 27 (14), pp.2161-2167. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0960-1686(93)90045-Z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02552919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10724,9636 +10858,9636 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation en laboratoire d'un dispositif de mesure en ligne du potentiel oxydant des aérosols</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Yves Alleman</w:t>
+                <w:t xml:space="preserve">Characteristics and sources of particulate matter from an open pit mine and hydrometallurgical plant within the Congolese Copperbelt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Kasongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Alleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Malet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Kanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Kaniki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38ème congrès français sur les aérosols (CFA 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASFERA, Mar 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">European Aerosol Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Lecce, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05287279v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05206891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KM-SUB-OP: A kinetic model of aerosol oxidative potential</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Grazia Lanzafame</w:t>
+                <w:t xml:space="preserve">Evaluation en laboratoire d'un dispositif de mesure en ligne du potentiel oxydant des aérosols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Audoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Ghanem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esperanza Perdrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Yves Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Aerosol Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Lecce (ITALY), France</w:t>
+              <w:t xml:space="preserve">38ème congrès français sur les aérosols (CFA 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASFERA, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05565817v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05287279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of DTT and FOX-based on-line systems for oxidative potential monitoring</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Esperanza Perdrix</w:t>
+                <w:t xml:space="preserve">KM-SUB-OP: A kinetic model of aerosol oxidative potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashmi Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Lelieveld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Campbell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deepchandra Srivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grazia Lanzafame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 11th International Symposium on Modern Principles of Air Monitoring and Biomonitoring (Airmon 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, STAMI, Jun 2025, Loen, Norway</w:t>
+              <w:t xml:space="preserve">European Aerosol Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Lecce (ITALY), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05287263v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics and sources of particulate matter from an open pit mine and hydrometallurgical plant within the Congolese Copperbelt</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Alleman</w:t>
+                <w:t xml:space="preserve">Response of DTT and FOX-based on-line systems for oxidative potential monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Audoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Sauvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Ghanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Malet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arthur Kaniki</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Lily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esperanza Perdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Aerosol Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Lecce, Italy</w:t>
+              <w:t xml:space="preserve">The 11th International Symposium on Modern Principles of Air Monitoring and Biomonitoring (Airmon 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, STAMI, Jun 2025, Loen, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05206891v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05287263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas and Particle Emissions from Representative Railway Braking Systems: A Comprehensive Study at Two Scales</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Malet</w:t>
+                <w:t xml:space="preserve">Application of bio-monitors to trace airborne particulate matter in the urban environment – linking environmental magnetic mapping to (metallic) micro-pollutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Franke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Daaboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Carvallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Turcati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Isambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compola</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Ben Guerir, Morocco</w:t>
+              <w:t xml:space="preserve">Castle Meeting 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Utrecht University, 2024, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04750175v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physicochemical characterization of atmospheric dust collected on mining sites of the Congolese copperbelt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Kasongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Kanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Kaniki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Aerosol Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Tampere, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04685042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of operating conditions on particulates emitted from the friction between railway brake pads and discs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Grira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Frangieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raafa Al Kaderi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Davin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurobrake</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FISITA, Jun 2024, Rheingoldhalle, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04644040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of bio-monitors to trace airborne particulate matter in the urban environment – linking environmental magnetic mapping to (metallic) micro-pollutants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aude Isambert</w:t>
+                <w:t xml:space="preserve">Gas and Particle Emissions from Representative Railway Braking Systems: A Comprehensive Study at Two Scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raafa Al Kaderi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Grira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Frangieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Jamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Castle Meeting 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Utrecht University, 2024, Utrecht, Netherlands</w:t>
+              <w:t xml:space="preserve">Compola</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Ben Guerir, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04688632v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle Emissions from Representative Railway Braking Systems: A Comprehensive Study of Size Distribution and Chemical Composition at Two Scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raafa Al Kaderi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Grira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Frangieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Aerosol Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Tampere, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the experimental conditions on manganese bioaccessibility and oxidative potential of welding fumes</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Contrasting aerosol composition in and out of Paris plume during the ACROSS campaign at the Rambouillet supersite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Formenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dusanter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamar Marina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Tomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Aerosol Conference (EAC) 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Aerosol Assembly; Spanish Association for Aerosol Science and Technology (AECyTA); University of Malaga (UMA); Universidad Nacional de Educacion a Distancia (UNED), Sep 2023, Malaga, Spain, Spain</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04648919v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04148986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INFLUENCE OF WEATHER AND CHEMICAL COMPOSITION ON PMX MICROSENSORS MEASUREMENTS</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Influence of the experimental conditions on manganese bioaccessibility and oxidative potential of welding fumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Ghanem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Yves Alleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esperanza Perdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Coddeville</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA2023 - 36ème Congrès Français sur les Aérosols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASFERA, Mar 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">European Aerosol Conference (EAC) 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Aerosol Assembly; Spanish Association for Aerosol Science and Technology (AECyTA); University of Malaga (UMA); Universidad Nacional de Educacion a Distancia (UNED), Sep 2023, Malaga, Spain, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291666v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04648919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P10-12: Toxicological impact of biogenic and anthropogenic secondary organic aerosols</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Antherieu</w:t>
+                <w:t xml:space="preserve">INFLUENCE OF WEATHER AND CHEMICAL COMPOSITION ON PMX MICROSENSORS MEASUREMENTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Espina-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bossuyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esperanza Perdrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Y. Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurotox 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CFA2023 - 36ème Congrès Français sur les Aérosols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASFERA, Mar 2023, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04643271v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">99 Influence of Storage Conditions on the Evaluation of Metal Bioaccessibility and Oxidative Potential of Welding Fumes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Esperanza Perdrix</w:t>
+                <w:t xml:space="preserve">P10-12: Toxicological impact of biogenic and anthropogenic secondary organic aerosols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Houzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.Y. Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Coddeville</w:t>
+                <w:t xml:space="preserve">E. Perdrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Antherieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Airmon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/annweh/wxac087.032⟩</w:t>
+              <w:t xml:space="preserve">Eurotox 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Ljubljana, Slovenia. pp.S154, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0378-4274(23)00621-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04138490v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04643271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traçage des particules fines aériennes par bio-collecteurs passifs Lien entre exposition environnementale urbaine et impact sur la santé humaine</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">99 Influence of Storage Conditions on the Evaluation of Metal Bioaccessibility and Oxidative Potential of Welding Fumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Ghanem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esperanza Perdrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Coddeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RST</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Airmon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Bristol, United Kingdom. pp.i12-i12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/annweh/wxac087.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04177480v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus d'usure en freinage par friction : quelle clé pour atténuer à la source les émissions de particules ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Traçage des particules fines aériennes par bio-collecteurs passifs Lien entre exposition environnementale urbaine et impact sur la santé humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Daaboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Franke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Alleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Gesret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Tribologie et Traitements de surface</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Senlis, France</w:t>
+              <w:t xml:space="preserve">RST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04315529v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers de meilleurs indicateurs de risques de la pollution atmosphérique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Processus d'usure en freinage par friction : quelle clé pour atténuer à la source les émissions de particules ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Desplanques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Briatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Grira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Frangie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raafa Al Kaderi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Rencontres de la Qualité de l’Air</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CPAM de l'Indre, Oct 2023, Châteauroux, France</w:t>
+              <w:t xml:space="preserve">Journées Tribologie et Traitements de surface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Senlis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04242181v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04315529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P14-03: Transcriptomic alterations induced by air pollution-derived ultrafine particles in lungs of mice chronically exposed</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers de meilleurs indicateurs de risques de la pollution atmosphérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Alleman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurotox 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Rencontres de la Qualité de l’Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CPAM de l'Indre, Oct 2023, Châteauroux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04643269v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04242181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting aerosol composition in and out of Paris plume during the ACROSS campaign at the Rambouillet supersite</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Tomas</w:t>
+                <w:t xml:space="preserve">P14-03: Transcriptomic alterations induced by air pollution-derived ultrafine particles in lungs of mice chronically exposed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Figeac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sebda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Eurotox 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Ljubljana, Slovenia. pp.S171, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0378-4274(23)00660-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04148986v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04643269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SOC-III-04 Oxidative stress and inflammation induced by air pollution-derived ultrafine particles chronic exposure in mice: a multiorgan approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Anthérieu</w:t>
+                <w:t xml:space="preserve">Controlled generation and determination of the toxicological impact of secondary organic aerosols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Houzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Alleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Perdrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Antherieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIth International Congress of Toxicology (ICT 2022) - UNITING IN TOXICOLOGY</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13th International Conference on Air Quality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Thessalonique, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04138499v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled generation and determination of the toxicological impact of secondary organic aerosols</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Antherieu</w:t>
+                <w:t xml:space="preserve">Influence of storage conditions on the evaluation of metal bioaccessibility and oxidative potential of welding fumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Ghanem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.Y. Alleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esperanza Perdrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Coddeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Air Quality</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 10th International Symposium on modern principles of air monitoring and biomonitoring (Airmon 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, British Occupational Hygiene Safety, Nov 2022, Bristol, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/annweh/wxac087.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04223879v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of storage conditions on the evaluation of metal bioaccessibility and oxidative potential of welding fumes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrice Coddeville</w:t>
+                <w:t xml:space="preserve">SOC-III-04 Oxidative stress and inflammation induced by air pollution-derived ultrafine particles chronic exposure in mice: a multiorgan approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Anthérieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10th International Symposium on modern principles of air monitoring and biomonitoring (Airmon 2022)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/annweh/wxac087.032⟩</w:t>
+              <w:t xml:space="preserve">XVIth International Congress of Toxicology (ICT 2022) - UNITING IN TOXICOLOGY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUTOX and EUROTOX, Sep 2022, Maastricht, Netherlands. pp.S44, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2022.07.138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04221787v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TOXICOLOGICAL IMPACT OF SECONDARY ORGANIC AEROSOLS FORMED FROM THE REACTION OF LIMONENE WITH OZONE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Houzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esperanza Perdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Anthérieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Air Quality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Thessalokini, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04249357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spéciation chimique des PM2,5 : variations en lien avec la météorologie observées sur 5 stations rurales de fond françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Debevec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Perdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français des Aérosols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Paris ( France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04221649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of Secondary Inorganic aerosols in the north of France and how they may evolve in the future,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Espina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Coddeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Debevec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français des Aérosols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04221627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of biogenic secondary organic aerosols for the assessment of their health impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nilmara de Oliveira Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasilis Bampouris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esperanza Perdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Y. Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MED2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04222237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physicochemical composition, bioaccessibility and oxidative potential of welding fumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ghanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Perdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Coddeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Aerosol Conference – EAC 2020, Germany, 30/08-04/09 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03144186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spéciation chimique des PM2,5 : variations en lien avec la météorologie observées sur 5 stations rurales de fond françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Debevec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Perdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33ème Congrès Français sur les Aérosols 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, ., France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03144218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Can We Learn From Year-Long Hourly Observations of Aerosol Precursor Gases and PM2.5 Chemical Speciation in Both Urban and Rural Sites?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Espina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esperanza Perdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Coddeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Aerosol Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Gothenburg ( Virtual Congress ), Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04222207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal PM2.5 concentrations and sources at urban, rural and remote sites in the North of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Espina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esperanza Perdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Coddeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conseil Scientifique du Labex Cappa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Villeneuve d’Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04251005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Specific Primary and Secondary Organic Markers for PM Source Apportionment Based on Positive Matrix Factorization (PMF).</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Franco Lucarelli</w:t>
+                <w:t xml:space="preserve">Potential sources of PM10 impacting the Hauts-de-France region over a 5-year period (2009-2013) identified by receptor modeling: Influence of precipitation, air mass altitude, length of backward trajectories and the use of a weighting function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Waked</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Michoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Alleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Aerosol Conference 2018 (IAC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Saint Louis, United States</w:t>
+              <w:t xml:space="preserve">Air Quality Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03239340v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03123870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomic alterations induced by air pollution-derived PM2.5 reflect the shift from healthy to COPD-diseased human bronchial epithelium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Anthérieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent-Yvon Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esperanza Perdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Coddeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERS International Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ERS, Sep 2018, Paris, France. pp.PA1268, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1183/13993003.congress-2018.PA1268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04151575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential sources of PM10 impacting the Hauts-de-France region over a 5-year period (2009-2013) identified by receptor modeling: Influence of precipitation, air mass altitude, length of backward trajectories and the use of a weighting function</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Sauvage</w:t>
+                <w:t xml:space="preserve">Use of Specific Primary and Secondary Organic Markers for PM Source Apportionment Based on Positive Matrix Factorization (PMF).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deepchandra Srivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Favez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Perraudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Besombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Lucarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Air Quality Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">International Aerosol Conference 2018 (IAC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Saint Louis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03123870v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03239340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation et origine des aérosols inorganiques dans un site urbain du nord de la France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Etude des déterminants des concentrations en PM10 dans le nord de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diogo Miguel Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esperanza Perdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benoît Herbin</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Favez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9èmes Journées Interdisciplinaires de la Qualité de l’Air</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Villeneuve d’Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03146031v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des déterminants des concentrations en PM10 dans le nord de la France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Caractérisation et origine des aérosols inorganiques dans un site urbain du nord de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Roig Rodelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esperanza Perdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Riffault</w:t>
+                <w:t xml:space="preserve">Laurent Alleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Malet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Herbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9èmes Journées Interdisciplinaires de la Qualité de l’Air</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Villeneuve d’Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03146088v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source apportionment of atmospheric particulate matter (PM) using a constrained US-EPA-PMF5.0 model at different urban environments in France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Understanding of the chemical processes involving nitro- and oxy-pahs in ambient air and evaluation of soa pah contribution on pm via annual and intensive field campaigns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Albinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tomaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deepchandra Srivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grazia-Maria Lanzafame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Favez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.EGU2017-15210</w:t>
+              <w:t xml:space="preserve">36. AAAR annual conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Raleigh, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01853465v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01853124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the chemical processes involving nitro- and oxy-PAHs in ambient air and evaluation of SOA PAH contribution on PM via annual and intensive field campaigns</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Source apportionment of atmospheric particulate matter (PM) using a constrained US-EPA-PMF5.0 model at different urban environments in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalia Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Favez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Golly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Besombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. International Conference on Chemistry and the Environment (ICCE 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.EGU2017-15210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01853617v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01853465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding of the chemical processes involving nitro- and oxy-PAHs in ambient air and evaluation of SOA PAH contribution on PM via annual and intensive field campaigns</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Study of the chemical processes involving nitro- and oxy-PAHs in ambient air and evaluation of SOA PAH contribution on PM via annual and intensive field campaigns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Albinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tomaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deepchandra Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grazia-Maria Lanzafame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Favez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Aerosol Conference (EAC 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">16. International Conference on Chemistry and the Environment (ICCE 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01853518v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01853617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding of the chemical processes involving nitro- and oxy-pahs in ambient air and evaluation of soa pah contribution on pm via annual and intensive field campaigns</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Understanding of the chemical processes involving nitro- and oxy-PAHs in ambient air and evaluation of SOA PAH contribution on PM via annual and intensive field campaigns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Albinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tomaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deepchandra Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grazia-Maria Lanzafame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Favez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36. AAAR annual conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Raleigh, United States</w:t>
+              <w:t xml:space="preserve">European Aerosol Conference (EAC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01853124v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01853518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Source apportionment of atmospheric particulate matter (PM10) using a constrained USEPA-PMF5.0 model on different urban environments in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalia Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Favez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Golly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.Y. Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Aerosol Conference (EAC 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01853517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demonstrating that speciation of organic fraction does matter for source apportionment : use of specific primary and secondary organic markers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deepchandra Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Favez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Perraudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36. AAAR annual conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Raleigh, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01853122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harmonized PM source apportionment on a large set of various French sites using constrained Positive Matrix Factorization</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using In Vitro digestion model and SPME-GC/MSMS to assess bioaccessibility of endocrine disrupting compounds in indoor dust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sonnette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Alleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Coddeville</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Aerosol Conference (EAC 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Tours, France</w:t>
+              <w:t xml:space="preserve">Indoor Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01854279v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04229036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal variation of PM10 chemical constituents in different French urban environments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">Harmonized PM source apportionment on a large set of various French sites using constrained Positive Matrix Factorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalia Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Favez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Golly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Alleman</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Favez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.EGU2016-15445</w:t>
+              <w:t xml:space="preserve">European Aerosol Conference (EAC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01854136v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01854279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using In Vitro digestion model and SPME-GC/MSMS to assess bioaccessibility of endocrine disrupting compounds in indoor dust</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Seasonal variation of PM10 chemical constituents in different French urban environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Golly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Besombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Alleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Favez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indoor Air</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Ghent (BE), Belgium</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.EGU2016-15445</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04223876v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01854136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources Contribution to Metal Concentrations in PM2.5 in a Coastal Industrialized Area</w:t>
+                <w:t xml:space="preserve">Using In Vitro digestion model and SPME-GC/MSMS to assess bioaccessibility of endocrine disrupting compounds in indoor dust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mbengue</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
+                <w:t xml:space="preserve">A. Sonnette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Karine Deboudt</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Coddeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Heavy Metals in the Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Ghent (BE), Belgium</w:t>
+              <w:t xml:space="preserve">Indoor Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Ghent (BE), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04223875v1</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using In Vitro digestion model and SPME-GC/MSMS to assess bioaccessibility of endocrine disrupting compounds in indoor dust</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
+                <w:t xml:space="preserve">Sources Contribution to Metal Concentrations in PM2.5 in a Coastal Industrialized Area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mbengue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Coddeville</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Deboudt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indoor Air</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">18th International Conference on Heavy Metals in the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Ghent (BE), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04229036v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal desorption coupled to GC/MSMS for the quantification of PAHs in Tenax passive samplers and indoor dust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sonnette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Wolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. J. Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Coddeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Polycyclic Aromatic Compounds conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISPAC, Sep 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04229033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of potential source areas of PM10 in northern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Michoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pascaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Perdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Aerosol Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04229032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PM source apportionment by Positive Matrix Factorization (PMF) using an extended aerosol chemical characterization including specific molecular markers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t>
+                <w:t xml:space="preserve">Nano-Indus: Les particules fines émises par la métallurgie ; Caractérisation physico-chimique et processus de formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Alleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Deboudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Delbarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Aerosol Conference (EAC 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Milan, Italy</w:t>
+              <w:t xml:space="preserve">Colloque de restitution des projets ADEME-CORTEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01855119v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04638847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano-Indus: Les particules fines émises par la métallurgie ; Caractérisation physico-chimique et processus de formation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Flament</w:t>
+                <w:t xml:space="preserve">PM source apportionment by Positive Matrix Factorization (PMF) using an extended aerosol chemical characterization including specific molecular markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deepchandra Srivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Waked</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de restitution des projets ADEME-CORTEA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">European Aerosol Conference (EAC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04638847v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01855119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des principales sources de PM10 impactant le nord de la France : Résultats préliminaires pour un site urbain à Nogent-Sur-Oise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diogo Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Perdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Favez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30. Congrès Français sur les Aérosols (CFA 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01852909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Getting the Lead Out of Bermuda; The Legacy of a Forty Year Record in the North Atlantic Using a Transient Experiment in the Atmosphere and Water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Church</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. J. Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. A. Boyle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. M. Zurbrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04229030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation, origin, fate and health impact of atmospheric pollutants: A few perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Coddeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crunaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dusanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop “Environmentally friendly technologies for reducing and controlling the GHG emissions from human activities (EfTechGHG)”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Djakarta, Indonesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors Controlling the Pulmonary Bioaccessibility of Trace Elements in Atmospheric Fine and Ultrafine Particles Near an Industrial Site</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Source apportionment of PM10 in a North-Western Europe regional urban background site (Lens, France) : interest of the use of organic tracers in a positive matrix factorization methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Waked</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Golly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Favez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Alleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Piot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAAR 33nd Annual Conference</w:t>
+              <w:t xml:space="preserve">33. Annual conference of the American Association for Aerosol Research (AAAR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04224200v1</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01852858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Use of Organic Molecular Markers for the Apportionment of Aerosols - Insight from PMF Analysis at 3 French Urban Sites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Golly</w:t>
+                <w:t xml:space="preserve">Source Apportionment of PM10 in a North-Western Europe Regional Urban Background Site (Lens, France): Interest of the Use of Organic Tracers in a Positive Matrix Factorization Methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Waked</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Golly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Favez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Alleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual conference of American Association for Aerosol Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Orlando, United States</w:t>
+              <w:t xml:space="preserve">AAAR 33nd Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Orlando (FL), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01966403v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source Apportionment of PM10 in a North-Western Europe Regional Urban Background Site (Lens, France): Interest of the Use of Organic Tracers in a Positive Matrix Factorization Methodology</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determination of Local and Remote Sources Areas of PM10 In Northern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pascaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Perdrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Alleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual conference of American Association for Aerosol Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Orlando, United States</w:t>
+              <w:t xml:space="preserve">AAAR 33nd Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Orlando (FL), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01966409v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of Local and Remote Sources Areas of PM10 In Northern France</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Source Apportionment of PM10 in a North-Western Europe Regional Urban Background Site (Lens, France): Interest of the Use of Organic Tracers in a Positive Matrix Factorization Methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Waked</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Golly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Favez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Alleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Piot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAAR 33nd Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Orlando (FL), United States</w:t>
+              <w:t xml:space="preserve">Annual conference of American Association for Aerosol Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04224202v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of organic molecular markers for the apportionment of aerosols - Insight from PMF analysis at 3 French urban sites</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Factors Controlling the Pulmonary Bioaccessibility of Trace Elements in Atmospheric Fine and Ultrafine Particles Near an Industrial Site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Alleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mbengue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Perdrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pascaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Flament</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33. Annual conference of the American Association for Aerosol Research (AAAR)</w:t>
+              <w:t xml:space="preserve">AAAR 33nd Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01852857v1</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source apportionment of PM10 in a North-Western Europe regional urban background site (Lens, France) : interest of the use of organic tracers in a positive matrix factorization methodology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+                <w:t xml:space="preserve">On the Use of Organic Molecular Markers for the Apportionment of Aerosols - Insight from PMF Analysis at 3 French Urban Sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Waked</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Favez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Besombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Golly</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33. Annual conference of the American Association for Aerosol Research (AAAR)</w:t>
+              <w:t xml:space="preserve">Annual conference of American Association for Aerosol Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01852858v1</w:t>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source Apportionment of PM10 in a North-Western Europe Regional Urban Background Site (Lens, France): Interest of the Use of Organic Tracers in a Positive Matrix Factorization Methodology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Piot</w:t>
+                <w:t xml:space="preserve">On the use of organic molecular markers for the apportionment of aerosols - Insight from PMF analysis at 3 French urban sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Waked</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Favez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Besombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Golly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAAR 33nd Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Orlando (FL), United States</w:t>
+              <w:t xml:space="preserve">33. Annual conference of the American Association for Aerosol Research (AAAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04224329v1</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01852857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition and source identification of ambient single particles during the NANO-INDUS 2012 campaign in Dunkirk, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jovanna Arndt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Healy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ari Setyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Deboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Aerosol Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02865789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les particules fines émises par la métallurgie : Caractérisation physico-chimique et processus de formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.Y. Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Arndt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dewaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique du CPER IRENI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04278075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small-scale combustion experiments of selected agricultural by products potential for biomass pellets production in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Caillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Molcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Perdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Naudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium On Energy From Biomass And Waste</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04227591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lung-bioaccessibility of trace elements in size-resolved urban atmospheric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Caboche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Perdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mbengue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium Ultrafine Particles Sources, Effects, Risks and Mitigation Strategies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, European Federation of Clean Air and Environmental Protection Associations (EFCA), May 2011, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">, European Federation of Clean Air and Environmental Protection Associations, May 2011, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04223909v1</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lung-bioaccessibility of trace elements in size-resolved urban atmospheric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Caboche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Perdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mbengue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium Ultrafine Particles Sources, Effects, Risks and Mitigation Strategies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, European Federation of Clean Air and Environmental Protection Associations, May 2011, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">, European Federation of Clean Air and Environmental Protection Associations (EFCA), May 2011, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04227590v1</w:t>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomonitoring of indoor air genotoxic properties in ten schools using Scindapsus aureus</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId561" w:history="1">
+                <w:t xml:space="preserve">Chemical characterization and sourcing of fine particles in French classrooms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Trinh. Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Alleman</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Cuny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Biomonitoring of Air Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Buenos Air, Argentina</w:t>
+              <w:t xml:space="preserve">Healthy Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Syracuse, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04227353v1</w:t>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical characterization and sourcing of fine particles in French classrooms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId561" w:history="1">
+                <w:t xml:space="preserve">Biomonitoring of indoor air genotoxic properties in ten schools using Scindapsus aureus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rzepka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Trinh. Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Coquelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Alleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cuny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Healthy Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Syracuse, United States</w:t>
+              <w:t xml:space="preserve">International Workshop on Biomonitoring of Air Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Buenos Air, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04227366v1</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition of PM10 in an urban and industrialized harbor under different air quality regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rimetz-Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Perdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bremard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Aerosol Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04223912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition of PM10 in an urban and industrialized harbor under different air quality regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rimetz-Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Perdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bremard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Aerosol Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Thessalokini, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04227326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la composition chimique résolue en taille des PM10 prélevés en zone multi-influencée - Cas de l'agglomération de Dunkerque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rimetz-Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lamaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Perdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Interdisciplinaires de la Qualité de l'Air</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2007, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00333638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The &amp;quot;IRENI&amp;quot; project: an integrated approach for the assessment of industrial aerosol sources in urbanised areas</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
+                <w:t xml:space="preserve">Source Tracer Identification in the Urban and Industrialized Coastal Site, Dunkerque, Northern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lamaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Brémard</w:t>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rimetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Perdrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Robache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Union of Air Pollution Prevention and Environmental Protection Associations (IUAPPA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Paris-Lille, France</w:t>
+              <w:t xml:space="preserve">International Aerosol Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, St Paul Minnesota, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00338469v1</w:t>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source Tracer Identification in the Urban and Industrialized Coastal Site, Dunkerque, Northern France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
+                <w:t xml:space="preserve">The &amp;quot;IRENI&amp;quot; project: an integrated approach for the assessment of industrial aerosol sources in urbanised areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Aboukais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Aimoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Robache</w:t>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Brémard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Aerosol Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, St Paul Minnesota, United States</w:t>
+              <w:t xml:space="preserve">International Union of Air Pollution Prevention and Environmental Protection Associations (IUAPPA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Paris-Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04227311v1</w:t>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00338469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covariation of diatoms’ in a Holocen Lake Baikal sedimentary record</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cardinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mackay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Leng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Morley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geoscience Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Vienne (AUT), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04227301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using silicon isotopes in oceanography: What can we learn from a high-resolution transect in the Southern Ocean?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
+                <w:t xml:space="preserve">Source identification of particulate matter in an urban and industrial area, Dunkerque, Northern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lamaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F. Dehairs</w:t>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rimetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Perdrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Robache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geoscience Union</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">European Aerosol Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04225649v1</w:t>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00340176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source and identification of particulate matter in an urban and industrial area, Dunkerque, northern France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
+                <w:t xml:space="preserve">Using silicon isotopes in oceanography: What can we learn from a high-resolution transect in the Southern Ocean?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cardinal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Robache</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Savoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Trull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dehairs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Aerosol Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">European Geoscience Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04225653v1</w:t>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04225649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source identification of particulate matter in an urban and industrial area, Dunkerque, Northern France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId300" w:history="1">
+                <w:t xml:space="preserve">Source and identification of particulate matter in an urban and industrial area, Dunkerque, northern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lamaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rimetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Perdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Robache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Aerosol Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">, Aug 2005, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00340176v1</w:t>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04225653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upwelling events in Lake Tanganyika traced by Mn content in bivalve shells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Langlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Plisnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Andre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geoscience Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Vienne (AUT), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04225656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution and implication of silicon isotopic composition in marine and freshwaters</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L. André</w:t>
+                <w:t xml:space="preserve">Lead stable isotope tracers of atmospheric and marine scavenging in the Sargasso Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Church</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Alleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Véron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Goldschmidt, Sep 2003, Kurashiki, Japan. pp.A12</w:t>
+              <w:t xml:space="preserve">EGS - AGU - EUG Joint Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGU-EUG, Apr 2003, Nice, France. pp.07627</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04237660v1</w:t>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lead stable isotope tracers of atmospheric and marine scavenging in the Sargasso Sea</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Véron</w:t>
+                <w:t xml:space="preserve">Distribution and implication of silicon isotopic composition in marine and freshwaters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.Y. Alleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cardinal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Kimirei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGS - AGU - EUG Joint Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AGU-EUG, Apr 2003, Nice, France. pp.07627</w:t>
+              <w:t xml:space="preserve">Goldschmidt conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Goldschmidt, Sep 2003, Kurashiki, Japan. pp.A12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04237644v1</w:t>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New developments in measuring silicon isotopes by MC-ICP-MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.Y. Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cardinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2002, Davos, Switzerland. pp.A14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04237630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20363,6106 +20497,6106 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine Particulate Matter (PM) Atmospheric Pollution: Urban Air Quality Monitoring Using Plane Tree Barks as Bio-Monitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Daaboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Franke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.Y. Alleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Carvallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Lecce, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05247146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil contamination with dust fallout from a smelting plant in Lubumbashi city, DR Congo</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arthur Kaniki</w:t>
+                <w:t xml:space="preserve">Source apportionment of transport-related air pollution in the Port of Rotterdam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Fry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stepan Hornik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Ferreira de Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Riffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">#RSCPoster Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Online on LinkedIn, Unknown Region</w:t>
+              <w:t xml:space="preserve">American Geosciences Union General Assembly 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, New Orleans (Nouvelle-Orléans), United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04974010v1</w:t>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05442358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source apportionment of transport-related air pollution in the Port of Rotterdam</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joel Ferreira de Brito</w:t>
+                <w:t xml:space="preserve">Soil contamination with dust fallout from a smelting plant in Lubumbashi city, DR Congo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Kasongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Riffault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hui Chen</w:t>
+                <w:t xml:space="preserve">Laurent Alleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Malet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Kanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Kaniki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geosciences Union General Assembly 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, New Orleans (Nouvelle-Orléans), United States. </w:t>
+              <w:t xml:space="preserve">#RSCPoster Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Online on LinkedIn, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05442358v1</w:t>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04974010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Oxidative Potential Monitoring: Performance of DTT and FOX-Based Systems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Esperanza Perdrix</w:t>
+                <w:t xml:space="preserve">Contamination of the soils with dust fallout from a smelting site in Lubumbashi city, RD Congo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Kasongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Alleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Malet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Kanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Kaniki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Aerosol Conference 2025</w:t>
+              <w:t xml:space="preserve">European Aerosol Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Lecce, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05264230v1</w:t>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05206890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contamination of the soils with dust fallout from a smelting site in Lubumbashi city, RD Congo</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Alleman</w:t>
+                <w:t xml:space="preserve">Real-Time Oxidative Potential Monitoring: Performance of DTT and FOX-Based Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Audoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Sauvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Ghanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Malet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arthur Kaniki</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Lily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esperanza Perdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Aerosol Conference</w:t>
+              <w:t xml:space="preserve">European Aerosol Conference 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Lecce, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05206890v1</w:t>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05264230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomonitoring of Airborne Particulate Matter Using Plane Tree Bark: Method Development and First Insights into Oxidative Potential measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Audoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Daaboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.Y. Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Franke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Lecce, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05247134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the relative contributions of the disc and pad to the particles emitted by mechanical braking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raafa Al Kaderi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Grira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Frangieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Kasongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Aerosol Conference (EAC) 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Lecce, Italy. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05287235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of atmospheric dust sources around a smelting site within the Congolese Copperbelt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Kasongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Kanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Kaniki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">#RSCPoster Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Online on LinkedIn, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04742628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of atmospheric dust sources around a smelting site within the Congolese Copperbelt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Kasongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Kanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Kaniki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Aerosol Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Tampere, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04685056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Volatile Organic Compounds (VOCs) in the emissions of representative railway braking systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raafa Al Kaderi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Grira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Jamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esperanza Perdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurobrake</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04743414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physico-chemical characterization of atmospheric dust collected on mining sites of the Congolese copperbelt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Kasongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Kanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Kaniki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">#RSCPoster Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Online on Twitter, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04146259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Volatile Organic Compounds (VOCs) in the emissions of representative railway braking systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raafa Al Kaderi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Grira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Jamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esperanza Perdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurobrake</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04643968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Volatile Organic Compounds (VOCs) in the emissions of railway braking system: exploratory study at reduced scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raafa Al Kaderi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Grira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Jamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esperanza Perdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Internationales Francophones de Tribologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04748763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Storage Conditions on the Metal Bioaccessibility and the Oxidative Potential of Welding Fumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Ghanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.Y. Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esperanza Perdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Coddeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Aerosol Conference (IAC 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Athens, Greece. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04221727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P12-22 Transcriptome and proteome profiling of normal human bronchial epithelial cells cocultured with human airway fibroblasts after their exposure to air pollution-derived PM2.5 predicts a shift from healthy to COPD-phenotype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Anthérieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Zarcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esperanza Perdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIth International Congress of Toxicology (ICT 2022) - UNITING IN TOXICOLOGY</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Maastricht, Netherlands. Toxicology Letters, 368, pp.S183, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.toxlet.2022.07.501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04593701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P20-06 Profile signatures of circulating miRNAs and contribution of organ-specific miRNAs in a mouse model chronically exposed to air pollution-derived ultrafine particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Figeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Anthérieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIth International Congress of Toxicology (ICT 2022) - UNITING IN TOXICOLOGY</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Maastricht, Netherlands. Toxicology Letters, 368, pp.S252-253, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.toxlet.2022.07.501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04593780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration de la TES en tronc commun – Un module venu d'en bas !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Sehier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liselotte Tinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Steinik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère édition de l’Ecole d’été de l’IMT « Enseigner à l’heure des enjeux planétaires »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04255395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric study on the factors influencing the metal bioaccessibility and the oxidative potential of aging welding fumes</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">OXIDATIVE STRESS AND INFLAMMATION INDUCED BY AIR POLLUTION-DERIVED PM2.5 PERSIST IN THE LUNGS OF MICE AFTER CESSATION OF THEIR SUBCHRONIC EXPOSURE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Antherieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Happillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Y. Alleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esperanza Perdrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Aerosol Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, UK, France</w:t>
+              <w:t xml:space="preserve">Congrès EUROTOX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04221601v1</w:t>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EMERGING ROLE OF EPIGENETIC ALTERATIONS IN THE LUNG INFLAMMATION AND TISSUE REMODELING INDUCED BY AIR POLLUTION-DERIVED PM2.5 IN MICE</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parametric study on the factors influencing the metal bioaccessibility and the oxidative potential of aging welding fumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ghanem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Alleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Perdrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Coddeville</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès EUROTOX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">European Aerosol Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, UK-Ireland virtual event, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04221502v1</w:t>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">METAL ENRICHED QUASI-ULTRAFINE PARTICLES FROM GAS METAL ARC WELDING- STAINLESS STEEL INDUCED GENETIC AND EPIGENETIC ALTERATIONS IN BEAS-2B CELLS</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parametric study on the factors influencing the metal bioaccessibility and the oxidative potential of aging welding fumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ghanem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Alleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Perdrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Coddeville</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès EUROTOX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">European Aerosol Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, UK, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04221492v1</w:t>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OXIDATIVE STRESS AND INFLAMMATION INDUCED BY AIR POLLUTION-DERIVED PM2.5 PERSIST IN THE LUNGS OF MICE AFTER CESSATION OF THEIR SUBCHRONIC EXPOSURE</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">METAL ENRICHED QUASI-ULTRAFINE PARTICLES FROM GAS METAL ARC WELDING- STAINLESS STEEL INDUCED GENETIC AND EPIGENETIC ALTERATIONS IN BEAS-2B CELLS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamila Boudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Grare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Y. Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Esperanza Perdrix</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès EUROTOX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId630" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04221523v1</w:t>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric study on the factors influencing the metal bioaccessibility and the oxidative potential of aging welding fumes</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">EMERGING ROLE OF EPIGENETIC ALTERATIONS IN THE LUNG INFLAMMATION AND TISSUE REMODELING INDUCED BY AIR POLLUTION-DERIVED PM2.5 IN MICE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Antherieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Theerens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grare Céline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Y. Alleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Aerosol Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, UK-Ireland virtual event, United Kingdom</w:t>
+              <w:t xml:space="preserve">Congrès EUROTOX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04223884v1</w:t>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physicochemical composition, bioaccessible fraction and oxidative potential of welding fumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ghanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Y. Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Perdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Coddeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Aerosol Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Aachen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04221571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing PM2.5 levels in periurban, rural and remote sites in North of France: from local to transported sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Espina-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esperanza Perdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Coddeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Journée Scientifique du Labex CaPPA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04250929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PM2.5 Chemical Speciation: Long-term Trends and Climatology Observed at 5 French Background Monitoring Stations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Debevec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esperanza Perdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Y. Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Aerosol Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Gothenburg ( Virtual Congress ), Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04222213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of particle size on water uptake on natural mineral dust aerosols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Romanias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zeineddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. K. Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Atmospheric Dust</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04222259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomic alterations induced by air pollution-derived PM2.5 reflect the shift from healthy to COPD-diseased human bronchial epithelium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Anthérieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERS International Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04221708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Specific Primary and Secondary Organic Markers for PM Source Apportionment Based on Positive Matrix Factorization (PMF)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Favez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Perraudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Y. Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Aerosol Conference (IAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, St. Louis, Missouri, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01872443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigate the potential transport of pollution to provide meaningful information in chemistry-transport modelling of aerosols in the Hauts-de-France area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Waked</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Michoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de lancement du projet Climibio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Villeneuve d’Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Source apportionment of atmospheric particulate matter (PM) using a constrained US-EPA-PMF5.0 model at different urban environments in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Favez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Golly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Alleman L.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Aerosol Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01966611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of secondary inorganic aerosol and their precursor gases at a suburban site in Northern France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoît Herbin</w:t>
+                <w:t xml:space="preserve">Usefulness of normal or diseased human bronchial epithelial cell models differentiated at air-liquid interface to study the effects of air pollution-derived PM4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Happillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Antherieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Alleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Perdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Aerosol Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2016, Tours, France</w:t>
+              <w:t xml:space="preserve">, Sep 2016, Tour, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId650" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03122237v1</w:t>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04229045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal variation of PM chemical constituents in different French urban environments</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
+                <w:t xml:space="preserve">Trace elements bioaccessibility in fine particles from the urban area of Lille (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Garcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Coddeville</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">European Aerosol Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Tour, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId651" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01966601v1</w:t>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative air quality assessment at the street level with a mobile laboratory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Characterization of secondary inorganic aerosol and their precursor gases at a suburban site in Northern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Roig Rodelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esperanza Perdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId654" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Malet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Herbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Aerosol Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId653" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03122265v1</w:t>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03122237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal variation of PM chemical constituents in different French urban environments</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative air quality assessment at the street level with a mobile laboratory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esperanza Perdrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Wroblewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Alleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Riffault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">European Aerosol Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId656" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04223872v1</w:t>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03122265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usefulness of normal or diseased human bronchial epithelial cell models differentiated at air-liquid interface to study the effects of air pollution-derived PM4</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
+                <w:t xml:space="preserve">Seasonal variation of PM chemical constituents in different French urban environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Golly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Besombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Alleman</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Perdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Aerosol Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Tour, France</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId658" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04223870v1</w:t>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usefulness of normal or diseased human bronchial epithelial cell models differentiated at air-liquid interface to study the effects of air pollution-derived PM4</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
+                <w:t xml:space="preserve">Seasonal variation of PM chemical constituents in different French urban environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Golly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Besombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Alleman</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Perdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Aerosol Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Tour, France</w:t>
+              <w:t xml:space="preserve">European Geosciences Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId659" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04229045v1</w:t>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace elements bioaccessibility in fine particles from the urban area of Lille (France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+                <w:t xml:space="preserve">Usefulness of normal or diseased human bronchial epithelial cell models differentiated at air-liquid interface to study the effects of air pollution-derived PM4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Happillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Antherieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId661" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Perdrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Aerosol Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Tour, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId660" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04223871v1</w:t>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detailed characterisation of PM2.5 inside a 25 MW spreader stoker biomass boiler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor Florea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esperanza Perdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Caillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Prouff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Conference on Industrial Furnaces and Boilers (INFUB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03119121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation and near-field evolution of fine particles in a plume from a metallurgy plant: Results from the NANO-INDUS project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ari Setyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Deboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU-GAC-MAC-CGU Joint Assembly 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03119127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie des sources de PM10 impliquées dans les dépassements de la valeur limite journalière</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stephane Sauvage</w:t>
+                <w:t xml:space="preserve">Nano-Indus – Les particules fines (PM2,5 et nanoparticules émises par la métallurgie : caractérisation physico-chimique et processus de formation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ari Setyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Locoge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Deboudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes Journées Interdisciplinaires de la Qualité de l’Air</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">Journée scientifique du CPER IRENI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId668" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03145513v1</w:t>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04638558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano-Indus – Les particules fines (PM2,5 et nanoparticules émises par la métallurgie : caractérisation physico-chimique et processus de formation)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Karine Deboudt</w:t>
+                <w:t xml:space="preserve">Cartographie des sources de PM10 impliquées dans les dépassements de la valeur limite journalière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Pascaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esperanza Perdrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Riffault</w:t>
+                <w:t xml:space="preserve">Laurent Alleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique du CPER IRENI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Dunkerque, France</w:t>
+              <w:t xml:space="preserve">8èmes Journées Interdisciplinaires de la Qualité de l’Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId671" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04638558v1</w:t>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03145513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of fine particles in the near-field of a metallurgy plant: Overview of the NANO-INDUS project</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Characterization and Near-Field Evolution of Fine Particles Emitted by a Metallurgy Plant: Results of the NANO-INDUS Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ari Setyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Deboudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Aerosol Conference (EAC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">AAAR 32nd Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Portland, OR, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId672" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02335009v1</w:t>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02868536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation chimique et granulométrique de particules fines prélevées en proximité de zone industrielle en lien avec la dynamique atmosphérique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Characterization of fine particles in the near-field of a metallurgy plant: Overview of the NANO-INDUS project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ari Setyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Locoge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Deboudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28ème Congrès Français sur les Aérosols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">European Aerosol Conference (EAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId673" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03130192v1</w:t>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric investigations on the formation and concentration of fine particles in a small scale biomass combustion unit</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
+                <w:t xml:space="preserve">Caractérisation chimique et granulométrique de particules fines prélevées en proximité de zone industrielle en lien avec la dynamique atmosphérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ari Setyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Riffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saliou Mbengue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Marris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Véronique Riffault</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Aerosol Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Prague, France</w:t>
+              <w:t xml:space="preserve">28ème Congrès Français sur les Aérosols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId674" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04251819v1</w:t>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03130192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametric investigations on the formation and concentration of fine particles in a small scale biomass combustion unit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Marris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Caillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esperanza Perdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Aerosol Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2013, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">, Sep 2013, Prague, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId675" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02865791v1</w:t>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04251819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Numerical Tools for Large Biomass Combustion Utilities. Application to a 25 MWTH Spreader Stoker Boiler,</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Molcan</w:t>
+                <w:t xml:space="preserve">Parametric investigations on the formation and concentration of fine particles in a small scale biomass combustion unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Marris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Alleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Caillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esperanza Perdrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st European Biomass Conference and Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Cppenhague, Denmark</w:t>
+              <w:t xml:space="preserve">European Aerosol Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId676" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04227918v1</w:t>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and Near-Field Evolution of Fine Particles Emitted by a Metallurgy Plant: Results of the NANO-INDUS Project</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Riffault</w:t>
+                <w:t xml:space="preserve">Experimental and Numerical Tools for Large Biomass Combustion Utilities. Application to a 25 MWTH Spreader Stoker Boiler,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Florea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Caillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Perdrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Molcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAAR 32nd Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Portland, OR, United States. </w:t>
+              <w:t xml:space="preserve">21st European Biomass Conference and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Cppenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId679" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02868536v1</w:t>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of Lung Bioaccessibility of Metals in the Airborne Particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Caboche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Perdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Alleman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Aerosol Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Helsinky, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04223907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size-resolved inorganic chemical composition of PM10 in an urban and industrialised coastal site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rimetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lamaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Perdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Aerosol Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, St Paul Minnesota, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04227317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -26472,2988 +26606,2988 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P20-06 Profile signatures of circulating miRNAs and contribution of organ-specific miRNAs in a mouse model chronically exposed to air pollution-derived ultrafine particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Figeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Anthérieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 368 (21), pp.S252-S253, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.toxlet.2022.07.672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04138496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P12-22 Transcriptome and proteome profiling of normal human bronchial epithelial cells cocultured with human airway fibroblasts after their exposure to air pollution-derived PM2.5 predicts a shift from healthy to COPD-phenotype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Anthérieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Zarcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.Y. Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Perdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 368, pp.S183, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.toxlet.2022.07.501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04138497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alteration of lung defense mechanisms after acute and chronic exposure to urban coarse PM</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Waxin</w:t>
+                <w:t xml:space="preserve">Mitochondrion: a critical target for the toxicity of air pollution-derived PM2.5 in healthy and COPD human bronchial epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Kluza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Anthérieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Sotty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">European Respiratory Society, pp.PA1190, 2018, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/13993003.congress-2018.PA1190⟩</w:t>
+              <w:t xml:space="preserve">European Respiratory Society, pp.PA1201, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.congress-2018.PA1201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId686" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04151578v1</w:t>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrion: a critical target for the toxicity of air pollution-derived PM2.5 in healthy and COPD human bronchial epithelial cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alteration of lung defense mechanisms after acute and chronic exposure to urban coarse PM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérénice Leclercq</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laurent Alleman</w:t>
+                <w:t xml:space="preserve">Cécile Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Kervoaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Djouina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Waxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">European Respiratory Society, pp.PA1201, 2018, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/13993003.congress-2018.PA1201⟩</w:t>
+              <w:t xml:space="preserve">European Respiratory Society, pp.PA1190, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.congress-2018.PA1190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId690" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04151579v1</w:t>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des sources des particules sur la zone littorale des Hauts de France et de la Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shouwen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Samaké</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Favez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Vy Dinh Ngoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Atmo Hauts-de-France; Atmo Normandie; LCSQA; IGE – Institut des Géosciences de l’Environnement. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05006140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on aborder les enjeux controversés sans sombrer dans la polémique ? Guide du GT « Controverses » de l’Institut Mines-Télécom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Arancet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dubruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut Mines Télécom. 2023, pp.76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-04146623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide méthodologique pour la surveillance de l'Arsenic, du Cadmium, du Nickel et du Plomb dans l'air ambiant et les dépôts atmosphériques (mise à jour 2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Alleman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LCSQA. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04251150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vérification de la qualité et veille sur les filtres utilisés pour la mesure des métaux dans les PM10</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Alleman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laboratoire Central de Surveillance de la Qualité de l'Air. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04242104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan des travaux 2018-2019 du programme CARA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Favez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aujay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Meleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LCSQA. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04242106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CARACTERISATION CHIMIQUE ET ETUDE DE SOURCES DES PARTICULES AU COURS DE L’ANNEE 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Favez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Aujay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Alleman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LCSQA. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04251392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation chimique et étude de sources des particules en Martinique en 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Favez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Alleman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LCSQA. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04251178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vérification de la qualité et veille technologique sur les filtres utilisés pour la mesure des métaux dans les PM10</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Alleman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LCSQA. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04242107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison inter-laboratoires pour la mesure des métaux (As, Cd, Ni et Pb) dans les PM10</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Coster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LCSQA. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04242112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vérification de la qualité et veille technologique sur les filtres utilisés pour la mesure des métaux dans les PM10</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Alleman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LCSQA. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04242115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Episode de pollution de mi-février 2018 : Eléments de compréhension à partir de mesures automatiques lors des premiers jours de l’épisode (21 au 23 février 2018)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surveillance des métaux dans les particules en suspension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Riffault</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Alleman</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Laboratoire Central de Surveillance de la Qualité de l'Air (LCSQA). 2018</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LCSQA. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId715" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04242369v1</w:t>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04242116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveillance des métaux dans les particules en suspension</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Episode de pollution de mi-février 2018 : Eléments de compréhension à partir de mesures automatiques lors des premiers jours de l’épisode (21 au 23 février 2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Favez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Amodeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Riffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Alleman</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">LCSQA. 2018</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esperanza Perdrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laboratoire Central de Surveillance de la Qualité de l'Air (LCSQA). 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId717" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04242116v1</w:t>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04242369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveillance des métaux dans les particules en suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Alleman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LCSQA. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04251164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison inter-laboratoires pour la mesure de As, Cd, Ni et Pb dans les PM10</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Alleman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LCSQA. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04242120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveillance des métaux lourds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Alleman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LCSQA. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04242118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveillance des métaux dans les particules en suspension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Malet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LCSQA. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04242147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison inter-laboratoires pour la mesure de As, Cd, Ni et Pb dans les PM10</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Malet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LCSQA. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04242144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses physico-chimiques des prélèvements sur réacteur de laboratoire (combustible industriel) - Rapport L5c du projet EMIPAR « Particules fines PM2.5 et ultrafines PM0.1 à l’émission des chaudières collectives et industrielles »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Caillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fronval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esperanza Perdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ADEME. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04199689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveillance des métaux dans les particules en suspension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Labarraque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LCSQA. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04251196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveillance des métaux dans les particules en suspension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Mace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LCSQA. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04258992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveillance des métaux dans les particules en suspension - Benzène/HAP/Métaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Mace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LCSQA. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04259002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Possibilities of NOx emissions reduction in small scale biomass combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Molcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Caillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Perdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Alleman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ADEME. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04259019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rédaction de guides pratiques de calcul d’incertitudes et formation des AASQA : Estimation des incertitudes sur les mesurages de Plomb, Cadmium, Arsenic et Nickel réalisés sur site dans la fraction PM10 - 4/5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Mace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lalere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Labarraque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LCSQA. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04259039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveillance des métaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Alleman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LCSQA. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04259033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rédaction de guides pratiques de calcul d’incertitudes et formation des AASQA : Estimation des incertitudes sur les mesurages de B[a]P réalisés sur site dans la fraction PM10 - 3/5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Mace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lalere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Labarraque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LCSQA. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04259036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveillance des métaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Labarraque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LCSQA. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04259042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId737" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CLIMATE VARIABILITY AS RECORDED IN LAKE TANGANYIKA (CLIMLAKE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Descy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-D. Plisnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Leporcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sténuite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId741" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Stimart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Belgian Science Policy. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId737" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04278418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId742"/>
+      <w:footerReference w:type="default" r:id="rId747"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -29521,51 +29655,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="51CDF95C"/>
+    <w:nsid w:val="0C78C233"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -29752,51 +29886,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-alleman" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4165-1742" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/181789795" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587966v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dubois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Foret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Siour" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Uzu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amato" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2026.121884" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137712v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Upadhyay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhui Jiang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Cheng" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Vasilakos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Chen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2025.109615" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338727v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Couvidat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2025.121582" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05453892v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Barbier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Carpentier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gosset" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esperanza Perdrix" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-37187-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684072v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Kasongo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Kanda" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Kaniki" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.175426" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04550144v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Ghanem" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Rousset" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Coddeville" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3EM00546A" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616651v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Espina-Martin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perdrix" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.Y. Alleman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coddeville" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2024.120660" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04550129v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Al-Alam" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sonnette" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delhomme" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20517/jeea.2023.47" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03996919v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bouchaoui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mahoney-Sanchez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gar&#231;on" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berdeaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2022.12.086" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246179v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Simonin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Platel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2023.108248" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04107949v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence JACOB" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Houzel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Genevray" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Clety" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coeur" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2023.106214" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970389v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2022.119285" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969372v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192114049" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544957v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Barbier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anth&#233;rieu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grare" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Theerens" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4274(21)00403-3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017307v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Millet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2021.106574" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544975v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barbier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Happillon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4274(21)00703-7" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148237v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;nel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Vadel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Garbin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Durand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12020277" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125822v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovanna Arndt" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Healy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Setyan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Flament" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Deboudt" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.116078" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131288v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Weber" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Petit" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Albinet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12020207" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125817v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Lanzafame" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Srivastava" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Favez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A.M. Bandowe" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Shahpoury" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.143921" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321110v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boudjema" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lima" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rousset" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.impact.2021.100346" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544960v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4274(21)00726-8" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04194606v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Yves Alleman" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12010030" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338738v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Yeghicheyan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Grinberg" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Belhadj" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Causse" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-021-03456-8" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02479476v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Belis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pernigotti" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pirovano" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Jaffrezo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeaoa.2019.100053" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617110v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trinh Dinh Tran" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Minh Nguyen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dung Trung Nghiem" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuyen Huu Le" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Binh Tu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11050519" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913612v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Platel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Privat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Talahari" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delobel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dourdin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134666" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913607v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sotty" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kluza" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Sousa" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tardivel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Antherieu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2020.105830" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552750v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.02.399" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552738v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gar&#231;on" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-O. Denayer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-Y. Alleman" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Saleh" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2019.108538" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552745v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Saleh" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Antherieu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dusautoir" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Y. Alleman" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Sotty" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16071210" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552739v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pallares" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnaire" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos10070370" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02148724v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Salameh" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Waked" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos10060310" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552748v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Potier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Minvielle" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2019.03.002" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552761v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ibrahim" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis Romanias" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Zeineddine" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giasemi Angeli" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.7b00152" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552756v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bourin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michoud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2018.08.015" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853324v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepchandra Srivastava" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tomaz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia-Maria Lanzafame" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Golly" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.12.135" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552778v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leclercq" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.09.062" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXW2M0Q4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381075v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Ocampo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10406638.2016.1253594" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552777v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Panizzo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Swann" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mackay" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vologina" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alleman" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GB005518" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552768v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Hardy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.06.028" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04146524v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194190v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Antherieu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Canivet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2017.07.563" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552781v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliou Mbengue" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2016.08.014" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RX7D23W9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552784v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Trinh Tran" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Galloo" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1420326X15610798" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935778v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vignal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pichavant" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Djouina" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dingreville" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12989-017-0227-z" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552772v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Leclercq" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Happillon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2017.03.029" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CF0WDWQD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552782v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.08.059" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SN6MCG8W-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552785v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-015-9756-2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552789v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marris" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10643389.2015.1025636" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552798v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2014.06.023" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SCQ4515Z-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552801v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chiappini" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Verlhac" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aujay" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Maenhaut" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Putaud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-7-1649-2014" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539458v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Waked" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Alleman L." TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Petit" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-3325-2014" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552807v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2013.08.010" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DJ01505-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552808v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2012.02.021" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LTNJWBP5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552812v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caboche Julien" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perdrix Esperanza" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malet Bruno" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0em00439a" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552810v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerboles" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Buzica" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J.C. Brown" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Yardley" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hanus-Illnar" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2010.12.020" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PHDNFV4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552815v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Amelie Rzepka" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Coquelle" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cuny" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJENVH.2010.033710" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552814v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lamaison" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Robache" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2010.02.008" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L8JVR2ND-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231777v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lamaison" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robache" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Galloo" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1366/000370209787169858" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552822v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552820v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenche Aas" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Bieber" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Gladtke" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Houdret" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b822330k" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/305A9796692FE8128E5EE66DB22300DA2B5E566A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227344v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mathe" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297606v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Langlet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Y. Alleman" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-D. Plisnier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hughes" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Andr&#233;" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-4-195-2007" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552896v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaike De Wever" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koenraad Muylaert" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Langlet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Descy" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2007.01890.x" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PBKVFFM5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552899v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Andr&#233;" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cardinal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Moorbath" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.02.046" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0XQK51P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297847v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552903v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fagel" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Granina" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hatert" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Thamo-Bozso" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2004.09.022" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552900v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cocquyt" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Denis Plisnier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0380-1330(05)70280-X" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913029v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Dehairs" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Savoye" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Trull" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GB002364" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552905v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guebuem Kim" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Church" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2004.02.002" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BN7JVX3F-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552906v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen de Jong" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Ziegler" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B210109B" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552907v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. V&#233;ron" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kim" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Hamelin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0645(01)00019-4" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9JP41M1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552909v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.y Alleman" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M Church" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ganguli" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J V&#233;ron" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0645(01)00021-2" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6NCHSNWT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552910v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. Miquel" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Heussner" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0645(00)00024-2" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VG56D1N7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552911v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Church" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999GB900071" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552916v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V&#233;ron" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Church" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Flegal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999GL900287" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552914v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Veron" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Bertho" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Flegal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1352-2310(98)00376-8" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C993F1FF5EDD4D5D1321DAE58B358137C5F80B15/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552917v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hamelin" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Ferrand" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Nicolas" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(97)00242-1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F64BJ84C-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552919v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Migon" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblond" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nicolas" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0960-1686(93)90045-Z" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6SZ0WXBF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287279v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Audoux" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lily" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05565817v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashmi Mishra" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Lelieveld" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Campbell" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Lanzafame" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287263v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Sauvain" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206891v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Malet" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Kanda" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750175v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raafa Al Kaderi" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Grira" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Frangieh" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Jamar" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685042v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644040v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Davin" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688632v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Franke" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Daaboul" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carvallo" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Turcati" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Isambert" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747632v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648919v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291666v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Espina-Martin" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bossuyt" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Li" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643271v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jacob" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Houzel" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4274(23)00621-5" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04138490v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annweh/wxac087.032" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177480v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Forest" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Gesret" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315529v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Desplanques" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Briatte" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Frangie" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242181v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643269v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carpentier" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Simonin" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Figeac" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sebda" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4274(23)00660-4" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148986v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Brito" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Formenti" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dusanter" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamar Marina" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tomas" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04138499v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gosset" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2022.07.138" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04223879v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221787v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249357v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacob" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Anth&#233;rieu" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221649v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debevec" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvage" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04221627v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Espina" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222237v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilmara de Oliveira Alves" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Bampouris" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144186v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghanem" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144218v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222207v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Espina" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251005v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239340v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Perraudin" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Besombes" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Lucarelli" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04151575v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Yvon Alleman" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2018.PA1268" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123870v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146031v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Roig Rodelas" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Herbin" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146088v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Miguel Oliveira" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sauvage" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853465v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853617v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853518v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853124v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853517v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853122v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854279v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854136v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Salameh" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04223876v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sonnette" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Millet" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04223875v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mbengue" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229036v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229033v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wolff" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Schwartz" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229032v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Michoud" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pascaud" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855119v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Masson" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ngo" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jaffrezo" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638847v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Augustin" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delbarre" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852909v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Oliveira" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229030v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Veron" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Boyle" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Zurbrick" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638823v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crunaire" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04224200v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Flament" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966403v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966409v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Piot" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04224202v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delaunay" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852857v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852858v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224329v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Golly" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865789v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278075v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arndt" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blond" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cazier" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dewaele" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227591v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caillat" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Molcan" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Naudy" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04223909v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caboche" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227590v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227353v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rzepka" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Trinh. Tran" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Coquelle" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cuny" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227366v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04223912v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rimetz-Planchon" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sobanska" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bremard" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227326v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333638v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338469v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Aboukais" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aimoz" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bocquet" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Br&#233;mard" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227311v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rimetz" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227301v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cardinal" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leng" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Morley" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225649v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Trull" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dehairs" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225653v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340176v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225656v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Plisnier" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Andre" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237660v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kimirei" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237644v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237630v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ziegler" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247146v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04974010v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442358v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Fry" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan Hornik" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ferreira de Brito" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Chen" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264230v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206890v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247134v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287235v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04742628v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685056v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743414v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04146259v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643968v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748763v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221727v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593701v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zarcone" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2022.07.501" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593780v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Figeac" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255395v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sehier" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liselotte Tinel" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Steinik" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04221601v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04221502v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Theerens" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grare C&#233;line" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04221492v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Boudjema" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lima" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grare" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04221523v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223884v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04221571v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250929v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222213v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Debevec" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222259v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ibrahim" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Romanias" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zeineddine" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. K. Angeli" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221708v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Achour" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01872443v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perraudin" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291602v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Potier" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Oliveira" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966611v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salameh" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122237v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966601v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chevrier" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122265v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Redon" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Wroblewski" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04223872v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Besombes" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04223870v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229045v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04223871v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garcon" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119121v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor Florea" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tesquet" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caillat" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Prouff" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119127v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145513v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Pascaud" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Delaunay" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638558v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02335009v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130192v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251819v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865791v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227918v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Florea" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marris" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868536v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04223907v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Malet" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227317v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04138496v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2022.07.672" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04138497v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04151578v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Kervoaze" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Waxin" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2018.PA1190" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04151579v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kluza" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2018.PA1201" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05006140v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouwen Zhang" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Samak&#233;" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Vy Dinh Ngoc" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04146623v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Flipo" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arancet" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chelin" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dubruc" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251150v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242104v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242106v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albinet" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meleux" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251392v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Aujay" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251178v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242107v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242112v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coster" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242115v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242369v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Amodeo" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242116v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251164v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242120v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242118v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242147v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242144v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199689v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fronval" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251196v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Labarraque" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04258992v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mace" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04259002v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04259019v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04259039v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lalere" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Labarraque" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04259033v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04259036v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04259042v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278418v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Descy" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leporcq" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. St&#233;nuite" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stimart" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-alleman" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4165-1742" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/181789795" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587966v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dubois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Foret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Siour" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Uzu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amato" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2026.121884" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620791v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Theerens" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jonneaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Nikasinovic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Simonin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Devedjian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2026.106249" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338727v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Couvidat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2025.121582" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137712v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Upadhyay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhui Jiang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Cheng" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Vasilakos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Chen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2025.109615" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05453892v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Barbier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Carpentier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gosset" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esperanza Perdrix" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-37187-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616651v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Espina-Martin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perdrix" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.Y. Alleman" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coddeville" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2024.120660" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04550129v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Al-Alam" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sonnette" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delhomme" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Coddeville" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20517/jeea.2023.47" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684072v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Kasongo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Kanda" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Kaniki" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.175426" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04550144v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Ghanem" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Rousset" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3EM00546A" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03996919v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bouchaoui" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mahoney-Sanchez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gar&#231;on" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berdeaux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2022.12.086" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246179v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Platel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2023.108248" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04107949v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence JACOB" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Houzel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Genevray" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Clety" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coeur" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2023.106214" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970389v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2022.119285" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969372v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192114049" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544960v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boudjema" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lima" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grare" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rousset" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4274(21)00726-8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04194606v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Yves Alleman" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12010030" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338738v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Yeghicheyan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Grinberg" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Belhadj" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Causse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-021-03456-8" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017307v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Millet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2021.106574" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544957v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Barbier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anth&#233;rieu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Theerens" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4274(21)00403-3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148237v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;nel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Vadel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Garbin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Durand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12020277" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544975v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barbier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Happillon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4274(21)00703-7" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125822v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovanna Arndt" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Healy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Setyan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Flament" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Deboudt" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.116078" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131288v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Weber" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Petit" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Albinet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12020207" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125817v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Lanzafame" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Srivastava" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Favez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A.M. Bandowe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Shahpoury" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.143921" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321110v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.impact.2021.100346" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913607v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sotty" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kluza" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Sousa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tardivel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Antherieu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2020.105830" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02479476v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Belis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pernigotti" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pirovano" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Jaffrezo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeaoa.2019.100053" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617110v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trinh Dinh Tran" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Minh Nguyen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dung Trung Nghiem" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuyen Huu Le" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Binh Tu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11050519" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913612v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Platel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Privat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Talahari" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delobel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dourdin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134666" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552748v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Potier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Waked" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Minvielle" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2019.03.002" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552750v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.02.399" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552738v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gar&#231;on" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-O. Denayer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-Y. Alleman" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Saleh" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2019.108538" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552745v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Saleh" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Antherieu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dusautoir" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Y. Alleman" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Sotty" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16071210" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552739v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pallares" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnaire" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos10070370" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02148724v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Salameh" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos10060310" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552761v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ibrahim" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis Romanias" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Zeineddine" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giasemi Angeli" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.7b00152" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552756v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bourin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michoud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2018.08.015" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853324v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepchandra Srivastava" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tomaz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia-Maria Lanzafame" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Golly" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.12.135" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552778v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leclercq" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.09.062" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXW2M0Q4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381075v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Ocampo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10406638.2016.1253594" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04146524v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Panizzo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Swann" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mackay" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vologina" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alleman" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GB005518" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194190v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Antherieu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Canivet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2017.07.563" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552781v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliou Mbengue" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2016.08.014" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RX7D23W9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552777v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552768v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Hardy" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.06.028" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552784v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Trinh Tran" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Galloo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1420326X15610798" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935778v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vignal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pichavant" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Djouina" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dingreville" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12989-017-0227-z" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552772v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Leclercq" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Happillon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2017.03.029" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CF0WDWQD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552782v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.08.059" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SN6MCG8W-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552789v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marris" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10643389.2015.1025636" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552785v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-015-9756-2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552807v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2013.08.010" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DJ01505-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552798v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2014.06.023" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SCQ4515Z-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552801v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chiappini" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Verlhac" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aujay" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Maenhaut" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Putaud" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-7-1649-2014" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539458v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Waked" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Alleman L." TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Petit" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-3325-2014" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552808v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2012.02.021" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LTNJWBP5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552812v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caboche Julien" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perdrix Esperanza" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malet Bruno" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0em00439a" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552810v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerboles" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Buzica" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J.C. Brown" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Yardley" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hanus-Illnar" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2010.12.020" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PHDNFV4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552815v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Amelie Rzepka" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Coquelle" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cuny" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJENVH.2010.033710" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552814v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lamaison" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Robache" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2010.02.008" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L8JVR2ND-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231777v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lamaison" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robache" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Galloo" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1366/000370209787169858" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552822v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552820v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenche Aas" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Bieber" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Gladtke" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Houdret" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b822330k" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/305A9796692FE8128E5EE66DB22300DA2B5E566A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227344v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mathe" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552896v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaike De Wever" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koenraad Muylaert" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Langlet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Descy" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2007.01890.x" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PBKVFFM5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297606v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Langlet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Y. Alleman" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-D. Plisnier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hughes" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Andr&#233;" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-4-195-2007" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552899v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Andr&#233;" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cardinal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Moorbath" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.02.046" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0XQK51P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297847v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552903v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fagel" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Granina" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hatert" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Thamo-Bozso" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2004.09.022" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552900v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cocquyt" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Denis Plisnier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0380-1330(05)70280-X" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913029v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Dehairs" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Savoye" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Trull" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GB002364" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552905v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guebuem Kim" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Church" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2004.02.002" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BN7JVX3F-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552906v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen de Jong" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Ziegler" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B210109B" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552909v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.y Alleman" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M Church" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ganguli" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J V&#233;ron" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Hamelin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0645(01)00021-2" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6NCHSNWT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552907v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. V&#233;ron" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kim" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0645(01)00019-4" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9JP41M1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552910v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. Miquel" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Heussner" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0645(00)00024-2" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VG56D1N7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552911v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Church" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999GB900071" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552916v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V&#233;ron" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Church" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Flegal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999GL900287" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552914v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Veron" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Bertho" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Flegal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1352-2310(98)00376-8" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C993F1FF5EDD4D5D1321DAE58B358137C5F80B15/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552917v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hamelin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Ferrand" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Nicolas" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(97)00242-1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F64BJ84C-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552919v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Migon" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblond" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nicolas" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0960-1686(93)90045-Z" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6SZ0WXBF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206891v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Malet" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Kanda" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287279v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Audoux" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lily" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05565817v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashmi Mishra" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Lelieveld" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Campbell" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Lanzafame" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287263v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Sauvain" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688632v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Franke" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Daaboul" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carvallo" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Turcati" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Isambert" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685042v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644040v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Grira" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Frangieh" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raafa Al Kaderi" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Davin" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750175v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Jamar" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747632v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148986v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Brito" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Formenti" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dusanter" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamar Marina" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tomas" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648919v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291666v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Espina-Martin" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bossuyt" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Li" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643271v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jacob" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Houzel" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4274(23)00621-5" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04138490v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annweh/wxac087.032" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177480v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Forest" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Gesret" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315529v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Desplanques" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Briatte" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Frangie" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242181v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643269v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carpentier" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Simonin" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Figeac" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sebda" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4274(23)00660-4" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04223879v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221787v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04138499v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gosset" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2022.07.138" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249357v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacob" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Anth&#233;rieu" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221649v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debevec" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvage" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04221627v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Espina" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222237v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilmara de Oliveira Alves" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Bampouris" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144186v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghanem" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144218v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222207v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Espina" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251005v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123870v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04151575v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Yvon Alleman" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2018.PA1268" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239340v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Perraudin" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Besombes" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Lucarelli" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146088v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Miguel Oliveira" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sauvage" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146031v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Roig Rodelas" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Herbin" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853124v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853465v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853617v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853518v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853517v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853122v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229036v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sonnette" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Millet" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854279v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854136v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Salameh" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04223876v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04223875v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mbengue" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229033v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wolff" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Schwartz" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229032v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Michoud" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pascaud" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638847v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Augustin" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delbarre" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855119v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Masson" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ngo" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jaffrezo" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852909v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Oliveira" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229030v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Veron" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Boyle" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Zurbrick" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638823v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crunaire" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852858v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Piot" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224329v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Golly" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04224202v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delaunay" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966409v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04224200v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Flament" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966403v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852857v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865789v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278075v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arndt" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blond" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cazier" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dewaele" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227591v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caillat" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Molcan" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Naudy" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227590v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caboche" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04223909v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227366v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Trinh. Tran" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227353v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rzepka" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Coquelle" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cuny" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04223912v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rimetz-Planchon" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sobanska" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bremard" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227326v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333638v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227311v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rimetz" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338469v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Aboukais" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aimoz" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bocquet" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Br&#233;mard" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227301v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cardinal" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leng" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Morley" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340176v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225649v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Trull" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dehairs" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225653v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225656v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Plisnier" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Andre" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237644v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237660v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kimirei" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237630v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ziegler" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247146v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442358v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Fry" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan Hornik" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ferreira de Brito" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Chen" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04974010v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206890v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264230v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247134v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287235v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04742628v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685056v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743414v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04146259v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643968v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748763v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221727v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593701v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zarcone" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2022.07.501" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593780v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Figeac" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255395v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sehier" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liselotte Tinel" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Steinik" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04221523v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223884v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04221601v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04221492v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Boudjema" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lima" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grare" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04221502v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grare C&#233;line" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04221571v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250929v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222213v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Debevec" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222259v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ibrahim" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Romanias" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zeineddine" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. K. Angeli" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221708v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Achour" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01872443v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perraudin" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291602v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Potier" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Oliveira" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966611v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salameh" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229045v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04223871v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garcon" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122237v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122265v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Redon" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Wroblewski" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966601v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chevrier" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04223872v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Besombes" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04223870v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119121v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor Florea" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tesquet" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caillat" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Prouff" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119127v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638558v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145513v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Pascaud" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Delaunay" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868536v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02335009v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130192v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251819v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865791v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227918v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Florea" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marris" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04223907v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Malet" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227317v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04138496v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2022.07.672" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04138497v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04151579v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kluza" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2018.PA1201" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04151578v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Kervoaze" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Waxin" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2018.PA1190" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05006140v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouwen Zhang" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Samak&#233;" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Vy Dinh Ngoc" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04146623v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Flipo" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arancet" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chelin" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dubruc" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251150v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242104v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242106v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albinet" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meleux" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251392v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Aujay" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251178v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242107v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242112v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coster" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242115v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242116v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242369v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Amodeo" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251164v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242120v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242118v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242147v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242144v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199689v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fronval" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251196v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Labarraque" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04258992v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mace" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04259002v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04259019v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04259039v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lalere" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Labarraque" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04259033v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04259036v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04259042v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278418v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Descy" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leporcq" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. St&#233;nuite" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stimart" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>