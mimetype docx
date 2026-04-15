--- v0 (2026-03-05)
+++ v1 (2026-04-15)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Alvarez </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur à l'université de Montpellier, Laboratoire Charles Coulomb</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent-alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1989-1726</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">171429141</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">171542454</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000120575264</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of 1D hybrid carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Chambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Izard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jousselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Campidelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAMME’24 - The International Conference on Advanced Materials, Microscopy and Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Abdelhai RAHMANI, May 2024, Meknès, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie classique de la diffusion Raman & applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème édition de l'école de printemps sur la Microscopie Electronique, Spectroscopies Raman et Infrarouge, et la fabrication additive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Abdelhai RAHMANI, May 2024, Meknes, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigate the interaction of a Biological Ionic Chanel with a SWCNT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerii Kotok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dieudonne-George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Flaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Oliviero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemOnTubes2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alberto Bianco &amp; Cécilia Ménard-Moyon, Apr 2024, Strabourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie Raman des nanomatériaux carbonés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Thématique SPECTRO VIB : Spectroscopies vibrationnelles – De la théorie à la pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning of opto-electronic properties into single-walled carbon nanotubes by chromophore encapsulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Alencar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Izard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jousselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Campidelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeshi Saito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Symposium on fundamental, structural and optical properties of 1D and 2D materials and their heterostructures", NT23 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Etienne Gaufres, Jun 2023, Arcachon (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dye confinement single walled carbon nanotubes to tune the opto-electronic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Chambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Izard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jousselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Campidelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on Advanced Materials for Sustainable Energy and Engineering (ICAMSEE2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Abdelhai RAHMANI, Nov 2023, Meknes, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bismuth nanowires confined in zeolites and mesoporous silicas for Peltier cooling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Fabbiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Flaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Beaudhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNTE 2022: Journées Nationales de Thermoélectricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light emission modulation from individual single-walled carbon nanotubes by chromophore encapsulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Chambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Izard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jousselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuta Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suenaga Kazu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">239th ECS Meeting, symposium Nano in La Francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, richard MArtel, May 2021, Online à cause du covod19, France. pp.611-611, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/ma2021-0112611mtgabs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03563863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack Growth Resistance of Actual Pipe Weldments Exposed to a High Pressure Mixture of Hydrogen and Natural Gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Hénaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2021 Pressure Vessels &amp; Piping Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual, France. pp.V004T06A051, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/PVP2021-61945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulating single-walled carbon nanotube opto-electronic properties by dye confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on Advanced Materials, Microscopy and Energy (ICAMME’19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Abdelhai RAHMANI, Apr 2019, Meknès, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the Infrared Response of Carbon Nanotubes From Dye Interactions, Chemontubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bantignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Belhboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Hermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Parc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHEMONTUBES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon nanotubes functionalized with copper hexacyanoferrate nanoparticles for a selective extraction of cesium from nuclear waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemontubes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pi conjugated oligomer encapsulation into single-walled carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discussion Lavoissier Adsorption and Confinement Effects of Molecules in/on Nanotubes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnalisation de Nanotubes de Carbone avec des Nanoparticules d’Hexaferrocyanures de Cuivre pour l’extraction sélective de césium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELESPEC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results and questions about Structural properties of molecules inside carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bantignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Hermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discussion Lavoisier 2018 : Adsorption and Confinement Effects of Molecules in/on Nanotubes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement of organic dyes inside carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bantignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lopes Selvati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transpyrenean Encounter on Advanced Materials.(TEAM17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Sete, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement de molécules pi-conjuguées dans les nanotubes de carbone monofeuillets: étude des transferts de charge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième Congrès National Science et Technologie des Systèmes pi-Conjugués: SPIC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the infrared vibrational dynamics of oligothiophenes embedded in carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bantignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Rahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multi Responsive Photochromes (MRP2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulating single-walled carbon nanotube opto-electronic properties by chromophore confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NT16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N-TYPE DOPING OF SINGLE-WALLED CARBON NANOTUBE BY CHROMOPHORE CONFINEMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the GDR-I Graphene Nanotubes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saint Pierre d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromophore Confinement into Single-Walled Carbon Nanotubes : Supramolecular Organization and Physical Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Novel Nanomaterials (ICON2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Saint Aubin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement de molécules à l’intérieur de nanotubes de carbone monofeuillets: organisation supramoléculaire et interactions physiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Surfaces et Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HIGH ORDERING AND LOCAL CURVATURE OF PHTHALOCYANINE MOLECULES MONITORED BY SINGLE-WALLED CARBON NANOTUBES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">annual meeting of the GDR-I GNT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supramolecular organization of pi-conjugated molecules monitored by single-walled carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Nanocarbon Photonics and Optoelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Polvijärvi, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encapsulation of phthalocyanine molecules inside single-wall carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Nanostructures π-Conjugués (MNPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of the graphite crystal dimension by ultrasounds irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sz Los'</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Duclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Hawelek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Kempiński</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of ultrasounds irradiation on graphite crystals dimensio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sz Los'</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Duclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Kempiński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VI International Scientific and Technical Conference Carbon Materials &amp; Polymer Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Ustroń-Jaszowiec, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing of uniaxial strain in individual single-walled carbon nanotubes in a composite material.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitry Levshov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Yuzyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDRI GNT Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman probing of uniaxial strain in individual carbon nanotubes in a composite material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitry Levshov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Yuzyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on the Science and Applications of Nanotubes (NT10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorting of single-walled carbon nanotubes by amphiphiles molecules adsorption studied by resonant Raman excitation profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariete Righi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indhira O. Maciel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos A. Pimenta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Winterschool on Electronic Properties of Novel Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Kirchberg (GERMANY), France. pp.2444-2447</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lattice Dynamics, Transport and Thermoelectric Properties of Bi-Sb Alloys Obtained by Mechanical Alloying and Spark Plasma Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Viennois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Coulomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine El Mastour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Fabbiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.40. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met14010040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced 1D heterostructures based on nanotube templates and molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bantignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Bendiab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofie Cambré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Society Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 53 (16), pp.8457-8512. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3cs00467h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685224v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Core–Shell Multiwalled Carbon Nanotube/Cobalt Corrole Hybrids for the Oxygen Reduction Reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Gabriel Julliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Hanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cornut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jousselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (1), pp.684-692. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.energyfuels.2c03434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NaLa(SO4)2,H2O thermal conversion and Na3La(SO4)3 crystal growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Azeroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Vendier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Geneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 317 Part A, pp.123570. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2022.123570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning of photoluminescence intensity and Fermi level position of individual single-walled carbon nanotubes by molecule confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Chambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Moreno-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuta Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazu Suenaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 186, pp.423-430. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2021.09.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a home-made experimental set-up for in situ coupling under vacuum of conductivity measurements, x-ray absorption and Raman Spectroscopies on bundles of single-walled carbon nanotubes intercalated with alkali metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Almadori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Barbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jelinek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (1), </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23647/ca.md20220604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectricity and Related Properties in Orthorhombic Cadmium Diiodate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Azeroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bantignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (25), pp.9499-9511. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2TC00769J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman resonance tuning of quaterthiophene in filled carbon nanotubes at high pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. S. Alencar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. L. Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. S. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Chambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jousselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 173, pp.163-173. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2020.10.083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermi level shift in carbon nanotubes by dye confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Almadori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Delport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Chambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Orcin-Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Carolina Lopes Selvati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 149, pp.772-780. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2019.04.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon nanotubes functionalized with copper Hexacyanoferrate nanoparticles for a selective extraction of cesium from liquid waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Draouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Flaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Zaïbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 #2, pp.0407 (2018). </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23647/ca.md20180407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper hexacyanoferrate functionalized singlewalled carbon nanotubes for selective cesium extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Draouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Flaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Ali Zaïbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41 (15), pp.7705-7713. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c7nj00879a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the Infrared Response of Carbon Nanotubes From Oligo-Quaterthiophene Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouar Belhboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120 (50), pp.28802-28807. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b09329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon Nanotubes-Epoxy Composites: The role of acid treatment in Thermal and Electrical Conductivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lurayni Diaz-Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ananthakumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Heat Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.1521-0480. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08916152.2016.1161675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supramolecular organization of pi-conjugated molecules monitored by single-walled carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Almadori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouar Belhboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (1), pp.012514. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JNP.10.012514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-Dimensional Molecular Crystal of Phthalocyanine Confined into Single-Walled Carbon Nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fallou Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouar Belhboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Almadori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (9), pp.5203-5210. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b00168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromophore ordering by confinement into carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Almadori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Fossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118, pp.19462 - 19468. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp505804d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1D-confinement of polyiodides inside single-wall carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Kané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cambedouzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Paineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52, pp.100-108. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2012.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleavage and size reduction of graphite crystal using ultrasound radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szymon Los</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Duclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukasz Hawelek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislaw Duber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55, pp.53-61. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2012.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insigths on Photo-Active Molecules Within Host Carbon Nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Almadori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mariot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Arenal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanoelectronics and Optoelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (1), pp.28-35. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jno.2013.1426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights on Vibrational Dynamics of Corannulene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116 (47), pp.25089-25096. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp307536d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman Study of Uniaxial Strain in Individual Single-Wall Carbon Nanotubes Induced by Temperature Changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Levshov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu. I. Yuzyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanoelectronics and Optoelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7, pp.77-80. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jno.2012.1221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic study of double-walled carbon nanotubes functionalization for preparation of carbon nanotube / epoxy composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Parret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Almairac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay-Rachid Babaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50 (14), pp.4987-4994. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2012.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711335v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge Transfer Evidence between Carbon Nanotubes and Encapsulated Conjugated Oligomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Almadori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Arenal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay-Rachid Babaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115, pp.11898-11905. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp1121678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00960683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge transfer in conjugated oligomers encapsulated into carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Almadori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Arenal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay-Rachid Babaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">physica status solidi (b)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 148, pp.2560-2563. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssb.201100094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00960689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive scenario for commonly used purification procedures of arc-discharge as-produced single-walled carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Vigolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Herold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Mareche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Ghanbaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Gulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 48, pp.949-963. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2009.10.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman probing of uniaxial strain in individual single-wall carbon nanotubes in a composite material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitry Levshov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Yukzuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 114 (39), pp.16210. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp1040635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-pressure behavior of polyiodides confined into single-walled carbon nanotubes: A Raman study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bantignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Sauvajol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82 (20), pp.205403. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.82.205403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of partial and total methane flows on the yield and structural characteristics of MWCNTs produced by CVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Perez-Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. K. Maser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 47, pp.998-1004. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2008.11.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supramolecular discrimination of carbon nanotubes according to their helicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Greco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sadokierska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lebedkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. M. Kappes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro and Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (7), pp.1830-1835. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nl0803141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature dependence and pressure dependence of the vibrational properties of corannulene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dennler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bantignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">physica status solidi (b)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 245, pp.2261-2263. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssb.200879611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEXAFS study of multi-walled carbon nanotubes functionalization with sulfonated poly(ether ether ketone) chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay-Rachid Babaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bantignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7 (10), pp.3463-3467. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jnn.2007.816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic study of nitrogen doping of multi-walled carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Enouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Bantignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Babaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7, pp.3524-3527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic study of nitrogen doping of multi-walled carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaima Enouz-Vedrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bantignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay-Rachid Babaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7 (10), pp.3524-3527. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jnn.2007.839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural selective charge transfer in iodine-doped carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Sauvajol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Almairac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 67 (5-6), pp.1190-1192. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpcs.2006.01.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXAFS investigations of iodine-doped carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Sauvajol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Almairac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 73 (19), pp.195419. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.73.195419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural properties of carbon peapods under extreme conditions studied using in situ x-ray diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cambedouzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Almairac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74 (20), pp.205425-1-5. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.74.205425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXAFS study of rubidium-doped single-wall carbon nanotube bundles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bantignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Almairac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Sauvajol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 71 (19), pp.195419. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.71.195419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of MoS2 and Co/MoS2 catalysts prepared by ex situ/in situ activation of ammonium and tetraalkylammonium thiomolybdates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Espino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ornelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Cortez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Catalysis A: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 210, pp.105-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic structure of pristine and intercalated Sc 3 N@C 80 metallofullerene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pichler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Georgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Schwieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Peisert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 66, pp.035107. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.66.035107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diameter dependence of Raman intensities for single-wall carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariete Righi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Anglaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Sauvajol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 63 (15), pp.153401. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.63.153401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diameter distribution of single wall carbon nanotubes in nanobundles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariete Righi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Anglaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Almairac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 18 (2), pp.201-205. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s100510070049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single wall carbon nanotubes: Two ways of production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Micholet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lamy De La Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 103 (1-3), pp.2488-2489. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0379-6779(98)01074-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman characterization of singlewalled carbon nanotubes and PMMA-nanotubes composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lamy de La Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.P. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lefrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 103 (1-3), pp.2510-2512. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0379-6779(98)01080-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and properties of composites made of bismuth nanowires confined in mesoporous silica and alumina for Peltier applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Viennois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Fabbiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yixuan Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Haines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Conference on Thermoelectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulating single-walled carbon nanotube opto-electronic properties by dye confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NT19: International Conference on the Science and Application of Nanotubes and Low-Dimensional Mater</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Wurzbourg, Germany. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DYES ENCAPSULATION INTO SINGLE-WALLED CARBON NANOTUBES: EXPERIMENTAL STUDY OF THE STRUCTURAL, OPTICAL AND ELECTRONIC PROPERTIES OF THE HYBRID SYSTEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Graphene &amp; co meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PFO sorted s-SWNT networks for optoelectronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Gaufrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.L. Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Izard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR-i Graphene and Co 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning s-SWNT@PFO networks for optoelectronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Gaufrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NT16 - The Seventeenth International Conference on the Science and Application of Nanotube</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational study of the hybrid material: photo-active molecule encapsulated in SWCNT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Carolina Lopes Selvati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouar Belhboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Campidelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Jiménez-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth Annual Niels Bohr International Academy Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, copenhague, Denmark. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement ultrasonore de graphite et de carbone vitreux pour l’exfoliation et la production de nanoparticules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Duclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Reinert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Los</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of Doped Single Wall Carbon Nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Duclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bantignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Almairac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Sauvajol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G.Cao and C.J. Brinker. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">annual review of nanoresearch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Baker and Taylor, pp.215-250, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId307"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Alvarez </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur à l'université de Montpellier, Laboratoire Charles Coulomb</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent-alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1989-1726</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">171429141</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">171542454</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000120575264</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie classique de la diffusion Raman & applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème édition de l'école de printemps sur la Microscopie Electronique, Spectroscopies Raman et Infrarouge, et la fabrication additive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Abdelhai RAHMANI, May 2024, Meknes, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of 1D hybrid carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Chambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Izard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jousselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Campidelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAMME’24 - The International Conference on Advanced Materials, Microscopy and Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Abdelhai RAHMANI, May 2024, Meknès, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigate the interaction of a Biological Ionic Chanel with a SWCNT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerii Kotok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dieudonne-George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Flaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Oliviero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemOnTubes2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alberto Bianco &amp; Cécilia Ménard-Moyon, Apr 2024, Strabourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning of opto-electronic properties into single-walled carbon nanotubes by chromophore encapsulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Alencar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Izard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jousselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Campidelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeshi Saito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Symposium on fundamental, structural and optical properties of 1D and 2D materials and their heterostructures", NT23 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Etienne Gaufres, Jun 2023, Arcachon (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie Raman des nanomatériaux carbonés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Thématique SPECTRO VIB : Spectroscopies vibrationnelles – De la théorie à la pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dye confinement single walled carbon nanotubes to tune the opto-electronic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Chambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Izard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jousselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Campidelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on Advanced Materials for Sustainable Energy and Engineering (ICAMSEE2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Abdelhai RAHMANI, Nov 2023, Meknes, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bismuth nanowires confined in zeolites and mesoporous silicas for Peltier cooling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Fabbiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Flaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Beaudhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNTE 2022: Journées Nationales de Thermoélectricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light emission modulation from individual single-walled carbon nanotubes by chromophore encapsulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Chambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Izard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jousselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuta Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suenaga Kazu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">239th ECS Meeting, symposium Nano in La Francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, richard MArtel, May 2021, Online à cause du covod19, France. pp.611-611, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/ma2021-0112611mtgabs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03563863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack Growth Resistance of Actual Pipe Weldments Exposed to a High Pressure Mixture of Hydrogen and Natural Gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Hénaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2021 Pressure Vessels &amp; Piping Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual, France. pp.V004T06A051, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/PVP2021-61945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulating single-walled carbon nanotube opto-electronic properties by dye confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on Advanced Materials, Microscopy and Energy (ICAMME’19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Abdelhai RAHMANI, Apr 2019, Meknès, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon nanotubes functionalized with copper hexacyanoferrate nanoparticles for a selective extraction of cesium from nuclear waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemontubes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pi conjugated oligomer encapsulation into single-walled carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discussion Lavoissier Adsorption and Confinement Effects of Molecules in/on Nanotubes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnalisation de Nanotubes de Carbone avec des Nanoparticules d’Hexaferrocyanures de Cuivre pour l’extraction sélective de césium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELESPEC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results and questions about Structural properties of molecules inside carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bantignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Hermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discussion Lavoisier 2018 : Adsorption and Confinement Effects of Molecules in/on Nanotubes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the Infrared Response of Carbon Nanotubes From Dye Interactions, Chemontubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bantignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Belhboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Hermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Parc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHEMONTUBES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement de molécules pi-conjuguées dans les nanotubes de carbone monofeuillets: étude des transferts de charge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième Congrès National Science et Technologie des Systèmes pi-Conjugués: SPIC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement of organic dyes inside carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bantignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lopes Selvati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transpyrenean Encounter on Advanced Materials.(TEAM17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Sete, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N-TYPE DOPING OF SINGLE-WALLED CARBON NANOTUBE BY CHROMOPHORE CONFINEMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the GDR-I Graphene Nanotubes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saint Pierre d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulating single-walled carbon nanotube opto-electronic properties by chromophore confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NT16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the infrared vibrational dynamics of oligothiophenes embedded in carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bantignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Rahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multi Responsive Photochromes (MRP2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromophore Confinement into Single-Walled Carbon Nanotubes : Supramolecular Organization and Physical Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Novel Nanomaterials (ICON2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Saint Aubin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement de molécules à l’intérieur de nanotubes de carbone monofeuillets: organisation supramoléculaire et interactions physiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Surfaces et Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supramolecular organization of pi-conjugated molecules monitored by single-walled carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Nanocarbon Photonics and Optoelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Polvijärvi, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HIGH ORDERING AND LOCAL CURVATURE OF PHTHALOCYANINE MOLECULES MONITORED BY SINGLE-WALLED CARBON NANOTUBES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">annual meeting of the GDR-I GNT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encapsulation of phthalocyanine molecules inside single-wall carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Nanostructures π-Conjugués (MNPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of the graphite crystal dimension by ultrasounds irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sz Los'</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Duclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Hawelek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Kempiński</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing of uniaxial strain in individual single-walled carbon nanotubes in a composite material.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitry Levshov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Yuzyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDRI GNT Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of ultrasounds irradiation on graphite crystals dimensio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sz Los'</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Duclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Kempiński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VI International Scientific and Technical Conference Carbon Materials &amp; Polymer Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Ustroń-Jaszowiec, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman probing of uniaxial strain in individual carbon nanotubes in a composite material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitry Levshov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Yuzyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on the Science and Applications of Nanotubes (NT10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorting of single-walled carbon nanotubes by amphiphiles molecules adsorption studied by resonant Raman excitation profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariete Righi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indhira O. Maciel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos A. Pimenta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Winterschool on Electronic Properties of Novel Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Kirchberg (GERMANY), France. pp.2444-2447</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lattice Dynamics, Transport and Thermoelectric Properties of Bi-Sb Alloys Obtained by Mechanical Alloying and Spark Plasma Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Viennois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Coulomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine El Mastour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Fabbiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.40. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met14010040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced 1D heterostructures based on nanotube templates and molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bantignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Bendiab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofie Cambré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Society Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 53 (16), pp.8457-8512. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3cs00467h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685224v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Core–Shell Multiwalled Carbon Nanotube/Cobalt Corrole Hybrids for the Oxygen Reduction Reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Gabriel Julliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Hanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cornut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jousselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (1), pp.684-692. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.energyfuels.2c03434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NaLa(SO4)2,H2O thermal conversion and Na3La(SO4)3 crystal growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Azeroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Vendier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Geneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 317 Part A, pp.123570. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2022.123570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning of photoluminescence intensity and Fermi level position of individual single-walled carbon nanotubes by molecule confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Chambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Moreno-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuta Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazu Suenaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 186, pp.423-430. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2021.09.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a home-made experimental set-up for in situ coupling under vacuum of conductivity measurements, x-ray absorption and Raman Spectroscopies on bundles of single-walled carbon nanotubes intercalated with alkali metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Almadori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Barbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jelinek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (1), </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23647/ca.md20220604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectricity and Related Properties in Orthorhombic Cadmium Diiodate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Azeroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bantignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (25), pp.9499-9511. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2TC00769J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman resonance tuning of quaterthiophene in filled carbon nanotubes at high pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. S. Alencar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. L. Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. S. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Chambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jousselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 173, pp.163-173. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2020.10.083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermi level shift in carbon nanotubes by dye confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Almadori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Delport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Chambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Orcin-Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Carolina Lopes Selvati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 149, pp.772-780. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2019.04.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon nanotubes functionalized with copper Hexacyanoferrate nanoparticles for a selective extraction of cesium from liquid waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Draouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Flaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Zaïbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 #2, pp.0407 (2018). </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23647/ca.md20180407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper hexacyanoferrate functionalized singlewalled carbon nanotubes for selective cesium extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Draouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Flaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Ali Zaïbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41 (15), pp.7705-7713. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c7nj00879a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon Nanotubes-Epoxy Composites: The role of acid treatment in Thermal and Electrical Conductivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lurayni Diaz-Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ananthakumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Heat Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.1521-0480. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08916152.2016.1161675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the Infrared Response of Carbon Nanotubes From Oligo-Quaterthiophene Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouar Belhboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120 (50), pp.28802-28807. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b09329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supramolecular organization of pi-conjugated molecules monitored by single-walled carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Almadori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouar Belhboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (1), pp.012514. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JNP.10.012514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-Dimensional Molecular Crystal of Phthalocyanine Confined into Single-Walled Carbon Nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fallou Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouar Belhboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Almadori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (9), pp.5203-5210. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b00168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromophore ordering by confinement into carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Almadori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Fossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118, pp.19462 - 19468. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp505804d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1D-confinement of polyiodides inside single-wall carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Kané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cambedouzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Paineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52, pp.100-108. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2012.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleavage and size reduction of graphite crystal using ultrasound radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szymon Los</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Duclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukasz Hawelek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislaw Duber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55, pp.53-61. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2012.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insigths on Photo-Active Molecules Within Host Carbon Nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Almadori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mariot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Arenal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanoelectronics and Optoelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (1), pp.28-35. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jno.2013.1426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman Study of Uniaxial Strain in Individual Single-Wall Carbon Nanotubes Induced by Temperature Changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Levshov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu. I. Yuzyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanoelectronics and Optoelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7, pp.77-80. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jno.2012.1221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic study of double-walled carbon nanotubes functionalization for preparation of carbon nanotube / epoxy composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Parret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Almairac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay-Rachid Babaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50 (14), pp.4987-4994. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2012.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711335v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights on Vibrational Dynamics of Corannulene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116 (47), pp.25089-25096. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp307536d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge Transfer Evidence between Carbon Nanotubes and Encapsulated Conjugated Oligomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Almadori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Arenal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay-Rachid Babaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115, pp.11898-11905. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp1121678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00960683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge transfer in conjugated oligomers encapsulated into carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Almadori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Arenal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay-Rachid Babaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">physica status solidi (b)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 148, pp.2560-2563. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssb.201100094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00960689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman probing of uniaxial strain in individual single-wall carbon nanotubes in a composite material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitry Levshov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Yukzuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 114 (39), pp.16210. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp1040635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-pressure behavior of polyiodides confined into single-walled carbon nanotubes: A Raman study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bantignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Sauvajol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82 (20), pp.205403. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.82.205403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive scenario for commonly used purification procedures of arc-discharge as-produced single-walled carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Vigolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Herold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Mareche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Ghanbaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Gulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 48, pp.949-963. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2009.10.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of partial and total methane flows on the yield and structural characteristics of MWCNTs produced by CVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Perez-Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. K. Maser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 47, pp.998-1004. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2008.11.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supramolecular discrimination of carbon nanotubes according to their helicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Greco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sadokierska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lebedkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. M. Kappes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro and Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (7), pp.1830-1835. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nl0803141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature dependence and pressure dependence of the vibrational properties of corannulene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dennler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bantignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">physica status solidi (b)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 245, pp.2261-2263. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssb.200879611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEXAFS study of multi-walled carbon nanotubes functionalization with sulfonated poly(ether ether ketone) chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay-Rachid Babaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bantignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7 (10), pp.3463-3467. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jnn.2007.816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic study of nitrogen doping of multi-walled carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Enouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Bantignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Babaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7, pp.3524-3527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic study of nitrogen doping of multi-walled carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaima Enouz-Vedrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bantignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay-Rachid Babaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7 (10), pp.3524-3527. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jnn.2007.839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural selective charge transfer in iodine-doped carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Sauvajol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Almairac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 67 (5-6), pp.1190-1192. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpcs.2006.01.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXAFS investigations of iodine-doped carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Sauvajol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Almairac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 73 (19), pp.195419. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.73.195419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural properties of carbon peapods under extreme conditions studied using in situ x-ray diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cambedouzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Almairac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74 (20), pp.205425-1-5. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.74.205425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXAFS study of rubidium-doped single-wall carbon nanotube bundles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bantignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Almairac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Sauvajol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 71 (19), pp.195419. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.71.195419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of MoS2 and Co/MoS2 catalysts prepared by ex situ/in situ activation of ammonium and tetraalkylammonium thiomolybdates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Espino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ornelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Cortez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Catalysis A: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 210, pp.105-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic structure of pristine and intercalated Sc 3 N@C 80 metallofullerene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pichler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Georgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Schwieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Peisert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 66, pp.035107. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.66.035107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diameter dependence of Raman intensities for single-wall carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariete Righi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Anglaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Sauvajol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 63 (15), pp.153401. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.63.153401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diameter distribution of single wall carbon nanotubes in nanobundles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariete Righi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Anglaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Almairac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 18 (2), pp.201-205. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s100510070049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single wall carbon nanotubes: Two ways of production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Micholet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lamy De La Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 103 (1-3), pp.2488-2489. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0379-6779(98)01074-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman characterization of singlewalled carbon nanotubes and PMMA-nanotubes composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lamy de La Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.P. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lefrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 103 (1-3), pp.2510-2512. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0379-6779(98)01080-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and properties of composites made of bismuth nanowires confined in mesoporous silica and alumina for Peltier applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Viennois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Fabbiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yixuan Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Haines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Conference on Thermoelectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulating single-walled carbon nanotube opto-electronic properties by dye confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NT19: International Conference on the Science and Application of Nanotubes and Low-Dimensional Mater</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Wurzbourg, Germany. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DYES ENCAPSULATION INTO SINGLE-WALLED CARBON NANOTUBES: EXPERIMENTAL STUDY OF THE STRUCTURAL, OPTICAL AND ELECTRONIC PROPERTIES OF THE HYBRID SYSTEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Graphene &amp; co meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PFO sorted s-SWNT networks for optoelectronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Gaufrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.L. Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Izard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR-i Graphene and Co 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning s-SWNT@PFO networks for optoelectronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Gaufrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NT16 - The Seventeenth International Conference on the Science and Application of Nanotube</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational study of the hybrid material: photo-active molecule encapsulated in SWCNT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Carolina Lopes Selvati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouar Belhboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Campidelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Jiménez-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth Annual Niels Bohr International Academy Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, copenhague, Denmark. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement ultrasonore de graphite et de carbone vitreux pour l’exfoliation et la production de nanoparticules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Duclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Reinert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Los</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of Doped Single Wall Carbon Nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Duclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bantignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Almairac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Sauvajol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G.Cao and C.J. Brinker. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">annual review of nanoresearch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Baker and Taylor, pp.215-250, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId307"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3EF7A5D5"/>
+    <w:nsid w:val="57C5403C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-alvarez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1989-1726" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/171429141" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/171542454" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000120575264" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815625v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chambard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Izard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Aznar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jousselme" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Campidelli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818765v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alvarez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807960v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerii Kotok" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieudonne-George" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Flaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Oliviero" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818752v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815703v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Alencar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Saito" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815673v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Izard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589076v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fabbiani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Toulemonde" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Beaudhuin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03563863v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuta Sato" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suenaga Kazu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/ma2021-0112611mtgabs" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681227v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Benoit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bertheau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert H&#233;naff" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/PVP2021-61945" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819014v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949731v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bantignies" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Belhboub" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Hermet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Parc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829522v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949707v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829525v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949700v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rols" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950945v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Lopes Selvati" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633073v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957079v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hermet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Rahmani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366597v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399657v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214270v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112933v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112932v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104084v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112934v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817171v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sz Los'" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duclaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Alvarez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Hawelek" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Kempi&#324;ski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817410v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641790v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitry Levshov" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yuzyuk" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voisin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515973v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512694v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariete Righi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indhira O. Maciel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos A. Pimenta" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426215v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Viennois" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Coulomb" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El Mastour" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met14010040" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685224v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Allard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedjma Bendiab" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Cambr&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cs00467h" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926750v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Gabriel Julliard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Hanana" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cornut" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.2c03434" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805462v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Azeroual" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vendier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Geneste" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Granier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2022.123570" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03426915v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Moreno-L&#243;pez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazu Suenaga" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2021.09.072" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724927v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Almadori" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Alibert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Barbat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jelinek" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Prevot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23647/ca.md20220604" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03759175v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Azeroual" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alvarez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maurin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Granier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2TC00769J" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163018v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Alencar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Aguiar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Ferreira" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jousselme" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.10.083" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818935v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Delport" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Orcin-Chaix" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Lopes Selvati" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2019.04.041" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845473v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Draouil" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Causse" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Flaud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Za&#239;bi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23647/ca.md20180407" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576846v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Draouil" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Ali Za&#239;bi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nj00879a" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724937v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Belhboub" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b09329" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340964v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Metz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lurayni Diaz-Chacon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ananthakumar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08916152.2016.1161675" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325319v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JNP.10.012514" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123545v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fallou Fall" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b00168" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078525v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Le Parc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Aznar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fossard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp505804d" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808165v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chorro" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Kan&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cambedouzou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Paineau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.09.010" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M6JB02TW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808167v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon Los" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Hawelek" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw Duber" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.12.005" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HJFR18V-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826969v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mariot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arenal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jno.2013.1426" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811653v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rols" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Maurin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp307536d" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718101v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Levshov" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. I. Yuzyuk" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Voisin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jno.2012.1221" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711335v3" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Parret" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Almairac" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay-Rachid Babaa" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.06.007" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00960683v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Arenal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1121678" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00960689v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201100094" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L6ZQM0ZG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498076v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vigolo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Herold" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Mareche" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Gulas" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2009.10.044" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BQ2S6WSN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525526v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Yukzuk" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1040635" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534900v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sauvajol" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.205403" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496832v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valles" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perez-Mendoza" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. K. Maser" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Martinez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2008.11.047" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496385v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marquis" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Greco" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sadokierska" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lebedkin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Kappes" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl0803141" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496491v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jourdain" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dennler" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200879611" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VQDGMGS3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212083v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Parent" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Normand" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2007.816" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212139v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Enouz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Bantignies" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Babaa" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Parent" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497062v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaima Enouz-Vedrenne" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2007.839" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598191v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2006.01.045" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVJL69B9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498071v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.195419" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498754v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chorro" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cambedouzou" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.205425" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498755v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.71.195419" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007396v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Espino" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ornelas" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rico" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Cortez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409198v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pichler" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Georgi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schwieger" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Peisert" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.66.035107" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02409212v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Anglaret" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.63.153401" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183776v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100510070049" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H96V9FKX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112243v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Journet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Micholet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Guillard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lamy De La Chapelle" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0379-6779(98)01074-1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0ABA6616AD8B0CF2C2BF4440F55690E53B1786D5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112329v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lamy de La Chapelle" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stephan" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.P. Nguyen" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefrant" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0379-6779(98)01080-7" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FF553A7F75CC9DE9DCF345B0D8D5A6E9740C4CC1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589106v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixuan Zhao" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Haines" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cambon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178431v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939770v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930046v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Gaufr&#232;s" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.L. Tang" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Martel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930018v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gagnon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Paillet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956093v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Campidelli" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Jim&#233;nez-Ruiz" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045503v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reinert" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Los" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534714v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-alvarez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1989-1726" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/171429141" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/171542454" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000120575264" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818765v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alvarez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815625v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chambard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Izard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Aznar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jousselme" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Campidelli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807960v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerii Kotok" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieudonne-George" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Flaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Oliviero" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815703v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Alencar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Saito" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818752v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815673v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Izard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589076v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fabbiani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Toulemonde" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Beaudhuin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03563863v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuta Sato" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suenaga Kazu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/ma2021-0112611mtgabs" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681227v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Benoit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bertheau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert H&#233;naff" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/PVP2021-61945" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819014v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829522v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949707v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829525v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949700v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bantignies" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Parc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rols" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Hermet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949731v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Belhboub" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633073v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950945v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Lopes Selvati" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399657v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366597v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957079v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hermet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Rahmani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214270v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112933v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104084v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112932v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112934v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817171v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sz Los'" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duclaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Alvarez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Hawelek" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Kempi&#324;ski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641790v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitry Levshov" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yuzyuk" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voisin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817410v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515973v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512694v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariete Righi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indhira O. Maciel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos A. Pimenta" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426215v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Viennois" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Coulomb" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El Mastour" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met14010040" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685224v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Allard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedjma Bendiab" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Cambr&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cs00467h" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926750v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Gabriel Julliard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Hanana" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cornut" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.2c03434" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805462v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Azeroual" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vendier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Geneste" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Granier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2022.123570" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03426915v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Moreno-L&#243;pez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazu Suenaga" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2021.09.072" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724927v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Almadori" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Alibert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Barbat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jelinek" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Prevot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23647/ca.md20220604" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03759175v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Azeroual" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alvarez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maurin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Granier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2TC00769J" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163018v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Alencar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Aguiar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Ferreira" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jousselme" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.10.083" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818935v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Delport" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Orcin-Chaix" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Lopes Selvati" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2019.04.041" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845473v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Draouil" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Causse" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Flaud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Za&#239;bi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23647/ca.md20180407" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576846v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Draouil" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Ali Za&#239;bi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nj00879a" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340964v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Metz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lurayni Diaz-Chacon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ananthakumar" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08916152.2016.1161675" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724937v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Belhboub" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b09329" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325319v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JNP.10.012514" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123545v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fallou Fall" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b00168" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078525v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Le Parc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Aznar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fossard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp505804d" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808165v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chorro" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Kan&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cambedouzou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Paineau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.09.010" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M6JB02TW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808167v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon Los" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Hawelek" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw Duber" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.12.005" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HJFR18V-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826969v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mariot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arenal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jno.2013.1426" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718101v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Levshov" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. I. Yuzyuk" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Voisin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jno.2012.1221" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711335v3" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Parret" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Almairac" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay-Rachid Babaa" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.06.007" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811653v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rols" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Maurin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp307536d" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00960683v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Arenal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1121678" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00960689v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201100094" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L6ZQM0ZG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525526v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Yukzuk" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1040635" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534900v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sauvajol" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.205403" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498076v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vigolo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Herold" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Mareche" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Gulas" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2009.10.044" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BQ2S6WSN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496832v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valles" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perez-Mendoza" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. K. Maser" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Martinez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2008.11.047" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496385v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marquis" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Greco" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sadokierska" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lebedkin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Kappes" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl0803141" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496491v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jourdain" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dennler" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200879611" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VQDGMGS3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212083v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Parent" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Normand" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2007.816" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212139v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Enouz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Bantignies" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Babaa" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Parent" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497062v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaima Enouz-Vedrenne" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2007.839" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598191v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2006.01.045" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVJL69B9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498071v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.195419" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498754v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chorro" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cambedouzou" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.205425" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498755v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.71.195419" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007396v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Espino" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ornelas" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rico" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Cortez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409198v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pichler" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Georgi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schwieger" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Peisert" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.66.035107" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02409212v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Anglaret" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.63.153401" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183776v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100510070049" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H96V9FKX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112243v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Journet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Micholet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Guillard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lamy De La Chapelle" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0379-6779(98)01074-1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0ABA6616AD8B0CF2C2BF4440F55690E53B1786D5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112329v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lamy de La Chapelle" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stephan" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.P. Nguyen" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefrant" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0379-6779(98)01080-7" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FF553A7F75CC9DE9DCF345B0D8D5A6E9740C4CC1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589106v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixuan Zhao" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Haines" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cambon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178431v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939770v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930046v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Gaufr&#232;s" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.L. Tang" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Martel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930018v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gagnon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Paillet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956093v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Campidelli" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Jim&#233;nez-Ruiz" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045503v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reinert" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Los" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534714v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>