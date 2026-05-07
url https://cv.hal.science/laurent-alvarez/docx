--- v1 (2026-04-15)
+++ v2 (2026-05-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Alvarez </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur à l'université de Montpellier, Laboratoire Charles Coulomb</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent-alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1989-1726</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">171429141</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">171542454</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000120575264</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie classique de la diffusion Raman & applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème édition de l'école de printemps sur la Microscopie Electronique, Spectroscopies Raman et Infrarouge, et la fabrication additive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Abdelhai RAHMANI, May 2024, Meknes, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of 1D hybrid carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Chambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Izard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jousselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Campidelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAMME’24 - The International Conference on Advanced Materials, Microscopy and Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Abdelhai RAHMANI, May 2024, Meknès, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigate the interaction of a Biological Ionic Chanel with a SWCNT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerii Kotok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dieudonne-George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Flaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Oliviero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemOnTubes2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alberto Bianco &amp; Cécilia Ménard-Moyon, Apr 2024, Strabourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning of opto-electronic properties into single-walled carbon nanotubes by chromophore encapsulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Alencar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Izard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jousselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Campidelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeshi Saito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Symposium on fundamental, structural and optical properties of 1D and 2D materials and their heterostructures", NT23 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Etienne Gaufres, Jun 2023, Arcachon (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie Raman des nanomatériaux carbonés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Thématique SPECTRO VIB : Spectroscopies vibrationnelles – De la théorie à la pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dye confinement single walled carbon nanotubes to tune the opto-electronic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Chambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Izard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jousselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Campidelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on Advanced Materials for Sustainable Energy and Engineering (ICAMSEE2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Abdelhai RAHMANI, Nov 2023, Meknes, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bismuth nanowires confined in zeolites and mesoporous silicas for Peltier cooling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Fabbiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Flaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Beaudhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNTE 2022: Journées Nationales de Thermoélectricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light emission modulation from individual single-walled carbon nanotubes by chromophore encapsulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Chambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Izard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jousselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuta Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suenaga Kazu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">239th ECS Meeting, symposium Nano in La Francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, richard MArtel, May 2021, Online à cause du covod19, France. pp.611-611, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/ma2021-0112611mtgabs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03563863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack Growth Resistance of Actual Pipe Weldments Exposed to a High Pressure Mixture of Hydrogen and Natural Gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Hénaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2021 Pressure Vessels &amp; Piping Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual, France. pp.V004T06A051, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/PVP2021-61945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulating single-walled carbon nanotube opto-electronic properties by dye confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on Advanced Materials, Microscopy and Energy (ICAMME’19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Abdelhai RAHMANI, Apr 2019, Meknès, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon nanotubes functionalized with copper hexacyanoferrate nanoparticles for a selective extraction of cesium from nuclear waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemontubes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pi conjugated oligomer encapsulation into single-walled carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discussion Lavoissier Adsorption and Confinement Effects of Molecules in/on Nanotubes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnalisation de Nanotubes de Carbone avec des Nanoparticules d’Hexaferrocyanures de Cuivre pour l’extraction sélective de césium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELESPEC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results and questions about Structural properties of molecules inside carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bantignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Hermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discussion Lavoisier 2018 : Adsorption and Confinement Effects of Molecules in/on Nanotubes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the Infrared Response of Carbon Nanotubes From Dye Interactions, Chemontubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bantignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Belhboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Hermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Parc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHEMONTUBES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement de molécules pi-conjuguées dans les nanotubes de carbone monofeuillets: étude des transferts de charge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième Congrès National Science et Technologie des Systèmes pi-Conjugués: SPIC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement of organic dyes inside carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bantignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lopes Selvati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transpyrenean Encounter on Advanced Materials.(TEAM17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Sete, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N-TYPE DOPING OF SINGLE-WALLED CARBON NANOTUBE BY CHROMOPHORE CONFINEMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the GDR-I Graphene Nanotubes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saint Pierre d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulating single-walled carbon nanotube opto-electronic properties by chromophore confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NT16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the infrared vibrational dynamics of oligothiophenes embedded in carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bantignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Rahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multi Responsive Photochromes (MRP2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromophore Confinement into Single-Walled Carbon Nanotubes : Supramolecular Organization and Physical Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Novel Nanomaterials (ICON2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Saint Aubin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement de molécules à l’intérieur de nanotubes de carbone monofeuillets: organisation supramoléculaire et interactions physiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Surfaces et Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supramolecular organization of pi-conjugated molecules monitored by single-walled carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Nanocarbon Photonics and Optoelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Polvijärvi, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HIGH ORDERING AND LOCAL CURVATURE OF PHTHALOCYANINE MOLECULES MONITORED BY SINGLE-WALLED CARBON NANOTUBES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">annual meeting of the GDR-I GNT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encapsulation of phthalocyanine molecules inside single-wall carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Nanostructures π-Conjugués (MNPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of the graphite crystal dimension by ultrasounds irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sz Los'</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Duclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Hawelek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Kempiński</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing of uniaxial strain in individual single-walled carbon nanotubes in a composite material.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitry Levshov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Yuzyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDRI GNT Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of ultrasounds irradiation on graphite crystals dimensio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sz Los'</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Duclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Kempiński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VI International Scientific and Technical Conference Carbon Materials &amp; Polymer Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Ustroń-Jaszowiec, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman probing of uniaxial strain in individual carbon nanotubes in a composite material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitry Levshov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Yuzyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on the Science and Applications of Nanotubes (NT10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorting of single-walled carbon nanotubes by amphiphiles molecules adsorption studied by resonant Raman excitation profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariete Righi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indhira O. Maciel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos A. Pimenta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Winterschool on Electronic Properties of Novel Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Kirchberg (GERMANY), France. pp.2444-2447</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lattice Dynamics, Transport and Thermoelectric Properties of Bi-Sb Alloys Obtained by Mechanical Alloying and Spark Plasma Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Viennois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Coulomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine El Mastour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Fabbiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.40. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met14010040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced 1D heterostructures based on nanotube templates and molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bantignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Bendiab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofie Cambré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Society Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 53 (16), pp.8457-8512. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3cs00467h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685224v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Core–Shell Multiwalled Carbon Nanotube/Cobalt Corrole Hybrids for the Oxygen Reduction Reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Gabriel Julliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Hanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cornut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jousselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (1), pp.684-692. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.energyfuels.2c03434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NaLa(SO4)2,H2O thermal conversion and Na3La(SO4)3 crystal growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Azeroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Vendier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Geneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 317 Part A, pp.123570. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2022.123570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning of photoluminescence intensity and Fermi level position of individual single-walled carbon nanotubes by molecule confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Chambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Moreno-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuta Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazu Suenaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 186, pp.423-430. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2021.09.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a home-made experimental set-up for in situ coupling under vacuum of conductivity measurements, x-ray absorption and Raman Spectroscopies on bundles of single-walled carbon nanotubes intercalated with alkali metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Almadori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Barbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jelinek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (1), </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23647/ca.md20220604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectricity and Related Properties in Orthorhombic Cadmium Diiodate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Azeroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bantignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (25), pp.9499-9511. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2TC00769J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman resonance tuning of quaterthiophene in filled carbon nanotubes at high pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. S. Alencar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. L. Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. S. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Chambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jousselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 173, pp.163-173. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2020.10.083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermi level shift in carbon nanotubes by dye confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Almadori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Delport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Chambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Orcin-Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Carolina Lopes Selvati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 149, pp.772-780. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2019.04.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon nanotubes functionalized with copper Hexacyanoferrate nanoparticles for a selective extraction of cesium from liquid waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Draouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Flaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Zaïbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 #2, pp.0407 (2018). </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23647/ca.md20180407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper hexacyanoferrate functionalized singlewalled carbon nanotubes for selective cesium extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Draouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Flaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Ali Zaïbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41 (15), pp.7705-7713. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c7nj00879a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon Nanotubes-Epoxy Composites: The role of acid treatment in Thermal and Electrical Conductivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lurayni Diaz-Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ananthakumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Heat Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.1521-0480. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08916152.2016.1161675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the Infrared Response of Carbon Nanotubes From Oligo-Quaterthiophene Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouar Belhboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120 (50), pp.28802-28807. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b09329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supramolecular organization of pi-conjugated molecules monitored by single-walled carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Almadori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouar Belhboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (1), pp.012514. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JNP.10.012514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-Dimensional Molecular Crystal of Phthalocyanine Confined into Single-Walled Carbon Nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fallou Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouar Belhboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Almadori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (9), pp.5203-5210. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b00168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromophore ordering by confinement into carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Almadori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Fossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118, pp.19462 - 19468. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp505804d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1D-confinement of polyiodides inside single-wall carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Kané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cambedouzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Paineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52, pp.100-108. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2012.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleavage and size reduction of graphite crystal using ultrasound radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szymon Los</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Duclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukasz Hawelek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislaw Duber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55, pp.53-61. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2012.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insigths on Photo-Active Molecules Within Host Carbon Nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Almadori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mariot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Arenal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanoelectronics and Optoelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (1), pp.28-35. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jno.2013.1426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman Study of Uniaxial Strain in Individual Single-Wall Carbon Nanotubes Induced by Temperature Changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Levshov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu. I. Yuzyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanoelectronics and Optoelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7, pp.77-80. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jno.2012.1221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic study of double-walled carbon nanotubes functionalization for preparation of carbon nanotube / epoxy composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Parret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Almairac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay-Rachid Babaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50 (14), pp.4987-4994. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2012.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711335v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights on Vibrational Dynamics of Corannulene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116 (47), pp.25089-25096. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp307536d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge Transfer Evidence between Carbon Nanotubes and Encapsulated Conjugated Oligomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Almadori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Arenal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay-Rachid Babaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115, pp.11898-11905. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp1121678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00960683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge transfer in conjugated oligomers encapsulated into carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Almadori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Arenal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay-Rachid Babaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">physica status solidi (b)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 148, pp.2560-2563. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssb.201100094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00960689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman probing of uniaxial strain in individual single-wall carbon nanotubes in a composite material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitry Levshov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Yukzuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 114 (39), pp.16210. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp1040635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-pressure behavior of polyiodides confined into single-walled carbon nanotubes: A Raman study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bantignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Sauvajol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82 (20), pp.205403. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.82.205403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive scenario for commonly used purification procedures of arc-discharge as-produced single-walled carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Vigolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Herold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Mareche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Ghanbaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Gulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 48, pp.949-963. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2009.10.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of partial and total methane flows on the yield and structural characteristics of MWCNTs produced by CVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Perez-Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. K. Maser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 47, pp.998-1004. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2008.11.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supramolecular discrimination of carbon nanotubes according to their helicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Greco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sadokierska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lebedkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. M. Kappes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro and Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (7), pp.1830-1835. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nl0803141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature dependence and pressure dependence of the vibrational properties of corannulene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dennler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bantignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">physica status solidi (b)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 245, pp.2261-2263. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssb.200879611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEXAFS study of multi-walled carbon nanotubes functionalization with sulfonated poly(ether ether ketone) chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay-Rachid Babaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bantignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7 (10), pp.3463-3467. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jnn.2007.816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic study of nitrogen doping of multi-walled carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Enouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Bantignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Babaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7, pp.3524-3527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic study of nitrogen doping of multi-walled carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaima Enouz-Vedrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bantignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay-Rachid Babaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7 (10), pp.3524-3527. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jnn.2007.839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural selective charge transfer in iodine-doped carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Sauvajol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Almairac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 67 (5-6), pp.1190-1192. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpcs.2006.01.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXAFS investigations of iodine-doped carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Sauvajol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Almairac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 73 (19), pp.195419. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.73.195419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural properties of carbon peapods under extreme conditions studied using in situ x-ray diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cambedouzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Almairac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74 (20), pp.205425-1-5. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.74.205425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXAFS study of rubidium-doped single-wall carbon nanotube bundles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bantignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Almairac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Sauvajol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 71 (19), pp.195419. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.71.195419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of MoS2 and Co/MoS2 catalysts prepared by ex situ/in situ activation of ammonium and tetraalkylammonium thiomolybdates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Espino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ornelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Cortez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Catalysis A: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 210, pp.105-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic structure of pristine and intercalated Sc 3 N@C 80 metallofullerene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pichler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Georgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Schwieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Peisert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 66, pp.035107. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.66.035107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diameter dependence of Raman intensities for single-wall carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariete Righi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Anglaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Sauvajol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 63 (15), pp.153401. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.63.153401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diameter distribution of single wall carbon nanotubes in nanobundles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariete Righi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Anglaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Almairac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 18 (2), pp.201-205. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s100510070049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single wall carbon nanotubes: Two ways of production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Micholet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lamy De La Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 103 (1-3), pp.2488-2489. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0379-6779(98)01074-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman characterization of singlewalled carbon nanotubes and PMMA-nanotubes composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lamy de La Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.P. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lefrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 103 (1-3), pp.2510-2512. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0379-6779(98)01080-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and properties of composites made of bismuth nanowires confined in mesoporous silica and alumina for Peltier applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Viennois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Fabbiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yixuan Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Haines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Conference on Thermoelectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulating single-walled carbon nanotube opto-electronic properties by dye confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NT19: International Conference on the Science and Application of Nanotubes and Low-Dimensional Mater</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Wurzbourg, Germany. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DYES ENCAPSULATION INTO SINGLE-WALLED CARBON NANOTUBES: EXPERIMENTAL STUDY OF THE STRUCTURAL, OPTICAL AND ELECTRONIC PROPERTIES OF THE HYBRID SYSTEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Graphene &amp; co meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PFO sorted s-SWNT networks for optoelectronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Gaufrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.L. Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Izard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR-i Graphene and Co 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning s-SWNT@PFO networks for optoelectronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Gaufrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NT16 - The Seventeenth International Conference on the Science and Application of Nanotube</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational study of the hybrid material: photo-active molecule encapsulated in SWCNT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Carolina Lopes Selvati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouar Belhboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Campidelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Jiménez-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth Annual Niels Bohr International Academy Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, copenhague, Denmark. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement ultrasonore de graphite et de carbone vitreux pour l’exfoliation et la production de nanoparticules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Duclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Reinert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Los</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of Doped Single Wall Carbon Nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Duclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bantignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Almairac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Sauvajol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G.Cao and C.J. Brinker. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">annual review of nanoresearch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Baker and Taylor, pp.215-250, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId307"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Alvarez </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur à l'université de Montpellier, Laboratoire Charles Coulomb</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent-alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1989-1726</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">171429141</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">171542454</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000120575264</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lattice Dynamics, Transport and Thermoelectric Properties of Bi-Sb Alloys Obtained by Mechanical Alloying and Spark Plasma Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Viennois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Coulomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine El Mastour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Fabbiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.40. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met14010040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced 1D heterostructures based on nanotube templates and molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bantignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Bendiab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofie Cambré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Society Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 53 (16), pp.8457-8512. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3cs00467h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685224v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Core–Shell Multiwalled Carbon Nanotube/Cobalt Corrole Hybrids for the Oxygen Reduction Reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Gabriel Julliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Hanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cornut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jousselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (1), pp.684-692. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.energyfuels.2c03434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NaLa(SO4)2,H2O thermal conversion and Na3La(SO4)3 crystal growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Azeroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Vendier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Geneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 317 Part A, pp.123570. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2022.123570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning of photoluminescence intensity and Fermi level position of individual single-walled carbon nanotubes by molecule confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Chambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Moreno-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuta Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazu Suenaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 186, pp.423-430. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2021.09.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a home-made experimental set-up for in situ coupling under vacuum of conductivity measurements, x-ray absorption and Raman Spectroscopies on bundles of single-walled carbon nanotubes intercalated with alkali metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Almadori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Barbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jelinek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (1), </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23647/ca.md20220604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectricity and Related Properties in Orthorhombic Cadmium Diiodate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Azeroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bantignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (25), pp.9499-9511. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2TC00769J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman resonance tuning of quaterthiophene in filled carbon nanotubes at high pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. S. Alencar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. L. Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. S. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Chambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jousselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 173, pp.163-173. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2020.10.083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermi level shift in carbon nanotubes by dye confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Almadori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Delport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Chambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Orcin-Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Carolina Lopes Selvati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 149, pp.772-780. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2019.04.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon nanotubes functionalized with copper Hexacyanoferrate nanoparticles for a selective extraction of cesium from liquid waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Draouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Flaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Zaïbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 #2, pp.0407 (2018). </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23647/ca.md20180407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper hexacyanoferrate functionalized singlewalled carbon nanotubes for selective cesium extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Draouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Flaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Ali Zaïbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41 (15), pp.7705-7713. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c7nj00879a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon Nanotubes-Epoxy Composites: The role of acid treatment in Thermal and Electrical Conductivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lurayni Diaz-Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ananthakumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Heat Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.1521-0480. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08916152.2016.1161675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the Infrared Response of Carbon Nanotubes From Oligo-Quaterthiophene Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouar Belhboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120 (50), pp.28802-28807. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b09329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supramolecular organization of pi-conjugated molecules monitored by single-walled carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Almadori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouar Belhboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (1), pp.012514. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JNP.10.012514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-Dimensional Molecular Crystal of Phthalocyanine Confined into Single-Walled Carbon Nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fallou Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouar Belhboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Almadori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (9), pp.5203-5210. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b00168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromophore ordering by confinement into carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Almadori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Fossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118, pp.19462 - 19468. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp505804d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insigths on Photo-Active Molecules Within Host Carbon Nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Almadori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mariot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Arenal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanoelectronics and Optoelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (1), pp.28-35. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jno.2013.1426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleavage and size reduction of graphite crystal using ultrasound radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szymon Los</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Duclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukasz Hawelek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislaw Duber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55, pp.53-61. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2012.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1D-confinement of polyiodides inside single-wall carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Kané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cambedouzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Paineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52, pp.100-108. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2012.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights on Vibrational Dynamics of Corannulene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116 (47), pp.25089-25096. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp307536d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman Study of Uniaxial Strain in Individual Single-Wall Carbon Nanotubes Induced by Temperature Changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Levshov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu. I. Yuzyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanoelectronics and Optoelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7, pp.77-80. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jno.2012.1221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic study of double-walled carbon nanotubes functionalization for preparation of carbon nanotube / epoxy composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Parret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Almairac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay-Rachid Babaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50 (14), pp.4987-4994. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2012.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711335v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge Transfer Evidence between Carbon Nanotubes and Encapsulated Conjugated Oligomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Almadori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Arenal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay-Rachid Babaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115, pp.11898-11905. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp1121678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00960683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge transfer in conjugated oligomers encapsulated into carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Almadori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Arenal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay-Rachid Babaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">physica status solidi (b)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 148, pp.2560-2563. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssb.201100094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00960689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive scenario for commonly used purification procedures of arc-discharge as-produced single-walled carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Vigolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Herold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Mareche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Ghanbaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Gulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 48, pp.949-963. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2009.10.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman probing of uniaxial strain in individual single-wall carbon nanotubes in a composite material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitry Levshov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Yukzuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 114 (39), pp.16210. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp1040635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-pressure behavior of polyiodides confined into single-walled carbon nanotubes: A Raman study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bantignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Sauvajol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82 (20), pp.205403. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.82.205403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of partial and total methane flows on the yield and structural characteristics of MWCNTs produced by CVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Perez-Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. K. Maser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 47, pp.998-1004. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2008.11.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supramolecular discrimination of carbon nanotubes according to their helicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Greco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sadokierska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lebedkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. M. Kappes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro and Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (7), pp.1830-1835. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nl0803141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature dependence and pressure dependence of the vibrational properties of corannulene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dennler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bantignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">physica status solidi (b)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 245, pp.2261-2263. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssb.200879611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEXAFS study of multi-walled carbon nanotubes functionalization with sulfonated poly(ether ether ketone) chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay-Rachid Babaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bantignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7 (10), pp.3463-3467. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jnn.2007.816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic study of nitrogen doping of multi-walled carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Enouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Bantignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Babaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7, pp.3524-3527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic study of nitrogen doping of multi-walled carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaima Enouz-Vedrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bantignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay-Rachid Babaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7 (10), pp.3524-3527. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jnn.2007.839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural selective charge transfer in iodine-doped carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Sauvajol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Almairac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 67 (5-6), pp.1190-1192. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpcs.2006.01.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXAFS investigations of iodine-doped carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Sauvajol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Almairac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 73 (19), pp.195419. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.73.195419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural properties of carbon peapods under extreme conditions studied using in situ x-ray diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cambedouzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Almairac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74 (20), pp.205425-1-5. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.74.205425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXAFS study of rubidium-doped single-wall carbon nanotube bundles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bantignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Almairac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Sauvajol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 71 (19), pp.195419. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.71.195419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of MoS2 and Co/MoS2 catalysts prepared by ex situ/in situ activation of ammonium and tetraalkylammonium thiomolybdates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Espino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ornelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Cortez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Catalysis A: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 210, pp.105-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic structure of pristine and intercalated Sc 3 N@C 80 metallofullerene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pichler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Georgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Schwieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Peisert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 66, pp.035107. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.66.035107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diameter dependence of Raman intensities for single-wall carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariete Righi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Anglaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Sauvajol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 63 (15), pp.153401. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.63.153401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diameter distribution of single wall carbon nanotubes in nanobundles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariete Righi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Anglaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Almairac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 18 (2), pp.201-205. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s100510070049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman characterization of singlewalled carbon nanotubes and PMMA-nanotubes composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lamy de La Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.P. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lefrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 103 (1-3), pp.2510-2512. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0379-6779(98)01080-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single wall carbon nanotubes: Two ways of production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Micholet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lamy De La Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 103 (1-3), pp.2488-2489. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0379-6779(98)01074-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie classique de la diffusion Raman & applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème édition de l'école de printemps sur la Microscopie Electronique, Spectroscopies Raman et Infrarouge, et la fabrication additive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Abdelhai RAHMANI, May 2024, Meknes, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of 1D hybrid carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Chambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Izard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jousselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Campidelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAMME’24 - The International Conference on Advanced Materials, Microscopy and Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Abdelhai RAHMANI, May 2024, Meknès, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigate the interaction of a Biological Ionic Chanel with a SWCNT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerii Kotok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dieudonne-George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Flaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Oliviero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemOnTubes2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alberto Bianco &amp; Cécilia Ménard-Moyon, Apr 2024, Strabourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning of opto-electronic properties into single-walled carbon nanotubes by chromophore encapsulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Alencar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Izard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jousselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Campidelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeshi Saito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Symposium on fundamental, structural and optical properties of 1D and 2D materials and their heterostructures", NT23 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Etienne Gaufres, Jun 2023, Arcachon (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie Raman des nanomatériaux carbonés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Thématique SPECTRO VIB : Spectroscopies vibrationnelles – De la théorie à la pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dye confinement single walled carbon nanotubes to tune the opto-electronic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Chambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Izard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jousselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Campidelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on Advanced Materials for Sustainable Energy and Engineering (ICAMSEE2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Abdelhai RAHMANI, Nov 2023, Meknes, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bismuth nanowires confined in zeolites and mesoporous silicas for Peltier cooling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Fabbiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Flaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Beaudhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNTE 2022: Journées Nationales de Thermoélectricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light emission modulation from individual single-walled carbon nanotubes by chromophore encapsulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Chambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Izard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jousselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuta Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suenaga Kazu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">239th ECS Meeting, symposium Nano in La Francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, richard MArtel, May 2021, Online à cause du covod19, France. pp.611-611, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/ma2021-0112611mtgabs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03563863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack Growth Resistance of Actual Pipe Weldments Exposed to a High Pressure Mixture of Hydrogen and Natural Gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Hénaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2021 Pressure Vessels &amp; Piping Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual, France. pp.V004T06A051, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/PVP2021-61945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulating single-walled carbon nanotube opto-electronic properties by dye confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on Advanced Materials, Microscopy and Energy (ICAMME’19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Abdelhai RAHMANI, Apr 2019, Meknès, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the Infrared Response of Carbon Nanotubes From Dye Interactions, Chemontubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bantignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Belhboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Hermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Parc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHEMONTUBES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon nanotubes functionalized with copper hexacyanoferrate nanoparticles for a selective extraction of cesium from nuclear waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemontubes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pi conjugated oligomer encapsulation into single-walled carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discussion Lavoissier Adsorption and Confinement Effects of Molecules in/on Nanotubes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnalisation de Nanotubes de Carbone avec des Nanoparticules d’Hexaferrocyanures de Cuivre pour l’extraction sélective de césium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELESPEC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results and questions about Structural properties of molecules inside carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bantignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Hermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discussion Lavoisier 2018 : Adsorption and Confinement Effects of Molecules in/on Nanotubes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement of organic dyes inside carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bantignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lopes Selvati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transpyrenean Encounter on Advanced Materials.(TEAM17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Sete, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement de molécules pi-conjuguées dans les nanotubes de carbone monofeuillets: étude des transferts de charge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième Congrès National Science et Technologie des Systèmes pi-Conjugués: SPIC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the infrared vibrational dynamics of oligothiophenes embedded in carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bantignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Rahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multi Responsive Photochromes (MRP2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulating single-walled carbon nanotube opto-electronic properties by chromophore confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NT16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N-TYPE DOPING OF SINGLE-WALLED CARBON NANOTUBE BY CHROMOPHORE CONFINEMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the GDR-I Graphene Nanotubes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saint Pierre d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromophore Confinement into Single-Walled Carbon Nanotubes : Supramolecular Organization and Physical Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Novel Nanomaterials (ICON2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Saint Aubin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement de molécules à l’intérieur de nanotubes de carbone monofeuillets: organisation supramoléculaire et interactions physiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Surfaces et Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HIGH ORDERING AND LOCAL CURVATURE OF PHTHALOCYANINE MOLECULES MONITORED BY SINGLE-WALLED CARBON NANOTUBES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">annual meeting of the GDR-I GNT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supramolecular organization of pi-conjugated molecules monitored by single-walled carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Nanocarbon Photonics and Optoelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Polvijärvi, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encapsulation of phthalocyanine molecules inside single-wall carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Nanostructures π-Conjugués (MNPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of the graphite crystal dimension by ultrasounds irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sz Los'</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Duclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Hawelek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Kempiński</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of ultrasounds irradiation on graphite crystals dimensio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sz Los'</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Duclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Kempiński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VI International Scientific and Technical Conference Carbon Materials &amp; Polymer Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Ustroń-Jaszowiec, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing of uniaxial strain in individual single-walled carbon nanotubes in a composite material.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitry Levshov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Yuzyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDRI GNT Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman probing of uniaxial strain in individual carbon nanotubes in a composite material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitry Levshov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Yuzyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on the Science and Applications of Nanotubes (NT10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorting of single-walled carbon nanotubes by amphiphiles molecules adsorption studied by resonant Raman excitation profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariete Righi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indhira O. Maciel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos A. Pimenta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Winterschool on Electronic Properties of Novel Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Kirchberg (GERMANY), France. pp.2444-2447</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and properties of composites made of bismuth nanowires confined in mesoporous silica and alumina for Peltier applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Viennois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Fabbiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yixuan Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Haines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Conference on Thermoelectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulating single-walled carbon nanotube opto-electronic properties by dye confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NT19: International Conference on the Science and Application of Nanotubes and Low-Dimensional Mater</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Wurzbourg, Germany. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DYES ENCAPSULATION INTO SINGLE-WALLED CARBON NANOTUBES: EXPERIMENTAL STUDY OF THE STRUCTURAL, OPTICAL AND ELECTRONIC PROPERTIES OF THE HYBRID SYSTEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Graphene &amp; co meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PFO sorted s-SWNT networks for optoelectronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Gaufrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.L. Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Izard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR-i Graphene and Co 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning s-SWNT@PFO networks for optoelectronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Gaufrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NT16 - The Seventeenth International Conference on the Science and Application of Nanotube</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational study of the hybrid material: photo-active molecule encapsulated in SWCNT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Carolina Lopes Selvati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouar Belhboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Campidelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Jiménez-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth Annual Niels Bohr International Academy Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, copenhague, Denmark. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement ultrasonore de graphite et de carbone vitreux pour l’exfoliation et la production de nanoparticules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Duclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Reinert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Los</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of Doped Single Wall Carbon Nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Duclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bantignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Almairac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Sauvajol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G.Cao and C.J. Brinker. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">annual review of nanoresearch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Baker and Taylor, pp.215-250, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId307"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="57C5403C"/>
+    <w:nsid w:val="DC109129"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-alvarez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1989-1726" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/171429141" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/171542454" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000120575264" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818765v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alvarez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815625v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chambard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Izard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Aznar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jousselme" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Campidelli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807960v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerii Kotok" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieudonne-George" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Flaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Oliviero" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815703v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Alencar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Saito" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818752v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815673v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Izard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589076v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fabbiani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Toulemonde" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Beaudhuin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03563863v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuta Sato" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suenaga Kazu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/ma2021-0112611mtgabs" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681227v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Benoit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bertheau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert H&#233;naff" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/PVP2021-61945" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819014v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829522v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949707v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829525v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949700v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bantignies" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Parc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rols" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Hermet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949731v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Belhboub" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633073v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950945v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Lopes Selvati" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399657v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366597v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957079v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hermet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Rahmani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214270v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112933v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104084v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112932v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112934v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817171v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sz Los'" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duclaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Alvarez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Hawelek" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Kempi&#324;ski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641790v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitry Levshov" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yuzyuk" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voisin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817410v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515973v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512694v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariete Righi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indhira O. Maciel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos A. Pimenta" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426215v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Viennois" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Coulomb" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El Mastour" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met14010040" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685224v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Allard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedjma Bendiab" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Cambr&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cs00467h" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926750v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Gabriel Julliard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Hanana" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cornut" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.2c03434" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805462v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Azeroual" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vendier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Geneste" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Granier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2022.123570" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03426915v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Moreno-L&#243;pez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazu Suenaga" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2021.09.072" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724927v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Almadori" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Alibert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Barbat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jelinek" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Prevot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23647/ca.md20220604" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03759175v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Azeroual" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alvarez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maurin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Granier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2TC00769J" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163018v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Alencar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Aguiar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Ferreira" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jousselme" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.10.083" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818935v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Delport" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Orcin-Chaix" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Lopes Selvati" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2019.04.041" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845473v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Draouil" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Causse" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Flaud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Za&#239;bi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23647/ca.md20180407" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576846v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Draouil" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Ali Za&#239;bi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nj00879a" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340964v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Metz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lurayni Diaz-Chacon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ananthakumar" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08916152.2016.1161675" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724937v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Belhboub" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b09329" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325319v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JNP.10.012514" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123545v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fallou Fall" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b00168" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078525v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Le Parc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Aznar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fossard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp505804d" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808165v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chorro" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Kan&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cambedouzou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Paineau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.09.010" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M6JB02TW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808167v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon Los" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Hawelek" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw Duber" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.12.005" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HJFR18V-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826969v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mariot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arenal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jno.2013.1426" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718101v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Levshov" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. I. Yuzyuk" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Voisin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jno.2012.1221" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711335v3" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Parret" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Almairac" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay-Rachid Babaa" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.06.007" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811653v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rols" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Maurin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp307536d" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00960683v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Arenal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1121678" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00960689v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201100094" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L6ZQM0ZG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525526v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Yukzuk" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1040635" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534900v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sauvajol" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.205403" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498076v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vigolo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Herold" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Mareche" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Gulas" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2009.10.044" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BQ2S6WSN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496832v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valles" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perez-Mendoza" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. K. Maser" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Martinez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2008.11.047" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496385v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marquis" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Greco" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sadokierska" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lebedkin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Kappes" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl0803141" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496491v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jourdain" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dennler" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200879611" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VQDGMGS3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212083v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Parent" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Normand" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2007.816" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212139v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Enouz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Bantignies" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Babaa" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Parent" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497062v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaima Enouz-Vedrenne" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2007.839" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598191v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2006.01.045" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVJL69B9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498071v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.195419" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498754v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chorro" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cambedouzou" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.205425" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498755v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.71.195419" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007396v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Espino" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ornelas" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rico" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Cortez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409198v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pichler" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Georgi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schwieger" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Peisert" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.66.035107" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02409212v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Anglaret" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.63.153401" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183776v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100510070049" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H96V9FKX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112243v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Journet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Micholet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Guillard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lamy De La Chapelle" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0379-6779(98)01074-1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0ABA6616AD8B0CF2C2BF4440F55690E53B1786D5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112329v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lamy de La Chapelle" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stephan" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.P. Nguyen" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefrant" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0379-6779(98)01080-7" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FF553A7F75CC9DE9DCF345B0D8D5A6E9740C4CC1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589106v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixuan Zhao" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Haines" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cambon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178431v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939770v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930046v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Gaufr&#232;s" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.L. Tang" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Martel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930018v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gagnon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Paillet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956093v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Campidelli" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Jim&#233;nez-Ruiz" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045503v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reinert" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Los" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534714v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-alvarez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1989-1726" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/171429141" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/171542454" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000120575264" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426215v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Viennois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alvarez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Coulomb" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El Mastour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fabbiani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met14010040" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685224v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Allard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bantignies" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedjma Bendiab" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Cambr&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cs00467h" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926750v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Gabriel Julliard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Hanana" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cornut" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jousselme" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.2c03434" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805462v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Azeroual" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vendier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Geneste" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Granier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Alvarez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2022.123570" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03426915v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chambard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Moreno-L&#243;pez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hermet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuta Sato" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazu Suenaga" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2021.09.072" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724927v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Almadori" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Alibert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Barbat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jelinek" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Prevot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23647/ca.md20220604" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03759175v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Azeroual" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alvarez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maurin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Granier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2TC00769J" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163018v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Alencar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Aguiar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Ferreira" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jousselme" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.10.083" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818935v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Delport" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Orcin-Chaix" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Lopes Selvati" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2019.04.041" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845473v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Draouil" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Causse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Flaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Za&#239;bi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23647/ca.md20180407" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576846v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Draouil" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Flaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Ali Za&#239;bi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nj00879a" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340964v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Metz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lurayni Diaz-Chacon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Aznar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ananthakumar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08916152.2016.1161675" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724937v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Belhboub" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Parc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rols" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b09329" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325319v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JNP.10.012514" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123545v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fallou Fall" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b00168" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078525v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Le Parc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Aznar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fossard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp505804d" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826969v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mariot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arenal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jno.2013.1426" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808167v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon Los" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duclaux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Hawelek" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw Duber" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.12.005" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HJFR18V-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808165v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chorro" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Kan&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cambedouzou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Paineau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.09.010" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M6JB02TW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811653v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rols" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Maurin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp307536d" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718101v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Levshov" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. I. Yuzyuk" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Voisin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jno.2012.1221" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711335v3" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Parret" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Almairac" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay-Rachid Babaa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.06.007" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00960683v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Arenal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1121678" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00960689v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201100094" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L6ZQM0ZG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498076v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vigolo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Herold" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Mareche" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Gulas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2009.10.044" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BQ2S6WSN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525526v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitry Levshov" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Yukzuk" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voisin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1040635" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534900v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sauvajol" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.205403" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496832v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valles" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perez-Mendoza" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. K. Maser" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Martinez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2008.11.047" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496385v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marquis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Greco" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sadokierska" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lebedkin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Kappes" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl0803141" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496491v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jourdain" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dennler" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200879611" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VQDGMGS3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212083v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Parent" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Normand" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2007.816" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212139v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Enouz" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Bantignies" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Babaa" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Parent" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497062v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaima Enouz-Vedrenne" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2007.839" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598191v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2006.01.045" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVJL69B9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498071v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.195419" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498754v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chorro" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cambedouzou" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.205425" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498755v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.71.195419" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007396v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Espino" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ornelas" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rico" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Cortez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409198v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pichler" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Georgi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schwieger" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Peisert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.66.035107" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02409212v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariete Righi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Anglaret" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.63.153401" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183776v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100510070049" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H96V9FKX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112329v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lamy de La Chapelle" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stephan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.P. Nguyen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefrant" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Journet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0379-6779(98)01080-7" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FF553A7F75CC9DE9DCF345B0D8D5A6E9740C4CC1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112243v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Micholet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Guillard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lamy De La Chapelle" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0379-6779(98)01074-1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0ABA6616AD8B0CF2C2BF4440F55690E53B1786D5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818765v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815625v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Izard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Campidelli" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807960v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerii Kotok" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieudonne-George" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Oliviero" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815703v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Alencar" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Saito" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818752v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815673v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Izard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589076v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Toulemonde" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Beaudhuin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03563863v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suenaga Kazu" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/ma2021-0112611mtgabs" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681227v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Benoit" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bertheau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert H&#233;naff" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/PVP2021-61945" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819014v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949731v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Belhboub" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Hermet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829522v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949707v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829525v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949700v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950945v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Lopes Selvati" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633073v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957079v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Rahmani" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366597v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399657v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214270v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112933v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112932v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104084v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112934v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817171v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sz Los'" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Hawelek" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Kempi&#324;ski" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817410v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641790v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yuzyuk" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515973v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512694v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indhira O. Maciel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos A. Pimenta" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589106v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixuan Zhao" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Haines" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cambon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178431v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939770v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930046v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Gaufr&#232;s" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.L. Tang" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Martel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930018v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gagnon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Paillet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956093v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Campidelli" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Jim&#233;nez-Ruiz" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045503v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reinert" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Los" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534714v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>