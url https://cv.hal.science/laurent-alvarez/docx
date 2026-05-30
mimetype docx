--- v2 (2026-05-07)
+++ v3 (2026-05-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Alvarez </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur à l'université de Montpellier, Laboratoire Charles Coulomb</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent-alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1989-1726</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">171429141</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">171542454</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000120575264</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lattice Dynamics, Transport and Thermoelectric Properties of Bi-Sb Alloys Obtained by Mechanical Alloying and Spark Plasma Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Viennois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Coulomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine El Mastour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Fabbiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.40. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met14010040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced 1D heterostructures based on nanotube templates and molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bantignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Bendiab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofie Cambré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Society Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 53 (16), pp.8457-8512. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3cs00467h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685224v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Core–Shell Multiwalled Carbon Nanotube/Cobalt Corrole Hybrids for the Oxygen Reduction Reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Gabriel Julliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Hanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cornut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jousselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (1), pp.684-692. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.energyfuels.2c03434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NaLa(SO4)2,H2O thermal conversion and Na3La(SO4)3 crystal growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Azeroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Vendier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Geneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 317 Part A, pp.123570. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2022.123570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning of photoluminescence intensity and Fermi level position of individual single-walled carbon nanotubes by molecule confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Chambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Moreno-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuta Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazu Suenaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 186, pp.423-430. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2021.09.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a home-made experimental set-up for in situ coupling under vacuum of conductivity measurements, x-ray absorption and Raman Spectroscopies on bundles of single-walled carbon nanotubes intercalated with alkali metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Almadori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Barbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jelinek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (1), </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23647/ca.md20220604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectricity and Related Properties in Orthorhombic Cadmium Diiodate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Azeroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bantignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (25), pp.9499-9511. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2TC00769J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman resonance tuning of quaterthiophene in filled carbon nanotubes at high pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. S. Alencar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. L. Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. S. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Chambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jousselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 173, pp.163-173. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2020.10.083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermi level shift in carbon nanotubes by dye confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Almadori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Delport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Chambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Orcin-Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Carolina Lopes Selvati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 149, pp.772-780. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2019.04.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon nanotubes functionalized with copper Hexacyanoferrate nanoparticles for a selective extraction of cesium from liquid waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Draouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Flaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Zaïbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 #2, pp.0407 (2018). </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23647/ca.md20180407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper hexacyanoferrate functionalized singlewalled carbon nanotubes for selective cesium extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Draouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Flaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Ali Zaïbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41 (15), pp.7705-7713. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c7nj00879a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon Nanotubes-Epoxy Composites: The role of acid treatment in Thermal and Electrical Conductivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lurayni Diaz-Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ananthakumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Heat Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.1521-0480. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08916152.2016.1161675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the Infrared Response of Carbon Nanotubes From Oligo-Quaterthiophene Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouar Belhboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120 (50), pp.28802-28807. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b09329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supramolecular organization of pi-conjugated molecules monitored by single-walled carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Almadori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouar Belhboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (1), pp.012514. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JNP.10.012514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-Dimensional Molecular Crystal of Phthalocyanine Confined into Single-Walled Carbon Nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fallou Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouar Belhboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Almadori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (9), pp.5203-5210. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b00168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromophore ordering by confinement into carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Almadori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Fossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118, pp.19462 - 19468. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp505804d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insigths on Photo-Active Molecules Within Host Carbon Nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Almadori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mariot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Arenal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanoelectronics and Optoelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (1), pp.28-35. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jno.2013.1426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleavage and size reduction of graphite crystal using ultrasound radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szymon Los</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Duclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukasz Hawelek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislaw Duber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55, pp.53-61. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2012.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1D-confinement of polyiodides inside single-wall carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Kané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cambedouzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Paineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52, pp.100-108. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2012.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights on Vibrational Dynamics of Corannulene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116 (47), pp.25089-25096. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp307536d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman Study of Uniaxial Strain in Individual Single-Wall Carbon Nanotubes Induced by Temperature Changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Levshov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu. I. Yuzyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanoelectronics and Optoelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7, pp.77-80. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jno.2012.1221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic study of double-walled carbon nanotubes functionalization for preparation of carbon nanotube / epoxy composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Parret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Almairac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay-Rachid Babaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50 (14), pp.4987-4994. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2012.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711335v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge Transfer Evidence between Carbon Nanotubes and Encapsulated Conjugated Oligomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Almadori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Arenal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay-Rachid Babaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115, pp.11898-11905. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp1121678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00960683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge transfer in conjugated oligomers encapsulated into carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Almadori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Arenal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay-Rachid Babaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">physica status solidi (b)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 148, pp.2560-2563. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssb.201100094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00960689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive scenario for commonly used purification procedures of arc-discharge as-produced single-walled carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Vigolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Herold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Mareche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Ghanbaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Gulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 48, pp.949-963. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2009.10.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman probing of uniaxial strain in individual single-wall carbon nanotubes in a composite material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitry Levshov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Yukzuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 114 (39), pp.16210. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp1040635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-pressure behavior of polyiodides confined into single-walled carbon nanotubes: A Raman study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bantignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Sauvajol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82 (20), pp.205403. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.82.205403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of partial and total methane flows on the yield and structural characteristics of MWCNTs produced by CVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Perez-Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. K. Maser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 47, pp.998-1004. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2008.11.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supramolecular discrimination of carbon nanotubes according to their helicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Greco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sadokierska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lebedkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. M. Kappes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro and Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (7), pp.1830-1835. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nl0803141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature dependence and pressure dependence of the vibrational properties of corannulene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dennler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bantignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">physica status solidi (b)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 245, pp.2261-2263. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssb.200879611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEXAFS study of multi-walled carbon nanotubes functionalization with sulfonated poly(ether ether ketone) chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay-Rachid Babaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bantignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7 (10), pp.3463-3467. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jnn.2007.816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic study of nitrogen doping of multi-walled carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Enouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Bantignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Babaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7, pp.3524-3527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic study of nitrogen doping of multi-walled carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaima Enouz-Vedrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bantignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay-Rachid Babaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7 (10), pp.3524-3527. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jnn.2007.839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural selective charge transfer in iodine-doped carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Sauvajol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Almairac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 67 (5-6), pp.1190-1192. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpcs.2006.01.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXAFS investigations of iodine-doped carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Sauvajol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Almairac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 73 (19), pp.195419. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.73.195419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural properties of carbon peapods under extreme conditions studied using in situ x-ray diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cambedouzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Almairac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74 (20), pp.205425-1-5. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.74.205425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXAFS study of rubidium-doped single-wall carbon nanotube bundles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bantignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Almairac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Sauvajol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 71 (19), pp.195419. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.71.195419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of MoS2 and Co/MoS2 catalysts prepared by ex situ/in situ activation of ammonium and tetraalkylammonium thiomolybdates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Espino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ornelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Cortez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Catalysis A: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 210, pp.105-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic structure of pristine and intercalated Sc 3 N@C 80 metallofullerene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pichler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Georgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Schwieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Peisert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 66, pp.035107. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.66.035107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diameter dependence of Raman intensities for single-wall carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariete Righi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Anglaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Sauvajol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 63 (15), pp.153401. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.63.153401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diameter distribution of single wall carbon nanotubes in nanobundles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariete Righi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Anglaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Almairac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 18 (2), pp.201-205. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s100510070049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman characterization of singlewalled carbon nanotubes and PMMA-nanotubes composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lamy de La Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.P. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lefrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 103 (1-3), pp.2510-2512. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0379-6779(98)01080-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single wall carbon nanotubes: Two ways of production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Micholet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lamy De La Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 103 (1-3), pp.2488-2489. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0379-6779(98)01074-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie classique de la diffusion Raman & applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème édition de l'école de printemps sur la Microscopie Electronique, Spectroscopies Raman et Infrarouge, et la fabrication additive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Abdelhai RAHMANI, May 2024, Meknes, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of 1D hybrid carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Chambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Izard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jousselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Campidelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAMME’24 - The International Conference on Advanced Materials, Microscopy and Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Abdelhai RAHMANI, May 2024, Meknès, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigate the interaction of a Biological Ionic Chanel with a SWCNT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerii Kotok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dieudonne-George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Flaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Oliviero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemOnTubes2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alberto Bianco &amp; Cécilia Ménard-Moyon, Apr 2024, Strabourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning of opto-electronic properties into single-walled carbon nanotubes by chromophore encapsulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Alencar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Izard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jousselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Campidelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeshi Saito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Symposium on fundamental, structural and optical properties of 1D and 2D materials and their heterostructures", NT23 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Etienne Gaufres, Jun 2023, Arcachon (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie Raman des nanomatériaux carbonés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Thématique SPECTRO VIB : Spectroscopies vibrationnelles – De la théorie à la pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dye confinement single walled carbon nanotubes to tune the opto-electronic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Chambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Izard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jousselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Campidelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on Advanced Materials for Sustainable Energy and Engineering (ICAMSEE2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Abdelhai RAHMANI, Nov 2023, Meknes, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bismuth nanowires confined in zeolites and mesoporous silicas for Peltier cooling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Fabbiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Flaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Beaudhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNTE 2022: Journées Nationales de Thermoélectricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light emission modulation from individual single-walled carbon nanotubes by chromophore encapsulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Chambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Izard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jousselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuta Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suenaga Kazu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">239th ECS Meeting, symposium Nano in La Francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, richard MArtel, May 2021, Online à cause du covod19, France. pp.611-611, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/ma2021-0112611mtgabs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03563863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack Growth Resistance of Actual Pipe Weldments Exposed to a High Pressure Mixture of Hydrogen and Natural Gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Hénaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2021 Pressure Vessels &amp; Piping Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual, France. pp.V004T06A051, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/PVP2021-61945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulating single-walled carbon nanotube opto-electronic properties by dye confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on Advanced Materials, Microscopy and Energy (ICAMME’19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Abdelhai RAHMANI, Apr 2019, Meknès, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the Infrared Response of Carbon Nanotubes From Dye Interactions, Chemontubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bantignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Belhboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Hermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Parc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHEMONTUBES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon nanotubes functionalized with copper hexacyanoferrate nanoparticles for a selective extraction of cesium from nuclear waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemontubes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pi conjugated oligomer encapsulation into single-walled carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discussion Lavoissier Adsorption and Confinement Effects of Molecules in/on Nanotubes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnalisation de Nanotubes de Carbone avec des Nanoparticules d’Hexaferrocyanures de Cuivre pour l’extraction sélective de césium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELESPEC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results and questions about Structural properties of molecules inside carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bantignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Hermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discussion Lavoisier 2018 : Adsorption and Confinement Effects of Molecules in/on Nanotubes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement of organic dyes inside carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bantignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lopes Selvati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transpyrenean Encounter on Advanced Materials.(TEAM17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Sete, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement de molécules pi-conjuguées dans les nanotubes de carbone monofeuillets: étude des transferts de charge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième Congrès National Science et Technologie des Systèmes pi-Conjugués: SPIC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the infrared vibrational dynamics of oligothiophenes embedded in carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bantignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Rahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multi Responsive Photochromes (MRP2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulating single-walled carbon nanotube opto-electronic properties by chromophore confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NT16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N-TYPE DOPING OF SINGLE-WALLED CARBON NANOTUBE BY CHROMOPHORE CONFINEMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the GDR-I Graphene Nanotubes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saint Pierre d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromophore Confinement into Single-Walled Carbon Nanotubes : Supramolecular Organization and Physical Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Novel Nanomaterials (ICON2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Saint Aubin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement de molécules à l’intérieur de nanotubes de carbone monofeuillets: organisation supramoléculaire et interactions physiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Surfaces et Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HIGH ORDERING AND LOCAL CURVATURE OF PHTHALOCYANINE MOLECULES MONITORED BY SINGLE-WALLED CARBON NANOTUBES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">annual meeting of the GDR-I GNT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supramolecular organization of pi-conjugated molecules monitored by single-walled carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Nanocarbon Photonics and Optoelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Polvijärvi, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encapsulation of phthalocyanine molecules inside single-wall carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Nanostructures π-Conjugués (MNPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of the graphite crystal dimension by ultrasounds irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sz Los'</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Duclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Hawelek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Kempiński</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of ultrasounds irradiation on graphite crystals dimensio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sz Los'</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Duclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Kempiński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VI International Scientific and Technical Conference Carbon Materials &amp; Polymer Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Ustroń-Jaszowiec, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing of uniaxial strain in individual single-walled carbon nanotubes in a composite material.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitry Levshov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Yuzyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDRI GNT Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman probing of uniaxial strain in individual carbon nanotubes in a composite material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitry Levshov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Yuzyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on the Science and Applications of Nanotubes (NT10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorting of single-walled carbon nanotubes by amphiphiles molecules adsorption studied by resonant Raman excitation profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariete Righi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indhira O. Maciel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos A. Pimenta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Winterschool on Electronic Properties of Novel Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Kirchberg (GERMANY), France. pp.2444-2447</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and properties of composites made of bismuth nanowires confined in mesoporous silica and alumina for Peltier applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Viennois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Fabbiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yixuan Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Haines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Conference on Thermoelectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulating single-walled carbon nanotube opto-electronic properties by dye confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NT19: International Conference on the Science and Application of Nanotubes and Low-Dimensional Mater</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Wurzbourg, Germany. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DYES ENCAPSULATION INTO SINGLE-WALLED CARBON NANOTUBES: EXPERIMENTAL STUDY OF THE STRUCTURAL, OPTICAL AND ELECTRONIC PROPERTIES OF THE HYBRID SYSTEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Graphene &amp; co meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PFO sorted s-SWNT networks for optoelectronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Gaufrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.L. Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Izard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR-i Graphene and Co 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning s-SWNT@PFO networks for optoelectronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Gaufrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NT16 - The Seventeenth International Conference on the Science and Application of Nanotube</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational study of the hybrid material: photo-active molecule encapsulated in SWCNT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Carolina Lopes Selvati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouar Belhboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Campidelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Jiménez-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth Annual Niels Bohr International Academy Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, copenhague, Denmark. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement ultrasonore de graphite et de carbone vitreux pour l’exfoliation et la production de nanoparticules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Duclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Reinert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Los</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of Doped Single Wall Carbon Nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Duclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bantignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Almairac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Sauvajol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G.Cao and C.J. Brinker. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">annual review of nanoresearch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Baker and Taylor, pp.215-250, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId307"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Alvarez </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur à l'université de Montpellier, Laboratoire Charles Coulomb</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent-alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1989-1726</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">171429141</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">171542454</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=sNnPBdYAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000120575264</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of 1D hybrid carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Chambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Izard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jousselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Campidelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAMME’24 - The International Conference on Advanced Materials, Microscopy and Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Abdelhai RAHMANI, May 2024, Meknès, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie classique de la diffusion Raman & applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème édition de l'école de printemps sur la Microscopie Electronique, Spectroscopies Raman et Infrarouge, et la fabrication additive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Abdelhai RAHMANI, May 2024, Meknes, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigate the interaction of a Biological Ionic Chanel with a SWCNT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerii Kotok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dieudonne-George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Flaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Oliviero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemOnTubes2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alberto Bianco &amp; Cécilia Ménard-Moyon, Apr 2024, Strabourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie Raman des nanomatériaux carbonés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Thématique SPECTRO VIB : Spectroscopies vibrationnelles – De la théorie à la pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning of opto-electronic properties into single-walled carbon nanotubes by chromophore encapsulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Alencar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Izard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jousselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Campidelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeshi Saito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Symposium on fundamental, structural and optical properties of 1D and 2D materials and their heterostructures", NT23 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Etienne Gaufres, Jun 2023, Arcachon (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dye confinement single walled carbon nanotubes to tune the opto-electronic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Chambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Izard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jousselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Campidelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on Advanced Materials for Sustainable Energy and Engineering (ICAMSEE2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Abdelhai RAHMANI, Nov 2023, Meknes, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bismuth nanowires confined in zeolites and mesoporous silicas for Peltier cooling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Fabbiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Flaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Beaudhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNTE 2022: Journées Nationales de Thermoélectricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light emission modulation from individual single-walled carbon nanotubes by chromophore encapsulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Chambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Izard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jousselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuta Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suenaga Kazu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">239th ECS Meeting, symposium Nano in La Francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, richard MArtel, May 2021, Online à cause du covod19, France. pp.611-611, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/ma2021-0112611mtgabs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03563863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack Growth Resistance of Actual Pipe Weldments Exposed to a High Pressure Mixture of Hydrogen and Natural Gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Hénaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2021 Pressure Vessels &amp; Piping Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual, France. pp.V004T06A051, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/PVP2021-61945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulating single-walled carbon nanotube opto-electronic properties by dye confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on Advanced Materials, Microscopy and Energy (ICAMME’19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Abdelhai RAHMANI, Apr 2019, Meknès, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon nanotubes functionalized with copper hexacyanoferrate nanoparticles for a selective extraction of cesium from nuclear waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemontubes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pi conjugated oligomer encapsulation into single-walled carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discussion Lavoissier Adsorption and Confinement Effects of Molecules in/on Nanotubes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnalisation de Nanotubes de Carbone avec des Nanoparticules d’Hexaferrocyanures de Cuivre pour l’extraction sélective de césium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELESPEC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results and questions about Structural properties of molecules inside carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bantignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Hermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discussion Lavoisier 2018 : Adsorption and Confinement Effects of Molecules in/on Nanotubes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the Infrared Response of Carbon Nanotubes From Dye Interactions, Chemontubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bantignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Belhboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Hermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Parc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHEMONTUBES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement de molécules pi-conjuguées dans les nanotubes de carbone monofeuillets: étude des transferts de charge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième Congrès National Science et Technologie des Systèmes pi-Conjugués: SPIC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement of organic dyes inside carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bantignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lopes Selvati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transpyrenean Encounter on Advanced Materials.(TEAM17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Sete, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N-TYPE DOPING OF SINGLE-WALLED CARBON NANOTUBE BY CHROMOPHORE CONFINEMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the GDR-I Graphene Nanotubes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saint Pierre d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulating single-walled carbon nanotube opto-electronic properties by chromophore confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NT16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the infrared vibrational dynamics of oligothiophenes embedded in carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bantignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Rahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multi Responsive Photochromes (MRP2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromophore Confinement into Single-Walled Carbon Nanotubes : Supramolecular Organization and Physical Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Novel Nanomaterials (ICON2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Saint Aubin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement de molécules à l’intérieur de nanotubes de carbone monofeuillets: organisation supramoléculaire et interactions physiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Surfaces et Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HIGH ORDERING AND LOCAL CURVATURE OF PHTHALOCYANINE MOLECULES MONITORED BY SINGLE-WALLED CARBON NANOTUBES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">annual meeting of the GDR-I GNT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supramolecular organization of pi-conjugated molecules monitored by single-walled carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Nanocarbon Photonics and Optoelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Polvijärvi, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encapsulation of phthalocyanine molecules inside single-wall carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Nanostructures π-Conjugués (MNPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of the graphite crystal dimension by ultrasounds irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sz Los'</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Duclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Hawelek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Kempiński</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing of uniaxial strain in individual single-walled carbon nanotubes in a composite material.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitry Levshov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Yuzyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDRI GNT Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of ultrasounds irradiation on graphite crystals dimensio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sz Los'</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Duclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Kempiński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VI International Scientific and Technical Conference Carbon Materials &amp; Polymer Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Ustroń-Jaszowiec, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman probing of uniaxial strain in individual carbon nanotubes in a composite material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitry Levshov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Yuzyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on the Science and Applications of Nanotubes (NT10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorting of single-walled carbon nanotubes by amphiphiles molecules adsorption studied by resonant Raman excitation profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariete Righi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indhira O. Maciel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos A. Pimenta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Winterschool on Electronic Properties of Novel Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Kirchberg (GERMANY), France. pp.2444-2447</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lattice Dynamics, Transport and Thermoelectric Properties of Bi-Sb Alloys Obtained by Mechanical Alloying and Spark Plasma Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Viennois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Coulomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine El Mastour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Fabbiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.40. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met14010040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced 1D heterostructures based on nanotube templates and molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bantignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Bendiab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofie Cambré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Society Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 53 (16), pp.8457-8512. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3cs00467h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685224v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Core–Shell Multiwalled Carbon Nanotube/Cobalt Corrole Hybrids for the Oxygen Reduction Reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Gabriel Julliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Hanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cornut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jousselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (1), pp.684-692. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.energyfuels.2c03434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NaLa(SO4)2,H2O thermal conversion and Na3La(SO4)3 crystal growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Azeroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Vendier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Geneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 317 Part A, pp.123570. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2022.123570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning of photoluminescence intensity and Fermi level position of individual single-walled carbon nanotubes by molecule confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Chambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Moreno-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuta Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazu Suenaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 186, pp.423-430. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2021.09.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a home-made experimental set-up for in situ coupling under vacuum of conductivity measurements, x-ray absorption and Raman Spectroscopies on bundles of single-walled carbon nanotubes intercalated with alkali metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Almadori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Barbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jelinek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (1), </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23647/ca.md20220604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectricity and Related Properties in Orthorhombic Cadmium Diiodate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Azeroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bantignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (25), pp.9499-9511. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2TC00769J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman resonance tuning of quaterthiophene in filled carbon nanotubes at high pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. S. Alencar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. L. Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. S. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Chambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jousselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 173, pp.163-173. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2020.10.083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermi level shift in carbon nanotubes by dye confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Almadori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Delport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Chambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Orcin-Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Carolina Lopes Selvati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 149, pp.772-780. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2019.04.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon nanotubes functionalized with copper Hexacyanoferrate nanoparticles for a selective extraction of cesium from liquid waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Draouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Flaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Zaïbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 #2, pp.0407 (2018). </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23647/ca.md20180407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper hexacyanoferrate functionalized singlewalled carbon nanotubes for selective cesium extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Draouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Flaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Ali Zaïbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41 (15), pp.7705-7713. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c7nj00879a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the Infrared Response of Carbon Nanotubes From Oligo-Quaterthiophene Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouar Belhboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120 (50), pp.28802-28807. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b09329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon Nanotubes-Epoxy Composites: The role of acid treatment in Thermal and Electrical Conductivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lurayni Diaz-Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ananthakumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Heat Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.1521-0480. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08916152.2016.1161675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supramolecular organization of pi-conjugated molecules monitored by single-walled carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Almadori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouar Belhboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (1), pp.012514. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JNP.10.012514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-Dimensional Molecular Crystal of Phthalocyanine Confined into Single-Walled Carbon Nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fallou Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouar Belhboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Almadori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (9), pp.5203-5210. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b00168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromophore ordering by confinement into carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Almadori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Fossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118, pp.19462 - 19468. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp505804d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1D-confinement of polyiodides inside single-wall carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Kané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cambedouzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Paineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52, pp.100-108. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2012.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insigths on Photo-Active Molecules Within Host Carbon Nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Almadori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mariot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Arenal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanoelectronics and Optoelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (1), pp.28-35. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jno.2013.1426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleavage and size reduction of graphite crystal using ultrasound radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szymon Los</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Duclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukasz Hawelek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislaw Duber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55, pp.53-61. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2012.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman Study of Uniaxial Strain in Individual Single-Wall Carbon Nanotubes Induced by Temperature Changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Levshov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu. I. Yuzyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanoelectronics and Optoelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7, pp.77-80. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jno.2012.1221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic study of double-walled carbon nanotubes functionalization for preparation of carbon nanotube / epoxy composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Parret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Almairac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay-Rachid Babaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50 (14), pp.4987-4994. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2012.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711335v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights on Vibrational Dynamics of Corannulene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116 (47), pp.25089-25096. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp307536d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge Transfer Evidence between Carbon Nanotubes and Encapsulated Conjugated Oligomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Almadori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Arenal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay-Rachid Babaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115, pp.11898-11905. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp1121678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00960683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge transfer in conjugated oligomers encapsulated into carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Almadori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Arenal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay-Rachid Babaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">physica status solidi (b)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 148, pp.2560-2563. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssb.201100094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00960689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman probing of uniaxial strain in individual single-wall carbon nanotubes in a composite material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitry Levshov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Yukzuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 114 (39), pp.16210. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp1040635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-pressure behavior of polyiodides confined into single-walled carbon nanotubes: A Raman study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bantignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Sauvajol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82 (20), pp.205403. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.82.205403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive scenario for commonly used purification procedures of arc-discharge as-produced single-walled carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Vigolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Herold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Mareche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Ghanbaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Gulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 48, pp.949-963. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2009.10.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of partial and total methane flows on the yield and structural characteristics of MWCNTs produced by CVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Perez-Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. K. Maser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 47, pp.998-1004. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2008.11.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supramolecular discrimination of carbon nanotubes according to their helicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Greco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sadokierska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lebedkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. M. Kappes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro and Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (7), pp.1830-1835. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nl0803141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature dependence and pressure dependence of the vibrational properties of corannulene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dennler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bantignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">physica status solidi (b)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 245, pp.2261-2263. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssb.200879611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEXAFS study of multi-walled carbon nanotubes functionalization with sulfonated poly(ether ether ketone) chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay-Rachid Babaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bantignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7 (10), pp.3463-3467. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jnn.2007.816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic study of nitrogen doping of multi-walled carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Enouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Bantignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Babaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7, pp.3524-3527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic study of nitrogen doping of multi-walled carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaima Enouz-Vedrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bantignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay-Rachid Babaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7 (10), pp.3524-3527. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jnn.2007.839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural selective charge transfer in iodine-doped carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Sauvajol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Almairac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 67 (5-6), pp.1190-1192. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpcs.2006.01.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXAFS investigations of iodine-doped carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Sauvajol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Almairac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 73 (19), pp.195419. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.73.195419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural properties of carbon peapods under extreme conditions studied using in situ x-ray diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cambedouzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Almairac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74 (20), pp.205425-1-5. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.74.205425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXAFS study of rubidium-doped single-wall carbon nanotube bundles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bantignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Almairac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Sauvajol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 71 (19), pp.195419. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.71.195419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of MoS2 and Co/MoS2 catalysts prepared by ex situ/in situ activation of ammonium and tetraalkylammonium thiomolybdates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Espino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ornelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Cortez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Catalysis A: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 210, pp.105-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic structure of pristine and intercalated Sc 3 N@C 80 metallofullerene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pichler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Georgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Schwieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Peisert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 66, pp.035107. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.66.035107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diameter dependence of Raman intensities for single-wall carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariete Righi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Anglaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Sauvajol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 63 (15), pp.153401. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.63.153401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diameter distribution of single wall carbon nanotubes in nanobundles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariete Righi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Anglaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Almairac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 18 (2), pp.201-205. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s100510070049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single wall carbon nanotubes: Two ways of production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Micholet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lamy De La Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 103 (1-3), pp.2488-2489. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0379-6779(98)01074-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman characterization of singlewalled carbon nanotubes and PMMA-nanotubes composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lamy de La Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.P. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lefrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 103 (1-3), pp.2510-2512. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0379-6779(98)01080-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and properties of composites made of bismuth nanowires confined in mesoporous silica and alumina for Peltier applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Viennois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Fabbiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yixuan Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Haines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Conference on Thermoelectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulating single-walled carbon nanotube opto-electronic properties by dye confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NT19: International Conference on the Science and Application of Nanotubes and Low-Dimensional Mater</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Wurzbourg, Germany. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DYES ENCAPSULATION INTO SINGLE-WALLED CARBON NANOTUBES: EXPERIMENTAL STUDY OF THE STRUCTURAL, OPTICAL AND ELECTRONIC PROPERTIES OF THE HYBRID SYSTEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Graphene &amp; co meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PFO sorted s-SWNT networks for optoelectronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Gaufrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.L. Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Izard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR-i Graphene and Co 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning s-SWNT@PFO networks for optoelectronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Gaufrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NT16 - The Seventeenth International Conference on the Science and Application of Nanotube</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational study of the hybrid material: photo-active molecule encapsulated in SWCNT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Carolina Lopes Selvati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouar Belhboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Campidelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Jiménez-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth Annual Niels Bohr International Academy Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, copenhague, Denmark. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement ultrasonore de graphite et de carbone vitreux pour l’exfoliation et la production de nanoparticules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Duclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Reinert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Los</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of Doped Single Wall Carbon Nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Duclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bantignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Almairac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Sauvajol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G.Cao and C.J. Brinker. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">annual review of nanoresearch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Baker and Taylor, pp.215-250, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId308"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DC109129"/>
+    <w:nsid w:val="7B25116D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-alvarez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1989-1726" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/171429141" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/171542454" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000120575264" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426215v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Viennois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alvarez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Coulomb" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El Mastour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fabbiani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met14010040" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685224v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Allard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bantignies" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedjma Bendiab" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Cambr&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cs00467h" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926750v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Gabriel Julliard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Hanana" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cornut" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jousselme" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.2c03434" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805462v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Azeroual" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vendier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Geneste" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Granier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Alvarez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2022.123570" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03426915v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chambard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Moreno-L&#243;pez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hermet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuta Sato" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazu Suenaga" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2021.09.072" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724927v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Almadori" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Alibert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Barbat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jelinek" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Prevot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23647/ca.md20220604" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03759175v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Azeroual" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alvarez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maurin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Granier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2TC00769J" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163018v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Alencar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Aguiar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Ferreira" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jousselme" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.10.083" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818935v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Delport" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Orcin-Chaix" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Lopes Selvati" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2019.04.041" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845473v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Draouil" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Causse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Flaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Za&#239;bi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23647/ca.md20180407" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576846v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Draouil" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Flaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Ali Za&#239;bi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nj00879a" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340964v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Metz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lurayni Diaz-Chacon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Aznar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ananthakumar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08916152.2016.1161675" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724937v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Belhboub" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Parc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rols" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b09329" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325319v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JNP.10.012514" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123545v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fallou Fall" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b00168" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078525v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Le Parc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Aznar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fossard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp505804d" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826969v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mariot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arenal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jno.2013.1426" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808167v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon Los" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duclaux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Hawelek" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw Duber" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.12.005" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HJFR18V-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808165v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chorro" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Kan&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cambedouzou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Paineau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.09.010" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M6JB02TW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811653v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rols" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Maurin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp307536d" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718101v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Levshov" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. I. Yuzyuk" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Voisin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jno.2012.1221" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711335v3" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Parret" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Almairac" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay-Rachid Babaa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.06.007" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00960683v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Arenal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1121678" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00960689v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201100094" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L6ZQM0ZG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498076v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vigolo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Herold" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Mareche" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Gulas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2009.10.044" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BQ2S6WSN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525526v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitry Levshov" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Yukzuk" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voisin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1040635" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534900v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sauvajol" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.205403" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496832v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valles" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perez-Mendoza" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. K. Maser" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Martinez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2008.11.047" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496385v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marquis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Greco" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sadokierska" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lebedkin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Kappes" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl0803141" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496491v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jourdain" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dennler" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200879611" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VQDGMGS3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212083v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Parent" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Normand" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2007.816" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212139v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Enouz" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Bantignies" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Babaa" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Parent" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497062v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaima Enouz-Vedrenne" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2007.839" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598191v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2006.01.045" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVJL69B9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498071v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.195419" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498754v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chorro" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cambedouzou" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.205425" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498755v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.71.195419" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007396v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Espino" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ornelas" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rico" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Cortez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409198v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pichler" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Georgi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schwieger" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Peisert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.66.035107" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02409212v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariete Righi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Anglaret" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.63.153401" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183776v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100510070049" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H96V9FKX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112329v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lamy de La Chapelle" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stephan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.P. Nguyen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefrant" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Journet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0379-6779(98)01080-7" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FF553A7F75CC9DE9DCF345B0D8D5A6E9740C4CC1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112243v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Micholet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Guillard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lamy De La Chapelle" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0379-6779(98)01074-1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0ABA6616AD8B0CF2C2BF4440F55690E53B1786D5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818765v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815625v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Izard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Campidelli" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807960v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerii Kotok" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieudonne-George" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Oliviero" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815703v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Alencar" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Saito" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818752v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815673v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Izard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589076v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Toulemonde" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Beaudhuin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03563863v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suenaga Kazu" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/ma2021-0112611mtgabs" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681227v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Benoit" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bertheau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert H&#233;naff" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/PVP2021-61945" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819014v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949731v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Belhboub" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Hermet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829522v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949707v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829525v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949700v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950945v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Lopes Selvati" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633073v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957079v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Rahmani" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366597v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399657v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214270v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112933v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112932v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104084v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112934v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817171v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sz Los'" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Hawelek" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Kempi&#324;ski" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817410v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641790v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yuzyuk" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515973v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512694v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indhira O. Maciel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos A. Pimenta" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589106v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixuan Zhao" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Haines" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cambon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178431v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939770v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930046v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Gaufr&#232;s" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.L. Tang" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Martel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930018v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gagnon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Paillet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956093v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Campidelli" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Jim&#233;nez-Ruiz" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045503v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reinert" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Los" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534714v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-alvarez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1989-1726" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/171429141" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/171542454" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=sNnPBdYAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000120575264" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815625v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chambard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Izard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Aznar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jousselme" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Campidelli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818765v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alvarez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807960v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerii Kotok" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieudonne-George" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Flaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Oliviero" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818752v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815703v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Alencar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Saito" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815673v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Izard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589076v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fabbiani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Toulemonde" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Beaudhuin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03563863v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuta Sato" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suenaga Kazu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/ma2021-0112611mtgabs" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681227v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Benoit" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bertheau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert H&#233;naff" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/PVP2021-61945" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819014v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829522v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949707v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829525v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949700v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bantignies" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Parc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rols" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Hermet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949731v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Belhboub" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633073v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950945v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Lopes Selvati" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399657v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366597v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957079v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hermet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Rahmani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214270v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112933v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112932v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104084v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112934v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817171v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sz Los'" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duclaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Alvarez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Hawelek" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Kempi&#324;ski" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641790v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitry Levshov" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yuzyuk" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voisin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817410v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515973v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512694v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariete Righi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indhira O. Maciel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos A. Pimenta" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426215v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Viennois" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Coulomb" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El Mastour" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met14010040" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685224v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Allard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedjma Bendiab" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Cambr&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cs00467h" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926750v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Gabriel Julliard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Hanana" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cornut" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.2c03434" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805462v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Azeroual" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vendier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Geneste" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Granier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2022.123570" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03426915v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Moreno-L&#243;pez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazu Suenaga" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2021.09.072" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724927v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Almadori" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Alibert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Barbat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jelinek" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Prevot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23647/ca.md20220604" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03759175v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Azeroual" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alvarez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maurin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Granier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2TC00769J" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163018v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Alencar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Aguiar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Ferreira" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jousselme" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.10.083" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818935v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Delport" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Orcin-Chaix" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Lopes Selvati" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2019.04.041" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845473v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Draouil" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Causse" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Flaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Za&#239;bi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23647/ca.md20180407" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576846v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Draouil" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Ali Za&#239;bi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nj00879a" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724937v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Belhboub" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b09329" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340964v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Metz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lurayni Diaz-Chacon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ananthakumar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08916152.2016.1161675" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325319v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JNP.10.012514" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123545v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fallou Fall" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b00168" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078525v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Le Parc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Aznar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fossard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp505804d" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808165v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chorro" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Kan&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cambedouzou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Paineau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.09.010" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M6JB02TW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826969v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mariot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arenal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jno.2013.1426" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808167v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon Los" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Hawelek" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw Duber" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.12.005" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HJFR18V-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718101v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Levshov" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. I. Yuzyuk" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Voisin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jno.2012.1221" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711335v3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Parret" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Almairac" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay-Rachid Babaa" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.06.007" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811653v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rols" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Maurin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp307536d" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00960683v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Arenal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1121678" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00960689v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201100094" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L6ZQM0ZG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525526v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Yukzuk" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1040635" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534900v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sauvajol" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.205403" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498076v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vigolo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Herold" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Mareche" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Gulas" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2009.10.044" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BQ2S6WSN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496832v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valles" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perez-Mendoza" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. K. Maser" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Martinez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2008.11.047" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496385v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marquis" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Greco" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sadokierska" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lebedkin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Kappes" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl0803141" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496491v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jourdain" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dennler" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200879611" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VQDGMGS3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212083v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Parent" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Normand" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2007.816" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212139v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Enouz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Bantignies" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Babaa" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Parent" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497062v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaima Enouz-Vedrenne" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2007.839" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598191v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2006.01.045" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVJL69B9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498071v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.195419" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498754v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chorro" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cambedouzou" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.205425" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498755v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.71.195419" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007396v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Espino" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ornelas" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rico" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Cortez" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409198v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pichler" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Georgi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schwieger" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Peisert" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.66.035107" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02409212v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Anglaret" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.63.153401" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183776v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100510070049" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H96V9FKX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112243v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Journet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Micholet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Guillard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lamy De La Chapelle" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0379-6779(98)01074-1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0ABA6616AD8B0CF2C2BF4440F55690E53B1786D5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112329v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lamy de La Chapelle" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stephan" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.P. Nguyen" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefrant" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0379-6779(98)01080-7" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FF553A7F75CC9DE9DCF345B0D8D5A6E9740C4CC1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589106v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixuan Zhao" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Haines" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cambon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178431v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939770v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930046v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Gaufr&#232;s" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.L. Tang" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Martel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930018v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gagnon" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Paillet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956093v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Campidelli" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Jim&#233;nez-Ruiz" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045503v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reinert" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Los" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534714v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>