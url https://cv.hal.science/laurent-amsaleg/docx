--- v0 (2026-03-09)
+++ v1 (2026-05-01)
@@ -1362,217 +1362,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02106893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Privacy Preserving Group Membership Verification and Identification</w:t>
+                <w:t xml:space="preserve">Group Membership Verification with Privacy: Sparse or Dense?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzieh Gheisari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CVPR 2019 - IEEE Conference on Computer Vision and Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Long Beach, United States. pp.1-9</w:t>
+              <w:t xml:space="preserve">WIFS 2019 - IEEE International Workshop on Information Forensics and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Delft, Netherlands. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02107442v1</w:t>
+                <w:t xml:space="preserve">hal-02489991v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Group Membership Verification with Privacy: Sparse or Dense?</w:t>
+                <w:t xml:space="preserve">Privacy Preserving Group Membership Verification and Identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzieh Gheisari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WIFS 2019 - IEEE International Workshop on Information Forensics and Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Delft, Netherlands. pp.1-6</w:t>
+              <w:t xml:space="preserve">CVPR 2019 - IEEE Conference on Computer Vision and Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Long Beach, United States. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02489991v2</w:t>
+                <w:t xml:space="preserve">hal-02107442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exquisitor: Breaking the Interaction Barrier for Exploration of 100 Million Images</w:t>
               </w:r>
@@ -2512,382 +2512,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01599355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Engineering a Web-Scale Multimedia Service: A Case Study Using Spark</w:t>
+                <w:t xml:space="preserve">Learning DTW-Preserving Shapelets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gylfi Þór Guðmundsson</w:t>
+                <w:t xml:space="preserve">Arnaud Lods</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tavenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Amsaleg</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael J Franklin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimedia Systems Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3083187.3083200⟩</w:t>
+              <w:t xml:space="preserve">IDA 2017 - 16th International Symposium on Intelligent Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, London, United Kingdom. pp.198-209, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-68765-0_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01565196v1</w:t>
+                <w:t xml:space="preserve">hal-01565207v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Competitiveness of Nearest-Neighbor Based Music Classification: A Methodological Critique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards Engineering a Web-Scale Multimedia Service: A Case Study Using Spark</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gylfi Þór Guðmundsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Amsaleg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Björn Þór Jónsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haukur Pálmasson</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Peter Knees</w:t>
+                <w:t xml:space="preserve">Michael J Franklin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Similarity Search and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Multimedia Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Taipei, Taiwan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3083187.3083200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01565217v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01565196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning DTW-Preserving Shapelets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On Competitiveness of Nearest-Neighbor Based Music Classification: A Methodological Critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haukur Pálmasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Björn Þór Jónsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Amsaleg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Lods</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Amsaleg</w:t>
+                <w:t xml:space="preserve">Markus Schedl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Knees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDA 2017 - 16th International Symposium on Intelligent Data Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th International Conference on Similarity Search and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, munich, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01565207v2</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01565217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaping-Up Multimedia Analytics: Needs and Expectations of Media Professionals</w:t>
               </w:r>
@@ -3096,377 +3096,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01304287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ten Research Questions for Scalable Multimedia Analytics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Near-Duplicate Video Detection Based on an Approximate Similarity Self-Join Strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel Worring</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stevan Rudinac</w:t>
+                <w:t xml:space="preserve">Henrique Batista da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zenilton Patrocino Jr.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaldo de A. Araújo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> The 22nd International Conference On Multimedia Modelling, Special Session Perspectives on Multimedia Analytics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Miami, United States</w:t>
+              <w:t xml:space="preserve">14th International Workshop on Content-based Multimedia Indexing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01214847v1</w:t>
+                <w:t xml:space="preserve">hal-01305691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SSD Technology Enables Dynamic Maintenance of Persistent High-Dimensional Indexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björn Þór Jónsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herwig Lejsek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM International Conference on Multimedia Retrieval 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, New York, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2911996.2912065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01305651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-Duplicate Video Detection Based on an Approximate Similarity Self-Join Strategy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Gravier</w:t>
+                <w:t xml:space="preserve">Ten Research Questions for Scalable Multimedia Analytics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Björn Þór Jónsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Worring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Zahálka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stevan Rudinac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Workshop on Content-based Multimedia Indexing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, bucarest, Romania</w:t>
+              <w:t xml:space="preserve"> The 22nd International Conference On Multimedia Modelling, Special Session Perspectives on Multimedia Analytics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Miami, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01305691v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sketching techniques for very large matrix factorization</w:t>
               </w:r>
@@ -4160,51 +4160,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">$M^3$ + $P^3$+ $O^3$ = Multi-D Photo Browsing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björn Þór Jónsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Áslaug Eríksdóttir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4311,51 +4311,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Moise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Shestakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gylfi Þór Guðmundsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4387,468 +4387,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00857577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and secure similarity search in high dimensional space</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recherche approximative de plus proches voisins efficace et sûre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Mathon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Mathon</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bringer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Workshop on Information Forensics and Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Guangzhou, China</w:t>
+              <w:t xml:space="preserve">GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.ID238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00857570v1</w:t>
+                <w:t xml:space="preserve">hal-00823879v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche approximative de plus proches voisins efficace et sûre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast and secure similarity search in high dimensional space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Furon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Amsaleg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mathon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Bringer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.ID238</w:t>
+              <w:t xml:space="preserve">IEEE International Workshop on Information Forensics and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Guangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00823879v2</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00857570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalable high-dimensional indexing with Hadoop</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gylfi Thór Gudmundsson</w:t>
+                <w:t xml:space="preserve">Secure and Efficient Approximate Nearest Neighbors Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Mathon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Amsaleg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bringer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CBMI---International Workshop on Content-Based Multimedia Indexing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1st ACM Workshop on Information Hiding and Multimedia Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Montpellier, France. pp.175--180, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2482513.2482539⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00817378v1</w:t>
+                <w:t xml:space="preserve">hal-00817336v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secure and Efficient Approximate Nearest Neighbors Search</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Teddy Furon</w:t>
+                <w:t xml:space="preserve">Scalable high-dimensional indexing with Hadoop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Shestakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Moise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gylfi Thór Gudmundsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Amsaleg</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Bringer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st ACM Workshop on Information Hiding and Multimedia Security</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CBMI---International Workshop on Content-Based Multimedia Indexing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Veszprém, Hungary</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2482513.2482539⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00817336v2</w:t>
+                <w:t xml:space="preserve">hal-00817378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indexing and Searching 100M Images with Map-Reduce</w:t>
               </w:r>
@@ -5158,77 +5158,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed High-Dimensional Index Creation using Hadoop, HDFS and C++</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gylfi Þór Guðmundsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björn Þór Jónsson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CBMI - 10th Workshop on Content-Based Multimedia Indexing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Annecy, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5288,51 +5288,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gylfi Thór Gudmundsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björn Þór Jónsson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DASFAA - 17th International Conference on Database Systems for Advanced Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Busan, South Korea. pp.53-64, </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5418,51 +5418,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristjan Runarsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisli Kristjan Olafsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björn Þór Jónsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CBMI - 10th Workshop on Content-Based Multimedia Indexing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Annecy, France</w:t>
@@ -5634,51 +5634,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grímur Tómasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hlynur Sigurþórsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björn Þór Jónsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5738,51 +5738,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NV-Tree: nearest neighbors at the billion scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herwig Lejsek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björn Þór Jónsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6229,286 +6229,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00505843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VidentifierTM Forensic: Large-Scale Video Identification in Practise</w:t>
+                <w:t xml:space="preserve">Videntifier (TM) Forensic: large-scale video identification in practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herwig Lejsek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hrönn Þórmódsdóttir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Friðrik-Heidar Heiðar Ásmundsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ársaell Þór Jóhannsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Kristleifur Daðason</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ársaell Þór Jóhannsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM International Conference on Multimedia, ACM MM'10 -- Workshop on Multimedia in Forensics, Security and Intelligence, MiFor</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 2nd ACM workshop on Multimedia in forensics, security and intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Oct 2010, Florence, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1877972.1877973⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00812351v1</w:t>
+                <w:t xml:space="preserve">inria-00561014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Videntifier (TM) Forensic: large-scale video identification in practice</w:t>
+                <w:t xml:space="preserve">VidentifierTM Forensic: Large-Scale Video Identification in Practise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herwig Lejsek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hrönn Þórmódsdóttir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Friðrik-Heidar Heiðar Ásmundsson</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friðrik Heiðar Ásmundsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristleifur Daðason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ársaell Þór Jóhannsson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kristleifur Daðason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2nd ACM workshop on Multimedia in forensics, security and intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM International Conference on Multimedia, ACM MM'10 -- Workshop on Multimedia in Forensics, Security and Intelligence, MiFor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Florence, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1877972.1877973⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00561014v1</w:t>
+                <w:t xml:space="preserve">hal-00812351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenging the Security of Content Based Image Retrieval Systems</w:t>
               </w:r>
@@ -6624,51 +6624,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Large-Scale Performance Study of Cluster-Based High-Dimensional Indexing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gylfi Thór Gudmundsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björn Þór Jónsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6715,90 +6715,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GPU Acceleration of Eff2 Descriptors using CUDA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristleifur Daðason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ársaell Þór Jóhannsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herwig Lejsek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björn Þór Jónsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6871,64 +6871,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herwig Lejsek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friðrik Heiðar Ásmundsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristleifur Daðason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björn Þór Jónsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6992,51 +6992,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herwig Lejsek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friðrik Heiðar Ásmundsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristleifur Daðason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baldur Jóhannesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7338,90 +7338,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eff2 Videntifier: Identifying Pirated Videos in Real-Time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristleifur Daðason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herwig Lejsek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friðrik Heiðar Ásmundsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björn Þór Jónsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7459,51 +7459,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Eff2 Project: Towards Efficient and Effective Support for Large-Scale High-Dimensional Indexing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björn Þór Jónsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herwig Lejsek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7548,269 +7548,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00175870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remix : une architecture pour la recherche dans les masses de données indexées</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Raimbault</w:t>
+                <w:t xml:space="preserve">Blazingly Fast Image Copyright Enforcement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herwig Lejsek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friðrik Heiðar Ásmundsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Björn Thór Jónsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium en archichecture de machines (Sympa) 2006</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 14th annual ACM international conference on Multimedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Santa Barbara, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1180639.1180739⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00505589v1</w:t>
+                <w:t xml:space="preserve">inria-00175247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blazingly Fast Image Copyright Enforcement</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Björn Thór Jónsson</w:t>
+                <w:t xml:space="preserve">Remix : une architecture pour la recherche dans les masses de données indexées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rubini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 14th annual ACM international conference on Multimedia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium en archichecture de machines (Sympa) 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Perpignan, France. pp.142-153</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00175247v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00505589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scalability of Local Image Descriptors: A Comparative Study</w:t>
               </w:r>
@@ -7822,51 +7822,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herwig Lejsek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friðrik Heiðar Ásmundsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björn Þór Jónsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7939,51 +7939,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ragnheiður Grétarsdóttir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sigurðir Einarsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björn Þór Jónsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8047,51 +8047,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rut Sigurdardottir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hlynur Hauksson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björn Þór Jónsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8164,51 +8164,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herwig Lejsek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friðrik Heiðar Ásmundsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björn Þór Jónsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9003,51 +9003,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02938099v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smooth adversarial examples</w:t>
+                <w:t xml:space="preserve">Walking on the Edge: Fast, Low-Distortion Adversarial Examples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanwei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Avrithis</w:t>
@@ -9065,106 +9065,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURASIP Journal on Information Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2020 (1), </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16, pp.701 - 713. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13635-020-00112-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIFS.2020.3021899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03017171v1</w:t>
+                <w:t xml:space="preserve">hal-02931493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walking on the Edge: Fast, Low-Distortion Adversarial Examples</w:t>
+                <w:t xml:space="preserve">Smooth adversarial examples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanwei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Avrithis</w:t>
@@ -9182,82 +9182,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 16, pp.701 - 713. </w:t>
+              <w:t xml:space="preserve">EURASIP Journal on Information Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIFS.2020.3021899⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13635-020-00112-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02931493v1</w:t>
+                <w:t xml:space="preserve">hal-03017171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to Special Issue of the 9th International Conference on Similarity Search and Applications (SISAP 2016)</w:t>
               </w:r>
@@ -9649,51 +9649,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gylfi Thór Gudmundsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björn Thór Jónsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael J Franklin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Multimedia Computing, Communications and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 14 (3s), pp.1 - 24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10134,51 +10134,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic behavior of balanced NV-trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnar Olafsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björn Þór Jónsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10446,64 +10446,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NV-tree: An Efficient Disk-Based Index for Approximate Search in Very Large High-Dimensional Collections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herwig Lejsek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friðrik-Heidar Heiðar Ásmundsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björn Þór Jónsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10679,51 +10679,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report from the first international workshop on computer vision meets databases (CVDB 2004)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björn Þór Jónsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Oria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11538,51 +11538,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the 23rd International Conference on Multimedia Modeling, MMM 2017, Reykjavik, Iceland, January 4-6, 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gylfi Þór Guðmundsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathal Gurrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12500,51 +12500,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the Second International Workshop on Computer Vision meets Databases - CVDB 2005</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björn Þór Jónsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Oria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12588,51 +12588,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the First International Workshop on Computer Vision meets Databases - CVDB 2004</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björn Þór Jónsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Oria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12695,90 +12695,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Engineering a Web-Scale Multimedia Service: A Case Study Using Spark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gylfi Þór Guðmundsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björn Thor Jónsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael J Franklin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Inria Rennes Bretagne Atlantique; Reykjavik University; UC Berkeley. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -12905,77 +12905,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Storage Technology on Cluster-Based High-Dimensional Indexing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gylfi Þór Guðmundsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björn Þór Jónsson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7681, INRIA. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -13070,316 +13070,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00639215v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Large-Scale Performance Study of Cluster-Based High-Dimensional Indexing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Björn Thór Jónsson</w:t>
+                <w:t xml:space="preserve">Understanding the Security and Robustness of SIFT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Toan Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Kijak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-7307, INRIA. 2010</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-7280, INRIA. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00489816v1</w:t>
+                <w:t xml:space="preserve">inria-00482502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balancing clusters to reduce response time variability in large scale image search</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Tavenard</w:t>
+                <w:t xml:space="preserve">A Large-Scale Performance Study of Cluster-Based High-Dimensional Indexing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gylfi Thór Gudmundsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Björn Thór Jónsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-7387, INRIA. 2010</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-7307, INRIA. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00519490v1</w:t>
+                <w:t xml:space="preserve">inria-00489816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the Security and Robustness of SIFT</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Teddy Furon</w:t>
+                <w:t xml:space="preserve">Balancing clusters to reduce response time variability in large scale image search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tavenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-7280, INRIA. 2010</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-7387, INRIA. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00482502v1</w:t>
+                <w:t xml:space="preserve">inria-00519490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenging the Security of CBIR Systems</w:t>
               </w:r>
@@ -14777,51 +14777,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531214v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Icard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Girault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Faye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Sainero" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Breton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04214672v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashanka Venkataramanan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Kijak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Amsaleg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Avrithis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03577949v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Psomas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Karantzalos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03620779v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363999v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanwei Zhang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Furon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3475731.3484955" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03129778v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuoran Liu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyu Zhao" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Larson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02566458v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Shahbaz Khan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Th&#243;r J&#243;nsson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevan Rudinac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Zah&#225;lka" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Ragnarsd&#243;ttir" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45439-5_33" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490005v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzieh Gheisari" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091036v3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrooz Razeghi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slava Voloshynovskiy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8682422" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419483v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perquin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Lecorv&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lolive" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02106893v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snorri G&#237;slason" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05710-7_13" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107442v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489991v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02378272v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#243;rhildur Thorleiksd&#243;ttir" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gylfi Th&#243;r Gudmundsson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3343031.3350580" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02125331v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Chelly" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E Houle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken-Ichi Kawarabayashi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; Radovanovi&#263;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611975673.21" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02106908v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gylfi Thor Gudmundsson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Andreas Jacobsen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilmar Tryggvason" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Thor Jonsson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2018.8516275" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840812v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00810-9_3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01841995v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Carlini Sperandio" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Malinowski" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tavenard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02224-2_20" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01843043v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herwig Lejsek" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fri&#240;rik Hei&#240;ar &#193;smundsson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01843046v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Thor J&#243;nsson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599355v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James E. Bailey" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barbe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Erfani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565196v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gylfi &#222;&#243;r Gu&#240;mundsson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn &#222;&#243;r J&#243;nsson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Franklin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3083187.3083200" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565217v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haukur P&#225;lmasson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Schedl" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Knees" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565207v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lods" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68765-0_17" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01214829v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gravier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ragot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Jadi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01304287v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Iscen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2911996.2912010" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01214847v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Worring" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01305651v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2911996.2912065" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01305691v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Batista da Silva" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenilton Patrocino Jr." TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaldo de A. Ara&#250;jo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01249621v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghavendran Balu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186446v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Hardy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Quiniou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083344v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#237;mur T&#243;masson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hlynur Sigur&#254;&#243;rsson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;slaug Er&#237;ksd&#243;ttir" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01159217v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Girard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E. Houle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2783258.2783405" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01141225v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Weng" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I-Hong Jhuo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miaojing Shi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Sun" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Huang Cheng" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907481v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agni Delvinioti" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; J&#233;gou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925464v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#211;lafur Waage" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857577v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Moise" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Shestakov" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857570v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mathon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823879v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bringer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00817378v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817336v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2482513.2482539" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796475v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764431v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Toan Do" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00686809v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764434v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2012.6269848" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00844873v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29023-7_6" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764447v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristjan Runarsson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisli Kristjan Olafsson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00566883v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthijs Douze" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5946540" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644942v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1991996.1992066" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644939v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1991996.1992050" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00576886v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00561797v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Claveau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505845v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505843v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00812351v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hr&#246;nn &#222;&#243;rm&#243;dsd&#243;ttir" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristleifur Da&#240;ason" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;rsaell &#222;&#243;r J&#243;hannsson" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00561014v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fri&#240;rik-Heidar Hei&#240;ar &#193;smundsson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1877972.1877973" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505846v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP.2010.5661993" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00560972v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1878137.1878145" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00560190v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1873951.1874178" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00812355v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00812353v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baldur J&#243;hannesson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#198;var Kvaran" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394212v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandhawalia Harsimrat" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordelia Schmid" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1646396.1646421" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00318614v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gros" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4517737" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00175874v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00175870v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505589v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Georges" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Derrien" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rubini" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Raimbault" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00175247v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1180639.1180739" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00175234v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1180639.1180760" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00175405v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragnhei&#240;ur Gr&#233;tarsd&#243;ttir" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigur&#240;ir Einarsson" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00175330v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut Sigurdardottir" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hlynur Hauksson" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDE.2005.294" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00175253v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444638v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Ferreira" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Franklin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Shapiro" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444632v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Plainfosse" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05267252v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renjue Li" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sicre" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2025.3610085" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04875732v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Amirian" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2024.117237" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03352276v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Pena Araya" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Xue" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pietriga" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bezerianos" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14738716211045007" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938099v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bailey" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Barbe" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2020.3023274" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017171v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13635-020-00112-z" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931493v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2020.3021899" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02106914v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Schubert" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2018.11.006" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0ZNL42Z-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864580v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-018-0578-6" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02106902v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathal Gurrin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin&#8217;ichi Satoh" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-018-6668-z" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853379v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3209662" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643444v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01391444v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2016.2587258" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862176v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-013-0698-7" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083328v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=April Morton" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marchand-Maillet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2014.2365998" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00514479v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnar Olafsson" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00530-010-0199-4" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567191v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Paulev&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2010.04.004" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00514758v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Hadjidoukas" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626410000144" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00794359v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2008.130" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567877v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-009-0091-4" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H8WP4L99-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00175410v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Oria" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1058150.1058163" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00568538v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid-Ahmed Berrani" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:MTAP.0000031758.46389.00" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3Z27V312-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00604073v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.22.1201-1230" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-Z8R4MPPH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00604464v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.7.5-6.9-44" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-78QST83J-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00568567v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100440170011" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G7MG8H6H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05315331v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Amato" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Mic" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agma Traina" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Messina" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-06069-3" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02378803v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Huet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayley Hung" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3343031" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430555v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin'Ichi Satoh" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51811-4" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01391426v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46759-7" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03852749v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119901808.ch2" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03430025v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02404216v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02370202v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643634v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tannier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00175861v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-006-0046-y" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QM8XXTFJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00175865v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00175863v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01416089v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059560v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00610446v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639215v3" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00489816v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00519490v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482502v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441816v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070621v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut Sigur&#240;ard&#243;ttir" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn P&#243;r J&#243;nsson" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070693v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis E. Hadjidoukas" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071910v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072165v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072751v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Mezhoud" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072552v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073405v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Franklin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Tomasic" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074266v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gruber" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076910v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075063v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daynes" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Valduriez" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01097210v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00139814v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Aubry" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bazin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cointepas" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531214v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Icard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Girault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Faye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Sainero" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Breton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04214672v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashanka Venkataramanan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Kijak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Amsaleg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Avrithis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03577949v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Psomas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Karantzalos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03620779v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363999v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanwei Zhang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Furon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3475731.3484955" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03129778v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuoran Liu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyu Zhao" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Larson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02566458v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Shahbaz Khan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Th&#243;r J&#243;nsson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevan Rudinac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Zah&#225;lka" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Ragnarsd&#243;ttir" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45439-5_33" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490005v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzieh Gheisari" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091036v3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrooz Razeghi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slava Voloshynovskiy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8682422" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419483v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perquin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Lecorv&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lolive" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02106893v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snorri G&#237;slason" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05710-7_13" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489991v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107442v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02378272v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#243;rhildur Thorleiksd&#243;ttir" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gylfi Th&#243;r Gudmundsson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3343031.3350580" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02125331v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Chelly" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E Houle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken-Ichi Kawarabayashi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; Radovanovi&#263;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611975673.21" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02106908v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gylfi Thor Gudmundsson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Andreas Jacobsen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilmar Tryggvason" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Thor Jonsson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2018.8516275" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840812v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00810-9_3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01841995v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Carlini Sperandio" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Malinowski" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tavenard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02224-2_20" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01843043v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herwig Lejsek" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fri&#240;rik Hei&#240;ar &#193;smundsson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01843046v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Thor J&#243;nsson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599355v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James E. Bailey" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barbe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Erfani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565207v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lods" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68765-0_17" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565196v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gylfi &#222;&#243;r Gu&#240;mundsson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn &#222;&#243;r J&#243;nsson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Franklin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3083187.3083200" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565217v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haukur P&#225;lmasson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Schedl" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Knees" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01214829v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gravier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ragot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Jadi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01304287v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Iscen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2911996.2912010" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01305691v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Batista da Silva" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenilton Patrocino Jr." TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaldo de A. Ara&#250;jo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01305651v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2911996.2912065" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01214847v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Worring" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01249621v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghavendran Balu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186446v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Hardy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Quiniou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083344v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#237;mur T&#243;masson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hlynur Sigur&#254;&#243;rsson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;slaug Er&#237;ksd&#243;ttir" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01159217v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Girard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E. Houle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2783258.2783405" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01141225v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Weng" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I-Hong Jhuo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miaojing Shi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Sun" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Huang Cheng" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907481v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agni Delvinioti" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; J&#233;gou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925464v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#211;lafur Waage" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857577v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Moise" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Shestakov" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823879v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mathon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bringer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857570v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817336v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2482513.2482539" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00817378v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796475v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764431v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Toan Do" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00686809v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764434v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2012.6269848" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00844873v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29023-7_6" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764447v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristjan Runarsson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisli Kristjan Olafsson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00566883v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthijs Douze" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5946540" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644942v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1991996.1992066" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644939v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1991996.1992050" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00576886v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00561797v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Claveau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505845v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505843v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00561014v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hr&#246;nn &#222;&#243;rm&#243;dsd&#243;ttir" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fri&#240;rik-Heidar Hei&#240;ar &#193;smundsson" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;rsaell &#222;&#243;r J&#243;hannsson" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristleifur Da&#240;ason" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1877972.1877973" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00812351v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505846v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP.2010.5661993" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00560972v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1878137.1878145" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00560190v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1873951.1874178" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00812355v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00812353v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baldur J&#243;hannesson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#198;var Kvaran" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394212v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandhawalia Harsimrat" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordelia Schmid" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1646396.1646421" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00318614v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gros" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4517737" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00175874v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00175870v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00175247v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1180639.1180739" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505589v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Georges" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Derrien" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rubini" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Raimbault" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00175234v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1180639.1180760" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00175405v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragnhei&#240;ur Gr&#233;tarsd&#243;ttir" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigur&#240;ir Einarsson" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00175330v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut Sigurdardottir" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hlynur Hauksson" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDE.2005.294" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00175253v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444638v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Ferreira" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Franklin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Shapiro" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444632v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Plainfosse" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05267252v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renjue Li" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sicre" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2025.3610085" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04875732v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Amirian" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2024.117237" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03352276v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Pena Araya" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Xue" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pietriga" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bezerianos" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14738716211045007" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938099v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bailey" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Barbe" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2020.3023274" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931493v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2020.3021899" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017171v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13635-020-00112-z" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02106914v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Schubert" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2018.11.006" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0ZNL42Z-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864580v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-018-0578-6" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02106902v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathal Gurrin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin&#8217;ichi Satoh" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-018-6668-z" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853379v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3209662" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643444v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01391444v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2016.2587258" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862176v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-013-0698-7" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083328v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=April Morton" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marchand-Maillet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2014.2365998" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00514479v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnar Olafsson" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00530-010-0199-4" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567191v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Paulev&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2010.04.004" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00514758v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Hadjidoukas" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626410000144" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00794359v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2008.130" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567877v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-009-0091-4" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H8WP4L99-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00175410v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Oria" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1058150.1058163" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00568538v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid-Ahmed Berrani" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:MTAP.0000031758.46389.00" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3Z27V312-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00604073v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.22.1201-1230" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-Z8R4MPPH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00604464v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.7.5-6.9-44" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-78QST83J-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00568567v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100440170011" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G7MG8H6H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05315331v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Amato" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Mic" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agma Traina" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Messina" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-06069-3" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02378803v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Huet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayley Hung" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3343031" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430555v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin'Ichi Satoh" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51811-4" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01391426v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46759-7" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03852749v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119901808.ch2" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03430025v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02404216v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02370202v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643634v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tannier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00175861v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-006-0046-y" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QM8XXTFJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00175865v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00175863v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01416089v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059560v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00610446v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639215v3" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482502v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00489816v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00519490v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441816v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070621v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut Sigur&#240;ard&#243;ttir" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn P&#243;r J&#243;nsson" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070693v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis E. Hadjidoukas" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071910v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072165v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072751v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Mezhoud" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072552v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073405v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Franklin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Tomasic" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074266v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gruber" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076910v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075063v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daynes" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Valduriez" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01097210v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00139814v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Aubry" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bazin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cointepas" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>