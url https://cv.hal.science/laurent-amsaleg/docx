--- v1 (2026-05-01)
+++ v2 (2026-06-01)
@@ -333,260 +333,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04214672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">It Takes Two to Tango: Mixup for Deep Metric Learning</w:t>
+                <w:t xml:space="preserve">AlignMixup: Improving Representations By Interpolating Aligned Features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shashanka Venkataramanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Kijak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Avrithis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICLR 2022 - 10th International Conference on Learning Representations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Virtual, France. pp.1-21</w:t>
+              <w:t xml:space="preserve">CVPR 2022- IEEE/CVF Proceedings on Computer Vision and Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, New Orleans (Louisiana), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03577949v1</w:t>
+                <w:t xml:space="preserve">hal-03620779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AlignMixup: Improving Representations By Interpolating Aligned Features</w:t>
+                <w:t xml:space="preserve">It Takes Two to Tango: Mixup for Deep Metric Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shashanka Venkataramanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bill Psomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Kijak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Karantzalos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CVPR 2022- IEEE/CVF Proceedings on Computer Vision and Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, New Orleans (Louisiana), United States</w:t>
+              <w:t xml:space="preserve">ICLR 2022 - 10th International Conference on Learning Representations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Virtual, France. pp.1-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03620779v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patch Replacement: A Transformation-based Method to Improve Robustness against Adversarial Attacks</w:t>
               </w:r>
@@ -1150,429 +1150,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02091036v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation objective de plongements pour la synthèse de parole guidée par réseaux de neurones</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Damien Lolive</w:t>
+                <w:t xml:space="preserve">Group Membership Verification with Privacy: Sparse or Dense?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzieh Gheisari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement automatique du langage naturel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">WIFS 2019 - IEEE International Workshop on Information Forensics and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Delft, Netherlands. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02419483v1</w:t>
+                <w:t xml:space="preserve">hal-02489991v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of Exploration and Search: A Case Study of the $M^3$ Model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Björn Thór Jónsson</w:t>
+                <w:t xml:space="preserve">Privacy Preserving Group Membership Verification and Identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzieh Gheisari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MMM 2019 - 25th International Conference on MultiMedia Modeling</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CVPR 2019 - IEEE Conference on Computer Vision and Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Long Beach, United States. pp.1-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106893v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Group Membership Verification with Privacy: Sparse or Dense?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Teddy Furon</w:t>
+                <w:t xml:space="preserve">Évaluation objective de plongements pour la synthèse de parole guidée par réseaux de neurones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Perquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénolé Lecorvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Lolive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WIFS 2019 - IEEE International Workshop on Information Forensics and Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Delft, Netherlands. pp.1-6</w:t>
+              <w:t xml:space="preserve">Traitement automatique du langage naturel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02489991v2</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Privacy Preserving Group Membership Verification and Identification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Teddy Furon</w:t>
+                <w:t xml:space="preserve">Integration of Exploration and Search: A Case Study of the $M^3$ Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Snorri Gíslason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Björn Thór Jónsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CVPR 2019 - IEEE Conference on Computer Vision and Pattern Recognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MMM 2019 - 25th International Conference on MultiMedia Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Thessaloniki, Greece. pp.156-168, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-05710-7_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107442v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exquisitor: Breaking the Interaction Barrier for Exploration of 100 Million Images</w:t>
               </w:r>
@@ -1820,499 +1820,499 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02125331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DeCP-Live: A Web-Interface for DeCP, a Distributed High-Throughput CBIR System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phone-Level Embeddings for Unit Selection Speech Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Perquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénolé Lecorvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Lolive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Amsaleg</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bjorn Thor Jonsson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CBMI 2018 - International Conference on Content-Based Multimedia Indexing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CBMI.2018.8516275⟩</w:t>
+              <w:t xml:space="preserve">SLSP 2018 - 6th International Conference on Statistical Language and Speech Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Mons, Belgium. pp.21-31, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-00810-9_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02106908v1</w:t>
+                <w:t xml:space="preserve">hal-01840812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phone-Level Embeddings for Unit Selection Speech Synthesis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DeCP-Live: A Web-Interface for DeCP, a Distributed High-Throughput CBIR System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Amsaleg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gylfi Thor Gudmundsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Andreas Jacobsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilmar Tryggvason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bjorn Thor Jonsson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SLSP 2018 - 6th International Conference on Statistical Language and Speech Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Mons, Belgium. pp.21-31, </w:t>
+              <w:t xml:space="preserve">CBMI 2018 - International Conference on Content-Based Multimedia Indexing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, La Rochelle, France. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-00810-9_3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CBMI.2018.8516275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840812v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time Series Retrieval using DTW-Preserving Shapelets</w:t>
+                <w:t xml:space="preserve">Transactional Support for Visual Instance Search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Carlini Sperandio</w:t>
+                <w:t xml:space="preserve">Herwig Lejsek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Malinowski</w:t>
+                <w:t xml:space="preserve">Friðrik Heiðar Ásmundsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Björn Thór Jónsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Amsaleg</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Tavenard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SISAP 2018 – 11th International Conference on Similarity Search and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SISAP 2018 - 11th International Conference on Similarity Search and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lima, Peru. pp.1-14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01841995v1</w:t>
+                <w:t xml:space="preserve">hal-01843043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transactional Support for Visual Instance Search</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time Series Retrieval using DTW-Preserving Shapelets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Carlini Sperandio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Amsaleg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herwig Lejsek</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Amsaleg</w:t>
+                <w:t xml:space="preserve">Romain Tavenard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SISAP 2018 - 11th International Conference on Similarity Search and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SISAP 2018 – 11th International Conference on Similarity Search and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lima, Peru. pp.257-270, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-02224-2_20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01843043v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01841995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scalability of the NV-tree: Three Experiments</w:t>
               </w:r>
@@ -2324,51 +2324,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björn Thor Jónsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herwig Lejsek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SISAP 2018 - 11th International Conference on Similarity Search and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Lima, Peru. pp.1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2387,1086 +2387,1086 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01843046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Vulnerability of Learning to Adversarial Perturbation Increases with Intrinsic Dimensionality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learning DTW-Preserving Shapelets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lods</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tavenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> WIFS 2017 - 9th IEEE International Workshop on Information Forensics and Security</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IDA 2017 - 16th International Symposium on Intelligent Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, London, United Kingdom. pp.198-209, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-68765-0_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01599355v1</w:t>
+                <w:t xml:space="preserve">hal-01565207v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning DTW-Preserving Shapelets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards Engineering a Web-Scale Multimedia Service: A Case Study Using Spark</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gylfi Þór Guðmundsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Amsaleg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Lods</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Amsaleg</w:t>
+                <w:t xml:space="preserve">Björn Þór Jónsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J Franklin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDA 2017 - 16th International Symposium on Intelligent Data Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-68765-0_17⟩</w:t>
+              <w:t xml:space="preserve">Multimedia Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Taipei, Taiwan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3083187.3083200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01565207v2</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01565196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Engineering a Web-Scale Multimedia Service: A Case Study Using Spark</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gylfi Þór Guðmundsson</w:t>
+                <w:t xml:space="preserve">On Competitiveness of Nearest-Neighbor Based Music Classification: A Methodological Critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haukur Pálmasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Björn Þór Jónsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael J Franklin</w:t>
+                <w:t xml:space="preserve">Markus Schedl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Knees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimedia Systems Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th International Conference on Similarity Search and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, munich, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01565196v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01565217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Competitiveness of Nearest-Neighbor Based Music Classification: A Methodological Critique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Vulnerability of Learning to Adversarial Perturbation Increases with Intrinsic Dimensionality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Amsaleg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haukur Pálmasson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Amsaleg</w:t>
+                <w:t xml:space="preserve">James E. Bailey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markus Schedl</w:t>
+                <w:t xml:space="preserve">Dominique Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Knees</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sarah Erfani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael E Houle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Similarity Search and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, munich, Germany</w:t>
+              <w:t xml:space="preserve"> WIFS 2017 - 9th IEEE International Workshop on Information Forensics and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01565217v1</w:t>
+                <w:t xml:space="preserve">hal-01599355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaping-Up Multimedia Analytics: Needs and Expectations of Media Professionals</w:t>
+                <w:t xml:space="preserve">Near-Duplicate Video Detection Based on an Approximate Similarity Self-Join Strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Henrique Batista da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zenilton Patrocino Jr.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Jadi</w:t>
+                <w:t xml:space="preserve">Arnaldo de A. Araújo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 22nd International Conference on Multimedia Modelling, Special Session Perspectives on Multimedia Analytics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Miami, United States</w:t>
+              <w:t xml:space="preserve">14th International Workshop on Content-based Multimedia Indexing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01214829v1</w:t>
+                <w:t xml:space="preserve">hal-01305691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling Group Testing Similarity Search</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmet Iscen</w:t>
+                <w:t xml:space="preserve">SSD Technology Enables Dynamic Maintenance of Persistent High-Dimensional Indexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Björn Þór Jónsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Teddy Furon</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herwig Lejsek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM International Conference on Multimedia Retrieval 2016 </w:t>
+              <w:t xml:space="preserve">ACM International Conference on Multimedia Retrieval 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, New York, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2911996.2912010⟩</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2911996.2912065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01304287v1</w:t>
+                <w:t xml:space="preserve">hal-01305651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-Duplicate Video Detection Based on an Approximate Similarity Self-Join Strategy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Gravier</w:t>
+                <w:t xml:space="preserve">Ten Research Questions for Scalable Multimedia Analytics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Björn Þór Jónsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Worring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Zahálka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stevan Rudinac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Workshop on Content-based Multimedia Indexing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, bucarest, Romania</w:t>
+              <w:t xml:space="preserve"> The 22nd International Conference On Multimedia Modelling, Special Session Perspectives on Multimedia Analytics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Miami, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01305691v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SSD Technology Enables Dynamic Maintenance of Persistent High-Dimensional Indexes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Björn Þór Jónsson</w:t>
+                <w:t xml:space="preserve">Scaling Group Testing Similarity Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmet Iscen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Herwig Lejsek</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM International Conference on Multimedia Retrieval 2016</w:t>
+              <w:t xml:space="preserve">ACM International Conference on Multimedia Retrieval 2016 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, New York, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2911996.2912065⟩</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2911996.2912010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01305651v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01304287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ten Research Questions for Scalable Multimedia Analytics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Björn Þór Jónsson</w:t>
+                <w:t xml:space="preserve">Shaping-Up Multimedia Analytics: Needs and Expectations of Media Professionals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Ragot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Amsaleg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel Worring</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Grégoire Jadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> The 22nd International Conference On Multimedia Modelling, Special Session Perspectives on Multimedia Analytics</w:t>
+              <w:t xml:space="preserve">The 22nd International Conference on Multimedia Modelling, Special Session Perspectives on Multimedia Analytics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Miami, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01214847v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sketching techniques for very large matrix factorization</w:t>
               </w:r>
@@ -3541,273 +3541,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01249621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential pattern mining on multimedia data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Multi-Dimensional Data Model for Personal Photo Browsing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Björn Thór Jónsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Hardy</w:t>
+                <w:t xml:space="preserve">Grímur Tómasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hlynur Sigurþórsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Áslaug Eríksdóttir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Database Workshop on Advanced Analytics and Learning on Temporal Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">International Conference on Multimedia Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01186446v1</w:t>
+                <w:t xml:space="preserve">hal-01083344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi-Dimensional Data Model for Personal Photo Browsing</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sequential pattern mining on multimedia data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hlynur Sigurþórsson</w:t>
+                <w:t xml:space="preserve">Corentin Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Amsaleg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Áslaug Eríksdóttir</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">René Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Multimedia Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Database Workshop on Advanced Analytics and Learning on Temporal Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01083344v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01186446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating Local Intrinsic Dimensionality</w:t>
               </w:r>
@@ -4160,103 +4160,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">$M^3$ + $P^3$+ $O^3$ = Multi-D Photo Browsing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björn Þór Jónsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Áslaug Eríksdóttir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ólafur Waage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grímur Tómasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hlynur Sigurþórsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on MultiMedia Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Dublin, Ireland</w:t>
@@ -4311,51 +4311,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Moise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Shestakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gylfi Þór Guðmundsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4387,51 +4387,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00857577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche approximative de plus proches voisins efficace et sûre</w:t>
+                <w:t xml:space="preserve">Secure and Efficient Approximate Nearest Neighbors Search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mathon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
@@ -4449,205 +4449,214 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bringer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1st ACM Workshop on Information Hiding and Multimedia Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Montpellier, France. pp.175--180, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2482513.2482539⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00823879v2</w:t>
+                <w:t xml:space="preserve">hal-00817336v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and secure similarity search in high dimensional space</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Jégou</w:t>
+                <w:t xml:space="preserve">Scalable high-dimensional indexing with Hadoop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Shestakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Moise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gylfi Thór Gudmundsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Amsaleg</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Mathon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Workshop on Information Forensics and Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Guangzhou, China</w:t>
+              <w:t xml:space="preserve">CBMI---International Workshop on Content-Based Multimedia Indexing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Veszprém, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00857570v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00817378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secure and Efficient Approximate Nearest Neighbors Search</w:t>
+                <w:t xml:space="preserve">Recherche approximative de plus proches voisins efficace et sûre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mathon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
@@ -4665,190 +4674,181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bringer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st ACM Workshop on Information Hiding and Multimedia Security</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.ID238</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2482513.2482539⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00817336v2</w:t>
+                <w:t xml:space="preserve">hal-00823879v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalable high-dimensional indexing with Hadoop</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gylfi Thór Gudmundsson</w:t>
+                <w:t xml:space="preserve">Fast and secure similarity search in high dimensional space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Furon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Amsaleg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Mathon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CBMI---International Workshop on Content-Based Multimedia Indexing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Veszprém, Hungary</w:t>
+              <w:t xml:space="preserve">IEEE International Workshop on Information Forensics and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Guangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00817378v1</w:t>
+                <w:t xml:space="preserve">hal-00857570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indexing and Searching 100M Images with Map-Reduce</w:t>
               </w:r>
@@ -5158,77 +5158,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed High-Dimensional Index Creation using Hadoop, HDFS and C++</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gylfi Þór Guðmundsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björn Þór Jónsson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CBMI - 10th Workshop on Content-Based Multimedia Indexing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Annecy, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5288,51 +5288,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gylfi Thór Gudmundsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björn Þór Jónsson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DASFAA - 17th International Conference on Database Systems for Advanced Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Busan, South Korea. pp.53-64, </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5366,103 +5366,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using PhotoCube as an Extensible Demonstration Platform for Advanced Image Analysis Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grímur Tómasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hlynur Sigurþórsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristjan Runarsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisli Kristjan Olafsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björn Þór Jónsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CBMI - 10th Workshop on Content-Based Multimedia Indexing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Annecy, France</w:t>
@@ -5504,51 +5504,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Searching in one billion vectors: re-rank with source coding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tavenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthijs Douze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5608,77 +5608,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PhotoCube: effective and efficient multi-dimensional browsing of personal photo collections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grímur Tómasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hlynur Sigurþórsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björn Þór Jónsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5725,64 +5725,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NV-Tree: nearest neighbors at the billion scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herwig Lejsek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björn Þór Jónsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5829,51 +5829,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balancing clusters to reduce response time variability in large scale image search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tavenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5937,51 +5937,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vectorisation des processus d'appariement document-requête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tavenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6013,502 +6013,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00561797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deluding Image Recognition in SIFT-based CBIR Systems</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Videntifier (TM) Forensic: large-scale video identification in practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herwig Lejsek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hrönn Þórmódsdóttir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friðrik-Heidar Heiðar Ásmundsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ársaell Þór Jóhannsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristleifur Daðason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Multimedia in Forensics, Security and Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 2nd ACM workshop on Multimedia in forensics, security and intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Oct 2010, Florence, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1877972.1877973⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00505845v1</w:t>
+                <w:t xml:space="preserve">inria-00561014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the Security and Robustness of SIFT</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">VidentifierTM Forensic: Large-Scale Video Identification in Practise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herwig Lejsek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hrönn Þórmódsdóttir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friðrik Heiðar Ásmundsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristleifur Daðason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ársaell Þór Jóhannsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Multimedia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Firenze, Italy</w:t>
+              <w:t xml:space="preserve">ACM International Conference on Multimedia, ACM MM'10 -- Workshop on Multimedia in Forensics, Security and Intelligence, MiFor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00505843v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00812351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Videntifier (TM) Forensic: large-scale video identification in practice</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Understanding the Security and Robustness of SIFT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Toan Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Kijak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Furon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Amsaleg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2nd ACM workshop on Multimedia in forensics, security and intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM Multimedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Firenze, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1877972.1877973⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00561014v1</w:t>
+                <w:t xml:space="preserve">inria-00505843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VidentifierTM Forensic: Large-Scale Video Identification in Practise</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deluding Image Recognition in SIFT-based CBIR Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Toan Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Kijak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Furon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Amsaleg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM International Conference on Multimedia, ACM MM'10 -- Workshop on Multimedia in Forensics, Security and Intelligence, MiFor</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Florence, Italy</w:t>
+              <w:t xml:space="preserve">ACM Multimedia in Forensics, Security and Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Oct 2010, Firenze, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00812351v1</w:t>
+                <w:t xml:space="preserve">inria-00505845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenging the Security of Content Based Image Retrieval Systems</w:t>
               </w:r>
@@ -6624,51 +6624,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Large-Scale Performance Study of Cluster-Based High-Dimensional Indexing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gylfi Thór Gudmundsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björn Þór Jónsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6715,90 +6715,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GPU Acceleration of Eff2 Descriptors using CUDA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristleifur Daðason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ársaell Þór Jóhannsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herwig Lejsek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björn Þór Jónsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6845,90 +6845,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Videntifier Forensic: Robust and Efficient Detection of Illegal Multimedia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herwig Lejsek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friðrik Heiðar Ásmundsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristleifur Daðason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björn Þór Jónsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6966,77 +6966,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Videntifier Forensic: A New Law Enforcement Service for Automatic Identification of Illegal Video Material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herwig Lejsek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friðrik Heiðar Ásmundsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristleifur Daðason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baldur Jóhannesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7338,90 +7338,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eff2 Videntifier: Identifying Pirated Videos in Real-Time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristleifur Daðason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herwig Lejsek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friðrik Heiðar Ásmundsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björn Þór Jónsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7459,64 +7459,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Eff2 Project: Towards Efficient and Effective Support for Large-Scale High-Dimensional Indexing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björn Þór Jónsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herwig Lejsek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7554,64 +7554,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blazingly Fast Image Copyright Enforcement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herwig Lejsek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friðrik Heiðar Ásmundsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björn Thór Jónsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7796,77 +7796,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scalability of Local Image Descriptors: A Comparative Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herwig Lejsek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friðrik Heiðar Ásmundsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björn Þór Jónsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7939,51 +7939,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ragnheiður Grétarsdóttir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sigurðir Einarsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björn Þór Jónsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8047,51 +8047,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rut Sigurdardottir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hlynur Hauksson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björn Þór Jónsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8138,77 +8138,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient and Effective Image Copyright Enforcement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herwig Lejsek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friðrik Heiðar Ásmundsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björn Þór Jónsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8869,185 +8869,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03352276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Intrinsic Dimensionality Facilitates Adversarial Attack: Theoretical Evidence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Walking on the Edge: Fast, Low-Distortion Adversarial Examples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanwei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Avrithis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Furon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 16, pp.1-12. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIFS.2020.3023274⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 16, pp.701 - 713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIFS.2020.3021899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02938099v2</w:t>
+                <w:t xml:space="preserve">hal-02931493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walking on the Edge: Fast, Low-Distortion Adversarial Examples</w:t>
+                <w:t xml:space="preserve">Smooth adversarial examples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanwei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Avrithis</w:t>
@@ -9065,199 +9048,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIFS.2020.3021899⟩</w:t>
+              <w:t xml:space="preserve">EURASIP Journal on Information Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13635-020-00112-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02931493v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smooth adversarial examples</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannis Avrithis</w:t>
+                <w:t xml:space="preserve">High Intrinsic Dimensionality Facilitates Adversarial Attack: Theoretical Evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Amsaleg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Bailey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Erfani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURASIP Journal on Information Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2020 (1), </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16, pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13635-020-00112-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIFS.2020.3023274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03017171v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02938099v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to Special Issue of the 9th International Conference on Similarity Search and Applications (SISAP 2016)</w:t>
               </w:r>
@@ -9649,51 +9649,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gylfi Thór Gudmundsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björn Thór Jónsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael J Franklin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Multimedia Computing, Communications and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 14 (3s), pp.1 - 24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9913,51 +9913,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the Efficiency of Traditional DTW Accelerators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tavenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10115,248 +10115,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01083328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic behavior of balanced NV-trees</w:t>
+                <w:t xml:space="preserve">Locality sensitive hashing: a comparison of hash function types and querying mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnar Olafsson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Björn Þór Jónsson</w:t>
+                <w:t xml:space="preserve">Loïc Paulevé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Amsaleg</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Herwig Lejsek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimedia Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, </w:t>
+              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31 (11), pp.1348-1358. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00530-010-0199-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.patrec.2010.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00514479v1</w:t>
+                <w:t xml:space="preserve">inria-00567191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locality sensitive hashing: a comparison of hash function types and querying mechanisms</w:t>
+                <w:t xml:space="preserve">Dynamic behavior of balanced NV-trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Paulevé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Jégou</w:t>
+                <w:t xml:space="preserve">Arnar Olafsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Björn Þór Jónsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Amsaleg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herwig Lejsek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 31 (11), pp.1348-1358. </w:t>
+              <w:t xml:space="preserve">Multimedia Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.patrec.2010.04.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00530-010-0199-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00567191v1</w:t>
+                <w:t xml:space="preserve">inria-00514479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nested OpenMP Parallelization of a Hierarchical Data Clustering Algorithm</w:t>
               </w:r>
@@ -10433,77 +10433,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NV-tree: An Efficient Disk-Based Index for Approximate Search in Very Large High-Dimensional Collections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herwig Lejsek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friðrik-Heidar Heiðar Ásmundsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björn Þór Jónsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10550,77 +10550,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-based similarity estimation of multidimensional temporal sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tavenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gravier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 64 (5), pp.381-390. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10679,51 +10679,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report from the first international workshop on computer vision meets databases (CVDB 2004)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björn Þór Jónsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Oria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11426,51 +11426,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martha Larson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayley Hung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11538,51 +11538,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the 23rd International Conference on Multimedia Modeling, MMM 2017, Reykjavik, Iceland, January 4-6, 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gylfi Þór Guðmundsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathal Gurrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12500,51 +12500,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the Second International Workshop on Computer Vision meets Databases - CVDB 2005</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björn Þór Jónsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Oria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12588,51 +12588,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the First International Workshop on Computer Vision meets Databases - CVDB 2004</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björn Þór Jónsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Oria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12695,90 +12695,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Engineering a Web-Scale Multimedia Service: A Case Study Using Spark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gylfi Þór Guðmundsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björn Thor Jónsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael J Franklin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Inria Rennes Bretagne Atlantique; Reykjavik University; UC Berkeley. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -12905,77 +12905,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Storage Technology on Cluster-Based High-Dimensional Indexing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gylfi Þór Guðmundsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björn Þór Jónsson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7681, INRIA. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -12997,51 +12997,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the Efficiency of Traditional DTW Accelerators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tavenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13070,316 +13070,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00639215v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the Security and Robustness of SIFT</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Teddy Furon</w:t>
+                <w:t xml:space="preserve">A Large-Scale Performance Study of Cluster-Based High-Dimensional Indexing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gylfi Thór Gudmundsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Björn Thór Jónsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-7280, INRIA. 2010</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-7307, INRIA. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00482502v1</w:t>
+                <w:t xml:space="preserve">inria-00489816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Large-Scale Performance Study of Cluster-Based High-Dimensional Indexing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Björn Thór Jónsson</w:t>
+                <w:t xml:space="preserve">Balancing clusters to reduce response time variability in large scale image search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tavenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-7307, INRIA. 2010</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-7387, INRIA. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00489816v1</w:t>
+                <w:t xml:space="preserve">inria-00519490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balancing clusters to reduce response time variability in large scale image search</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Tavenard</w:t>
+                <w:t xml:space="preserve">Understanding the Security and Robustness of SIFT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Toan Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Kijak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-7387, INRIA. 2010</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-7280, INRIA. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00519490v1</w:t>
+                <w:t xml:space="preserve">inria-00482502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenging the Security of CBIR Systems</w:t>
               </w:r>
@@ -13451,211 +13451,211 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00441816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Quality vs. Time Trade-off for Approximate Image Descriptor Search</w:t>
+                <w:t xml:space="preserve">Portable Runtime Support and Exploitation of Nested Parallelism in OpenMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rut Sigurðardóttir</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Björn Pór Jónsson</w:t>
+                <w:t xml:space="preserve">Panagiotis E. Hadjidoukas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-5382, INRIA. 2004, pp.19</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-5307, INRIA. 2004, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00070621v1</w:t>
+                <w:t xml:space="preserve">inria-00070693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Portable Runtime Support and Exploitation of Nested Parallelism in OpenMP</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Quality vs. Time Trade-off for Approximate Image Descriptor Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rut Sigurðardóttir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hlynur Hauksson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panagiotis E. Hadjidoukas</w:t>
+                <w:t xml:space="preserve">Björn Pór Jónsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-5307, INRIA. 2004, pp.12</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-5382, INRIA. 2004, pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00070693v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00070621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximate k-Nearest-Neighbor Searches: A New Algorithm with Probabilistic Control of the Precision</w:t>
               </w:r>
@@ -14777,51 +14777,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531214v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Icard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Girault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Faye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Sainero" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Breton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04214672v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashanka Venkataramanan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Kijak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Amsaleg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Avrithis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03577949v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Psomas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Karantzalos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03620779v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363999v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanwei Zhang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Furon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3475731.3484955" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03129778v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuoran Liu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyu Zhao" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Larson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02566458v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Shahbaz Khan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Th&#243;r J&#243;nsson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevan Rudinac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Zah&#225;lka" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Ragnarsd&#243;ttir" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45439-5_33" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490005v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzieh Gheisari" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091036v3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrooz Razeghi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slava Voloshynovskiy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8682422" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419483v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perquin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Lecorv&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lolive" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02106893v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snorri G&#237;slason" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05710-7_13" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489991v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107442v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02378272v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#243;rhildur Thorleiksd&#243;ttir" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gylfi Th&#243;r Gudmundsson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3343031.3350580" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02125331v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Chelly" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E Houle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken-Ichi Kawarabayashi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; Radovanovi&#263;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611975673.21" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02106908v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gylfi Thor Gudmundsson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Andreas Jacobsen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilmar Tryggvason" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Thor Jonsson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2018.8516275" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840812v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00810-9_3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01841995v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Carlini Sperandio" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Malinowski" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tavenard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02224-2_20" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01843043v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herwig Lejsek" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fri&#240;rik Hei&#240;ar &#193;smundsson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01843046v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Thor J&#243;nsson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599355v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James E. Bailey" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barbe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Erfani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565207v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lods" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68765-0_17" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565196v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gylfi &#222;&#243;r Gu&#240;mundsson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn &#222;&#243;r J&#243;nsson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Franklin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3083187.3083200" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565217v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haukur P&#225;lmasson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Schedl" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Knees" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01214829v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gravier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ragot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Jadi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01304287v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Iscen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2911996.2912010" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01305691v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Batista da Silva" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenilton Patrocino Jr." TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaldo de A. Ara&#250;jo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01305651v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2911996.2912065" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01214847v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Worring" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01249621v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghavendran Balu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186446v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Hardy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Quiniou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083344v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#237;mur T&#243;masson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hlynur Sigur&#254;&#243;rsson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;slaug Er&#237;ksd&#243;ttir" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01159217v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Girard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E. Houle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2783258.2783405" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01141225v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Weng" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I-Hong Jhuo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miaojing Shi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Sun" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Huang Cheng" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907481v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agni Delvinioti" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; J&#233;gou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925464v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#211;lafur Waage" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857577v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Moise" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Shestakov" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823879v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mathon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bringer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857570v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817336v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2482513.2482539" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00817378v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796475v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764431v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Toan Do" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00686809v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764434v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2012.6269848" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00844873v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29023-7_6" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764447v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristjan Runarsson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisli Kristjan Olafsson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00566883v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthijs Douze" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5946540" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644942v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1991996.1992066" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644939v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1991996.1992050" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00576886v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00561797v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Claveau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505845v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505843v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00561014v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hr&#246;nn &#222;&#243;rm&#243;dsd&#243;ttir" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fri&#240;rik-Heidar Hei&#240;ar &#193;smundsson" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;rsaell &#222;&#243;r J&#243;hannsson" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristleifur Da&#240;ason" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1877972.1877973" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00812351v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505846v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP.2010.5661993" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00560972v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1878137.1878145" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00560190v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1873951.1874178" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00812355v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00812353v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baldur J&#243;hannesson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#198;var Kvaran" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394212v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandhawalia Harsimrat" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordelia Schmid" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1646396.1646421" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00318614v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gros" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4517737" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00175874v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00175870v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00175247v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1180639.1180739" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505589v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Georges" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Derrien" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rubini" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Raimbault" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00175234v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1180639.1180760" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00175405v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragnhei&#240;ur Gr&#233;tarsd&#243;ttir" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigur&#240;ir Einarsson" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00175330v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut Sigurdardottir" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hlynur Hauksson" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDE.2005.294" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00175253v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444638v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Ferreira" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Franklin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Shapiro" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444632v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Plainfosse" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05267252v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renjue Li" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sicre" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2025.3610085" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04875732v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Amirian" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2024.117237" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03352276v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Pena Araya" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Xue" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pietriga" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bezerianos" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14738716211045007" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938099v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bailey" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Barbe" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2020.3023274" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931493v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2020.3021899" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017171v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13635-020-00112-z" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02106914v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Schubert" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2018.11.006" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0ZNL42Z-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864580v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-018-0578-6" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02106902v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathal Gurrin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin&#8217;ichi Satoh" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-018-6668-z" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853379v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3209662" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643444v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01391444v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2016.2587258" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862176v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-013-0698-7" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083328v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=April Morton" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marchand-Maillet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2014.2365998" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00514479v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnar Olafsson" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00530-010-0199-4" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567191v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Paulev&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2010.04.004" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00514758v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Hadjidoukas" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626410000144" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00794359v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2008.130" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567877v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-009-0091-4" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H8WP4L99-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00175410v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Oria" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1058150.1058163" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00568538v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid-Ahmed Berrani" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:MTAP.0000031758.46389.00" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3Z27V312-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00604073v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.22.1201-1230" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-Z8R4MPPH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00604464v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.7.5-6.9-44" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-78QST83J-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00568567v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100440170011" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G7MG8H6H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05315331v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Amato" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Mic" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agma Traina" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Messina" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-06069-3" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02378803v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Huet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayley Hung" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3343031" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430555v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin'Ichi Satoh" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51811-4" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01391426v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46759-7" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03852749v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119901808.ch2" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03430025v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02404216v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02370202v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643634v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tannier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00175861v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-006-0046-y" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QM8XXTFJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00175865v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00175863v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01416089v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059560v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00610446v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639215v3" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482502v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00489816v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00519490v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441816v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070621v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut Sigur&#240;ard&#243;ttir" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn P&#243;r J&#243;nsson" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070693v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis E. Hadjidoukas" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071910v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072165v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072751v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Mezhoud" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072552v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073405v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Franklin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Tomasic" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074266v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gruber" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076910v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075063v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daynes" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Valduriez" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01097210v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00139814v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Aubry" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bazin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cointepas" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531214v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Icard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Girault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Faye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Sainero" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Breton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04214672v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashanka Venkataramanan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Kijak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Amsaleg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Avrithis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03620779v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03577949v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Psomas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Karantzalos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363999v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanwei Zhang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Furon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3475731.3484955" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03129778v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuoran Liu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyu Zhao" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Larson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02566458v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Shahbaz Khan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Th&#243;r J&#243;nsson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevan Rudinac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Zah&#225;lka" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Ragnarsd&#243;ttir" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45439-5_33" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490005v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzieh Gheisari" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091036v3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrooz Razeghi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slava Voloshynovskiy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8682422" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489991v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107442v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419483v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perquin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Lecorv&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lolive" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02106893v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snorri G&#237;slason" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05710-7_13" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02378272v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#243;rhildur Thorleiksd&#243;ttir" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gylfi Th&#243;r Gudmundsson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3343031.3350580" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02125331v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Chelly" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E Houle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken-Ichi Kawarabayashi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; Radovanovi&#263;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611975673.21" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840812v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00810-9_3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02106908v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gylfi Thor Gudmundsson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Andreas Jacobsen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilmar Tryggvason" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Thor Jonsson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2018.8516275" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01843043v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herwig Lejsek" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fri&#240;rik Hei&#240;ar &#193;smundsson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01841995v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Carlini Sperandio" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Malinowski" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tavenard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02224-2_20" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01843046v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Thor J&#243;nsson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565207v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lods" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68765-0_17" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565196v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gylfi &#222;&#243;r Gu&#240;mundsson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn &#222;&#243;r J&#243;nsson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Franklin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3083187.3083200" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565217v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haukur P&#225;lmasson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Schedl" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Knees" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599355v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James E. Bailey" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barbe" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Erfani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01305691v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Batista da Silva" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenilton Patrocino Jr." TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gravier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaldo de A. Ara&#250;jo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01305651v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2911996.2912065" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01214847v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Worring" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01304287v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Iscen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2911996.2912010" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01214829v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ragot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bois" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Jadi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01249621v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghavendran Balu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083344v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#237;mur T&#243;masson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hlynur Sigur&#254;&#243;rsson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;slaug Er&#237;ksd&#243;ttir" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186446v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Hardy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Quiniou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01159217v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Girard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E. Houle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2783258.2783405" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01141225v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Weng" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I-Hong Jhuo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miaojing Shi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Sun" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Huang Cheng" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907481v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agni Delvinioti" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; J&#233;gou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925464v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#211;lafur Waage" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857577v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Moise" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Shestakov" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817336v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mathon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bringer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2482513.2482539" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00817378v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823879v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857570v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796475v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764431v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Toan Do" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00686809v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764434v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2012.6269848" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00844873v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29023-7_6" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764447v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristjan Runarsson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisli Kristjan Olafsson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00566883v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthijs Douze" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5946540" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644942v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1991996.1992066" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644939v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1991996.1992050" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00576886v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00561797v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Claveau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00561014v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hr&#246;nn &#222;&#243;rm&#243;dsd&#243;ttir" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fri&#240;rik-Heidar Hei&#240;ar &#193;smundsson" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;rsaell &#222;&#243;r J&#243;hannsson" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristleifur Da&#240;ason" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1877972.1877973" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00812351v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505843v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505845v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505846v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP.2010.5661993" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00560972v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1878137.1878145" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00560190v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1873951.1874178" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00812355v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00812353v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baldur J&#243;hannesson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#198;var Kvaran" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394212v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandhawalia Harsimrat" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordelia Schmid" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1646396.1646421" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00318614v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gros" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4517737" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00175874v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00175870v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00175247v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1180639.1180739" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505589v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Georges" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Derrien" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rubini" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Raimbault" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00175234v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1180639.1180760" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00175405v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragnhei&#240;ur Gr&#233;tarsd&#243;ttir" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigur&#240;ir Einarsson" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00175330v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut Sigurdardottir" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hlynur Hauksson" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDE.2005.294" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00175253v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444638v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Ferreira" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Franklin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Shapiro" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444632v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Plainfosse" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05267252v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renjue Li" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sicre" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2025.3610085" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04875732v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Amirian" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2024.117237" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03352276v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Pena Araya" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Xue" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pietriga" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bezerianos" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14738716211045007" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931493v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2020.3021899" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017171v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13635-020-00112-z" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938099v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bailey" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Barbe" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2020.3023274" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02106914v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Schubert" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2018.11.006" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0ZNL42Z-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864580v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-018-0578-6" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02106902v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathal Gurrin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin&#8217;ichi Satoh" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-018-6668-z" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853379v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3209662" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643444v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01391444v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2016.2587258" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862176v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-013-0698-7" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083328v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=April Morton" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marchand-Maillet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2014.2365998" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567191v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Paulev&#233;" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2010.04.004" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00514479v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnar Olafsson" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00530-010-0199-4" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00514758v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Hadjidoukas" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626410000144" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00794359v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2008.130" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567877v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-009-0091-4" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H8WP4L99-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00175410v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Oria" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1058150.1058163" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00568538v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid-Ahmed Berrani" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:MTAP.0000031758.46389.00" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3Z27V312-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00604073v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.22.1201-1230" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-Z8R4MPPH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00604464v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.7.5-6.9-44" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-78QST83J-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00568567v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100440170011" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G7MG8H6H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05315331v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Amato" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Mic" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agma Traina" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Messina" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-06069-3" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02378803v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Huet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayley Hung" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3343031" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430555v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin'Ichi Satoh" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51811-4" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01391426v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46759-7" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03852749v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119901808.ch2" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03430025v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02404216v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02370202v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643634v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tannier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00175861v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-006-0046-y" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QM8XXTFJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00175865v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00175863v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01416089v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059560v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00610446v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639215v3" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00489816v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00519490v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482502v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441816v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070693v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis E. Hadjidoukas" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070621v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut Sigur&#240;ard&#243;ttir" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn P&#243;r J&#243;nsson" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071910v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072165v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072751v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Mezhoud" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072552v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073405v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Franklin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Tomasic" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074266v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gruber" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076910v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075063v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daynes" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Valduriez" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01097210v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00139814v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Aubry" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bazin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cointepas" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>