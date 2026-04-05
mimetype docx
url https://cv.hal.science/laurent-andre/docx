--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Andre </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Hydrogéochimiste</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent-andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8844-1585</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">078572096</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000357113498</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/F-7665-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the CoSO4-Li2SO4-H2O ternary phase diagram between 283.15 K and 348.15 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Patry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.107650. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jct.2026.107650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyPiT: A thermodynamic database for modeling geochemical systems up to high temperatures, pressures and salinities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chiaberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Tuduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 199, pp.106727. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2026.106727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Minor Components on the Density of Geothermal Fluids Dominated by NaCl, KCl and CaCl2 Dissolved Salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Hoffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Milsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Sass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 47 (3), pp.42. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10765-026-03718-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of degassing on scaling in hypersaline system: Tuzla geothermal field, Turkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serhat Tonkul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alper Baba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa M Demir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Regenspurg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermal Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (1), pp.5. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40517-024-00320-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquatic metabolism influences temporal variations of water carbon and atmospheric carbon dioxide fluxes in a temperate salt marsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Mayen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Polsenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Regaudie de Gioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (19), pp.5387 - 5411. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-22-5387-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Determination of CoSO 4 –Li 2 SO 4 –H 2 O Ternary Phase Diagram between 283.15 and 323.15 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Patry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Peulon-Agasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jced.4c00636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particulate transport in porous media at pore-scale. Part 1: Unresolved-resolved four-way coupling CFD-DEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurez Maya Fogouang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Soulaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 521, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2024.113540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04796295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation and stochastic modeling of particle bridging under various flow, pore, and particle properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurez MAYA FOGOUANG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Soulaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.105158. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2025.105158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333724v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particulate transport in porous media at pore-scale. Part 2: CFD-DEM and colloidal forces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurez Maya Fogouang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Soulaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 519, pp.113439. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2024.113439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04729488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density of pure and mixed NaCl and CaCl2 aqueous solutions at 293 K to 353 K and 0.1 MPa: an integrated comparison of analytical and numerical data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Hoffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Blöcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermal Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40517-024-00318-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A revised description of the binary CaCl2-H2O chemical system up to solution-mineral equilibria and temperatures of 250°C using Pitzer equations. Extension to the multicomponent HCl-LiCl-NaCl-KCl-MgCl2-CaCl2-H2O system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.106927. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jct.2022.106927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">muFlowReacT : A Library to Solve Multiphase Multicomponent Reactive Transport on Unstructured Meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Atteia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Prommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vlassopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groundwater</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gwat.13345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and sampling of a deep and heterogeneous aquifer -An application to the Paleocene -Eocene aquifer in the Aquitaine basin, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Wuilleumier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 596, pp.126098. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2021.126098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03148912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’outils numériques régionaux dédiés à la compréhension du fonctionnement des aquifères profonds du sud du Bassin aquitain et à l’amélioration de la gestion de la ressource en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Douez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grataloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 211, pp. 44-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Measurements of CO 2 Solubility in Aqueous MgCl 2 Solution at Temperature between 323.15 and 423.15 K and Pressure up to 20 MPa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro F. dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Contamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cézac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 66 (11), pp.4166-4173. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jced.1c00347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03501285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved model for CO2 solubility in aqueous Na+–Cl−–SO42− systems up to 473.15 K and 40 MPa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Contamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 582, pp.120443. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2021.120443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03315806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Side Effects of Pesticides and Metabolites in Groundwater: Impact on Denitrification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Baran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Joulian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2021.662727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Solution Properties and Mineral–Solution Equilibria in Radionuclide-Bearing Aqueous Nitrate Systems: Application to Binary and Ternary Systems Containing U, Th, or Lanthanides at 25 °C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christomir Christov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 65 (7), pp.3613-3626. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jced.0c00180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic variations of sulfate and boron concentrations and isotopes in deep groundwaters in the Aquitaine Basin, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Wuilleumier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 123, pp.104818. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2020.104818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02990597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Measurement of CO 2 Solubility in Aqueous Na 2 SO 4 Solution at Temperatures between 303.15 and 423.15 K and Pressures up to 20 MPa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Contamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cézac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 65 (6), p.3230-3239. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jced.0c00230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Osmotic and Activity Coefficients of Lanthanide Nitrate Aqueous Solutions at 298.15 K from Low Molalities to Supersaturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christomir Christov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 64 (1), pp.345-359. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jced.8b00859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02044330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A thermodynamic model for solution behavior and solid-liquid equilibrium in Na-K-Mg-Ca-Al(III)-Fe(III)-Cr(III)-Cl-H2O system from low to very high concentration at 25°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christomir Christov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Scientifica Naturalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (1), pp.26-36. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/asn-2019-0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compréhension de la circulation des eaux souterraines dans un système aquifère profond : investigations récentes et valorisation de 100 ans de connaissances et d’études des fluides dans le sud du Bassin aquitain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Wuilleumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Douez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pédron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic model for solution behavior and solid-liquid equilibrium in Na-Al(III)-Fe(III)-Cr(III)-Cl-H2O system at 25°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christomir Christov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Scientifica Naturalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (1), pp.6 - 16. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/asn-2018-0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01755690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of calcium carbonate formation: geochemical modeling of a two-step mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Beuvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 240, pp.236-254. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2018.08.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01864521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pitzer Parametrization To Predict Solution Properties and Salt Solubility in the H–Na–K–Ca–Mg–NO 3 –H 2 O System at 298.15 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christomir Christov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 63 (3), pp.787 - 800. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jced.7b00953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01784254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet SIGARRR1 : simulations de l'Impact des gaz annexes (SOx, NyOx, O2 co-injectés avec le CO2 lors de son stockage géologique) sur la réactivité des roches-réservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Corvisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise El Ahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sterpenich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution properties and salt-solution equilibria in the H-Li-Na-K-Ca-Mg-Cl-H 2 O system at 25 °C: A new thermodynamic model based on Pitzer's equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Thadée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cézac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calphad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 61, pp.126 - 139. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.calphad.2018.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01783741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silica Precipitation Kinetics: The Role of Solid Surface Complexation Mechanism Integrating the Magnesium Effects from 25 to 300°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pedenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17, pp.217-220. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeps.2016.12.075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations of the Impact of Co-injected Gases on CO 2 Storage, the SIGARRR Project: Processes and Geochemical Approaches for Gas-water-Salt Interactions Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Corvisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Hajiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise El Ahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sterpenich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 114, pp.3322 - 3334. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2017.03.1464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darapskite solubility in basic solutions at 25 °C: A Pitzer model for the Na NO 3 SO 4 OH H 2 O system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 78, pp.311 - 320. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2016.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Data and Modeling of Solution Density and Heat Capacity in the Na–K–Ca–Mg–Cl–H 2 O System up to 353.15 K and 5 mol·kg –1 Ionic Strength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Simond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 62 (10), pp.3561 - 3576. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jced.7b00553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study on the kinetics of silica polymerization during cooling of the Bouillante geothermal fluid (Guadeloupe, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dixit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Gaspard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 442, pp.97-112. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2016.08.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considerations about the building of a thermodynamic database for the chemical description of highly saline systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Thadée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17, pp.304-307. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeps.2016.12.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal and volumetric properties of complex aqueous electrolyte solutions using the Pitzer formalism – The PhreeSCALE code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïza Boulahya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 92, pp.58-69. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2016.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Pitzer parameterization for the binary NaOH-H2O and ternary NaOH-NaCl-H2O and NaOH-LiOH-H2O systems up to NaOH solid salt saturation, from 273.15 to 523.15 K and at saturated vapour pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Serin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solution Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44 (7), </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10953-015-0357-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the geochemical impact of an injection of CO2 and associated reactive impurities (SO2 and O2) into a saline reservoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bernstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Wittek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport in Porous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 108 (1), pp.185-205. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11242-014-0359-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A thermodynamic model of aqueous electrolyte solution behavior and solid-liquid equilibrium in the Li-H-Na-K-Cl-OH-H2O system to very high concentrations (40 molal) and from 0 to 250 C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christomir Christov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American journal of science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 815 (8), pp.204-256. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2475/03.2015.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well injectivity during CO2 storage operations in deep saline aquifers--Part 1: Experimental investigation of drying effects, salt precipitation and capillary forces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Peysson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22, pp.291-300. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijggc.2013.10.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations of the impact of co-injected gases on CO2 storage, the SIGARRR project: first results on water-gas interactions modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Corvisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise El Ahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sterpenich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63, pp.3160-3171. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2014.11.341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well injectivity during CO2 storage operations in deep saline aquifers - Part 2: Numerical simulations of drying, salt deposit mechanisms and role of capillary forces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Peysson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22, pp.301-312. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijggc.2013.10.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic behavior of FeCl3-H2O and HCl-FeCl3-H2O systems - A Pitzer Model at 25°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christomir Christov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Procedia Earth and Planetary Science, 7, pp.14-18. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeps.2013.03.113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840992v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-kinetic and Physico-Chemical Modeling of Processes Generating Scaling Problems in Phosphoric Acid and Fertilizers Production Industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kervévan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amalhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46, pp.68-75. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2012.09.447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments and Numerical Modelling of Microbially-Catalysed Denitrification Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pauwels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Christine Dictor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 287, pp.171-181. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2011.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Simulations of the Thermal Impact of Supercritical CO2 Injection on Chemical Reactivity in a Carbonate Saline Reservoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Menjoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport in Porous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82 (1), p. 247-274. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11242-009-9474-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the surface tension of aqueous 1:1 electrolyte solutions at high salinity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 74 (19), p. 5427-5442. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2010.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel experimental procedure to investigate the biodegradation of NAPL under unsaturated conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika A.M. Kedziorek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain C.M. Bourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Haeseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Blanchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 370 (1-4), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2009.01.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical and solute transport modelling for CO2 storage, what to expect from it?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Gaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Audigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (4), pp.605-625. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijggc.2008.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00568197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of fluid–rock chemical interactions at the supercritical CO2–liquid interface during CO2 injection into a carbonate reservoir, the Dogger aquifer (Paris Basin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Audigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Menjoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 48 (6), pp.1782 - 1797. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2007.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of water–rock interactions on fracture permeability of the deep reservoir at Soultz-sous-Forêts, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vero Rabemanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-D. Vuataz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 35 (5-6), pp.507 - 531. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geothermics.2006.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using geochemical data and modelling to enhance the understanding of groundwater flow in a regional deep aquifer, Aquitaine Basin, south-west of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Franceschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pouchan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Atteia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 305 (1-4), pp.40 - 62. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2004.08.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions of diffusion, dissolution, ion exchange, and leakage from low-permeability layers to confined aquifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Atteia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Franceschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 41 (9), </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2003WR002593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origine et évolution du soufre au sein de l'aquifère des Sables infra-molassiques du Bassin aquitain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Franceschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pouchan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Atteia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 334 (10), pp.749 - 756. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1631-0713(02)01814-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic study of the ternary system CoSO4-NiSO4-H2O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Patry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAG; Geochemical Society, Jul 2025, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A kinetic model of silica precipitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dixit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Rock Interaction-18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Cagliary, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative review of geochemical and exploitation data from fifteen geothermal operations in the Paris area for deep understanding and solving corrosion and scaling troubles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis IGNATIADIS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hamm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCORR 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUROPEAN FEDERATION OF CORROSION (EFC), Sep 2024, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water concerns in UTES: what can be learnt from geothermal experience & what issues need to be specifically addressed?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Loschetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Watkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Regenspurg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Setareh Rad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU General Assembly, Apr 2024, Wien, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-determination of CoSO 4 -Li 2 SO 4 -H 2 O ternary system by Discontinuous Isoperibolic Thermal Analysis (DITA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Patry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54eme journées de calorimétrie et d'analyse thermique (JCAT 54)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karine Ballerat-Busserolles, Jun 2024, Clermont -Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pore-scale modeling of pore-clogging by aggregation of particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurez Maya Fogouang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Soulaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Annual International Conference on porous Media : Interpore 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Edimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04034624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of aquatic metabolism on marsh carbon dynamics and associated atmospheric CO2 fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Mayen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Polsenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Regaudie de Gioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, San Francisco (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical study of the chemical behavior of the ternary CoSO4-Li2SO4-H2O system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Patry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45e Journées des Equilibres Entre Phases (JEEP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yohann Cartigny, Oct 2023, Mont Saint Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental measurements and modelling of thermodynamic properties of NaCl-CaCl2 aqueous solutions up to high temperatures and CO2 pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Felipe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cézac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geothermal Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental measurements and thermodynamic modeling of CO2 solubility in the NaCl-Na2SO4-CaCl2-MgCl2 system up to 150 °C and 200 bar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro F. dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Messabeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Contamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cézac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Greenhouse Gas Control Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">porousMedia4Foam: An open-source multiphase reactive transport platform based on OpenFOAM for geothermal applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saideep Pavuluri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournassat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Claret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Soulaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geothermal Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, BERLIN, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685389v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restoration peatland and eLTER, case of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Magnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Conference on Ecological Restoration (SERE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Alicante, Sep 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of Plastics and Their Additives in Alkaline Solution at Different Temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hela Ben Zeineb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Meeting on Organic Geochemistry (IMOG 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.202134198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03541375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamics of saline aqueous solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAT 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved thermodynamic model based on Pitzer’s equations to describe the chemical behaviour of complex chloride-type brines up to salt solubility and elevated temperatures, for geothermal and economic geology applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Debure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Tuduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Virtual 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual, France. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2021.4642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitions de phases de systèmes salins via l'InsItuX® résolu en témperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Poupard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51èmes Journées de Calorimétrie et d’Analyse Thermique (51èmes JCAT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical degradation of polymers and additives in alkaline solution : influence of temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hela Ben Zeineb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03454275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive Transport Modelling with a Coupled OpenFOAM®-PHREEQC platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saideep Pavuluri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Soulaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Claret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Virtual 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual, France. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2021.4620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Side effects of pesticides in groundwater: impact on bacterial denitrification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Baran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Joulian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcotoxicoMic 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Montpellier - Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeoWell: Geochemical assessment of cement durability in the supercritical domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.J. Wasch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pipilikaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">German Geothermal Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Essen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium extraction from natural brines and salars-thermodynamic modeling of electrolytic systems and the evaporative sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From recharge to outflows: understanding deep aquifers groundwater circulations. The south Aquitaine Basin case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Wuilleumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Douez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pedron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of advective and capillary flows in sandstone cores during the injection of supercritical CO2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InterPore 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nouvelle Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamics of aqueous solutions at high ionic strength using the Pitzer model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Solubility Phenomena and Related Equilibrium Processes (ISSP) - 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water sampling in low productive boreholes: how to ensure of the representativeness of sampling?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Wuilleumier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU - European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patagonia Wind –Using Methanogenesis to Store Hydrogen on Large Scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Stephant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Joulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaela Blessing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22st World Hydrogen Energy Conference - WHEC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revision of radiocarbon ages in groundwater from the Eocene aquifer in the Aquitaine basin (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Michelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Decouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Wuilleumier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive transport at the pore-scale: Geological Labs on Chip studies (GLoCs) for CO&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; storage in saline aquifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land use effect on nitrate storage and transport through unconfined Chalk aquifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Picot-Colbeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Surdyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AquaConSoil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01425345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive transport modelling of calcium carbonate formation in a Lab-on-a-Chip device at 25°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Beuvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the impact of SO2 co-injected with CO2 on the reservoir- rock reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mathurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Parmentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pitzer model for darapskite solubility in NaOH solutions at 25°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Réunion des sciences de la Terre (RST 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of agronomical and geochemical modules into a 3D groundwater code for assessing nitrate storage and transport through unconfined Chalk aquifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Picot-Colbeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pettenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Surdyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.EGU2016-18143-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des écoulements souterrains en milieu semi-perméable par approche couplée géochimie-hydrodynamisme – Application sur les formations molassiques tertiaires dans le secteur de Gondrin (Gers, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dupuy Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Franceschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larroque François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Réunion des sciences de la Terre (RST 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silica precipitation kinetics: the role of solid surface complexation mechanism integrating the magnesium effects from 25 to 300°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Pedenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Water-Rock Interaction International Symposium, WRI-15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Evora, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations of the impact of co-injected gases on CO2 storage, the SIGARRR project: processes and geochemical approaches for gas-water-salt interactions modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Corvisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Hajiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise El Ahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sterpenich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Greenhouse Gas Control Technologies, GHGT-13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquifer sampling using ball check-valves system: what about sample representativeness?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Petelet-Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Wuilleumier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd IAH CONGRESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulphur isotopes: a tool to understand the variations of chemical composition of deep waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Franceschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Wuilleumier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 43rd IAH CONGRESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French and German National Chapters of the IAH, Sep 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Pitzer interaction parameters from heat capacity and osmotic coefficient for the NaOH-H2O system at temperatures from 0 to 150°C and concentrations up to NaOH(s) saturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cézac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermodynamics2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pitzer ion-interaction parameters for Al(III) in the {H + Na + K + Ca + Mg + Cl + H2O} system up to salts solubility at 298.15 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Christov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ABC-Salt IV Workshop 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Pitzer interaction parameters from heat capacity, osmotic coefficient and density data: Application to the BaCl 2 -H 2 O system (0&amp;lt;T&amp;lt;90°C and 0&amp;lt;m BaCl 2 &amp;lt;2 mol.kgw -1 )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cézac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ABC-Salt IV Workshop 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic characterization of electrolytic solutions using the Pitzer model: calculations of dilution enthalpy and heat capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cézac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Réunion des Sciences de la Terre : RST 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the binary NaOH-H2O system and its extension to two ternary highly concentrated systems (NaOH-NaCl-H2O and NaOH-LiOH-H2O) up to high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Serin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Réunion des Sciences de la Terre : RST 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Pitzer parameterization for the Na-OH-Cl-NaOH0(aq)-H2O system up to high concentrations (30 M), from 0 to 250°C at water saturation pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cézac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Congress of Chemical and Process Engineering CHISA 2014 Prague</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoddem: an example of alive thermochemical database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C.M. Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Florence, Italy. under process</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour of the CO2 injection well and the near wellbore during carbon dioxide injection in saline aquifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Peysson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pironon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Broseta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOUGH Symposium 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Berkeley, United States. pp.Session V: Carbon Dioxide Storage II</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Geochemical Impact of an Injection of CO2 and Associated Reactive Impurities into a Saline Reservoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bernstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Wittek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOUGH Symposium 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Berkeley, United States. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petrophysical and capillary properties of the host porous medium on the evaporation process during CO2 injection in a deep saline aquifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of porous medium desiccation during anhydrous CO2 injection in deep saline aquifers: up scaling from experimental results at laboratory scale to near-well region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Peysson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Greenhouse Gas Control Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Amsterdam, Netherlands. pp.4442-4449, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2011.02.398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pitzer parametrization constrained by density: application to natural and industrial systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kervévan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference 2009 - Challenges to Our Volatile Planet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of MARTHE-REACT coupled surface and groundwater reactive transport code for modeling hydro systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Picot-Colbeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kervévan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOUGH Symposium 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Berkeley (California), United States. pp. 576-583</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of fluid-rock chemical interactions during CO2 saturated water injection into a sandstone reservoir, using the MARTHE-REACT code.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Picot-Colbeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pettenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kervévan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the TOUGH Symposium, 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Berkeley (California), United States. pp. 80-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcium silica speciation and carbonation in cement systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Made</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Gaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Barcelone, France. pp.36 - 43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and simulation of the thermodynamic and physicochemical properties of natural and industrial brines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Patry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEEP 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental measurements and thermodynamic modeling of CO2 solubility in the NaCl-Na2SO4-CaCl2-MgCl2 system up to 150 °C and 200 bar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Felipe dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Messabeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Contamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cézac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GHGT-16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic study of the ternary system LiCl-Li2CO3-H2O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs - SCF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des pesticides sur l'activité microbienne de dénitrification dans les eaux souterraines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Baran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Joulian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IXème colloque de l'AFEM (Association Francophone d'Ecologie Microbienne)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bussang, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical modelling at high temperature.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Durst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Solubility Phenomena and Related Equilibrium Processes (ISSP) - 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Tours, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New investigations in former hydrocarbon exploration wells in the Aquitaine Basin, France: how to get reliable data? A case study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Bentivegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Djemil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU - European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of pesticides on denitrification in groundwaters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Baran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Joulian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Microbial Ecotoxicology. Ecotoxicomic 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Lyon, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELING THE EXCESS PROPERTIES OF AQUEOUS SYSTEMS WITH THE PITZER MODEL: APPLICATION TO THE NaOH-H2O BINARY SYSTEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Serin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHEMICAL BEHAVIOR OF NITRATE IN CEMENTITIOUS MATERIALS AND SALINE AQUEOUS ENVIRONMENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clay conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THERMODYNAMIC MODELING IN THE Na-NO3-SO4-Cl-OH-H2O CHEMICAL SYSTEM AT 25 °C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Henocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migration2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Barcelona, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of pesticides on denitrification in groundwaters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Baran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Joulian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th edition of the International Conference on Pesticide Behaviour in Soils, Water and Air </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of mineral dissolution – precipitation kinetics integrating interfacial processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, United States. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new set of Pitzer interaction parameters to describe solution properties and solid-liquid equilibria in the Li-Ca-Cl-H 2 O system at 298.15 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Thadée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Réunion des sciences de la Terre (RST 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Caen, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the thermodynamic properties of CO2 aqueous solution using a combination of HKF and Pitzer equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd IAH Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PhreeSCALE: a new numerical tool to compute the thermal and volumetric properties of brines with the Pitzer model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Serin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre (RST 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pore-scale modeling of pore-clogging by aggregation of particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurez MAYA FOGOUANG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Soulaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05051186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId352"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Andre </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Hydrogéochimiste</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent-andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8844-1585</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">078572096</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000357113498</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/F-7665-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyPiT: A thermodynamic database for modeling geochemical systems up to high temperatures, pressures and salinities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chiaberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Tuduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 199, pp.106727. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2026.106727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Minor Components on the Density of Geothermal Fluids Dominated by NaCl, KCl and CaCl2 Dissolved Salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Hoffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Milsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Sass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 47 (3), pp.42. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10765-026-03718-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the CoSO4-Li2SO4-H2O ternary phase diagram between 283.15 K and 348.15 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Patry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.107650. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jct.2026.107650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of degassing on scaling in hypersaline system: Tuzla geothermal field, Turkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serhat Tonkul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alper Baba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa M Demir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Regenspurg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermal Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (1), pp.5. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40517-024-00320-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquatic metabolism influences temporal variations of water carbon and atmospheric carbon dioxide fluxes in a temperate salt marsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Mayen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Polsenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Regaudie de Gioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (19), pp.5387 - 5411. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-22-5387-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Determination of CoSO 4 –Li 2 SO 4 –H 2 O Ternary Phase Diagram between 283.15 and 323.15 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Patry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Peulon-Agasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jced.4c00636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particulate transport in porous media at pore-scale. Part 1: Unresolved-resolved four-way coupling CFD-DEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurez Maya Fogouang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Soulaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 521, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2024.113540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04796295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation and stochastic modeling of particle bridging under various flow, pore, and particle properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurez MAYA FOGOUANG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Soulaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.105158. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2025.105158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333724v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density of pure and mixed NaCl and CaCl2 aqueous solutions at 293 K to 353 K and 0.1 MPa: an integrated comparison of analytical and numerical data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Hoffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Blöcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermal Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40517-024-00318-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particulate transport in porous media at pore-scale. Part 2: CFD-DEM and colloidal forces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurez Maya Fogouang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Soulaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 519, pp.113439. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2024.113439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04729488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A revised description of the binary CaCl2-H2O chemical system up to solution-mineral equilibria and temperatures of 250°C using Pitzer equations. Extension to the multicomponent HCl-LiCl-NaCl-KCl-MgCl2-CaCl2-H2O system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.106927. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jct.2022.106927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">muFlowReacT : A Library to Solve Multiphase Multicomponent Reactive Transport on Unstructured Meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Atteia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Prommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vlassopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groundwater</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gwat.13345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and sampling of a deep and heterogeneous aquifer -An application to the Paleocene -Eocene aquifer in the Aquitaine basin, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Wuilleumier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 596, pp.126098. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2021.126098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03148912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’outils numériques régionaux dédiés à la compréhension du fonctionnement des aquifères profonds du sud du Bassin aquitain et à l’amélioration de la gestion de la ressource en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Douez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grataloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 211, pp. 44-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Measurements of CO 2 Solubility in Aqueous MgCl 2 Solution at Temperature between 323.15 and 423.15 K and Pressure up to 20 MPa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro F. dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Contamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cézac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 66 (11), pp.4166-4173. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jced.1c00347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03501285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Side Effects of Pesticides and Metabolites in Groundwater: Impact on Denitrification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Baran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Joulian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2021.662727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved model for CO2 solubility in aqueous Na+–Cl−–SO42− systems up to 473.15 K and 40 MPa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Contamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 582, pp.120443. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2021.120443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03315806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Solution Properties and Mineral–Solution Equilibria in Radionuclide-Bearing Aqueous Nitrate Systems: Application to Binary and Ternary Systems Containing U, Th, or Lanthanides at 25 °C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christomir Christov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 65 (7), pp.3613-3626. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jced.0c00180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic variations of sulfate and boron concentrations and isotopes in deep groundwaters in the Aquitaine Basin, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Wuilleumier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 123, pp.104818. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2020.104818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02990597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Measurement of CO 2 Solubility in Aqueous Na 2 SO 4 Solution at Temperatures between 303.15 and 423.15 K and Pressures up to 20 MPa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Contamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cézac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 65 (6), p.3230-3239. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jced.0c00230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Osmotic and Activity Coefficients of Lanthanide Nitrate Aqueous Solutions at 298.15 K from Low Molalities to Supersaturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christomir Christov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 64 (1), pp.345-359. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jced.8b00859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02044330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A thermodynamic model for solution behavior and solid-liquid equilibrium in Na-K-Mg-Ca-Al(III)-Fe(III)-Cr(III)-Cl-H2O system from low to very high concentration at 25°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christomir Christov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Scientifica Naturalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (1), pp.26-36. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/asn-2019-0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compréhension de la circulation des eaux souterraines dans un système aquifère profond : investigations récentes et valorisation de 100 ans de connaissances et d’études des fluides dans le sud du Bassin aquitain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Wuilleumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Douez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pédron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pitzer Parametrization To Predict Solution Properties and Salt Solubility in the H–Na–K–Ca–Mg–NO 3 –H 2 O System at 298.15 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christomir Christov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 63 (3), pp.787 - 800. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jced.7b00953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01784254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic model for solution behavior and solid-liquid equilibrium in Na-Al(III)-Fe(III)-Cr(III)-Cl-H2O system at 25°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christomir Christov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Scientifica Naturalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (1), pp.6 - 16. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/asn-2018-0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01755690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of calcium carbonate formation: geochemical modeling of a two-step mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Beuvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 240, pp.236-254. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2018.08.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01864521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet SIGARRR1 : simulations de l'Impact des gaz annexes (SOx, NyOx, O2 co-injectés avec le CO2 lors de son stockage géologique) sur la réactivité des roches-réservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Corvisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise El Ahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sterpenich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution properties and salt-solution equilibria in the H-Li-Na-K-Ca-Mg-Cl-H 2 O system at 25 °C: A new thermodynamic model based on Pitzer's equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Thadée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cézac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calphad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 61, pp.126 - 139. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.calphad.2018.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01783741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silica Precipitation Kinetics: The Role of Solid Surface Complexation Mechanism Integrating the Magnesium Effects from 25 to 300°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pedenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17, pp.217-220. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeps.2016.12.075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations of the Impact of Co-injected Gases on CO 2 Storage, the SIGARRR Project: Processes and Geochemical Approaches for Gas-water-Salt Interactions Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Corvisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Hajiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise El Ahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sterpenich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 114, pp.3322 - 3334. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2017.03.1464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darapskite solubility in basic solutions at 25 °C: A Pitzer model for the Na NO 3 SO 4 OH H 2 O system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 78, pp.311 - 320. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2016.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Data and Modeling of Solution Density and Heat Capacity in the Na–K–Ca–Mg–Cl–H 2 O System up to 353.15 K and 5 mol·kg –1 Ionic Strength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Simond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 62 (10), pp.3561 - 3576. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jced.7b00553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study on the kinetics of silica polymerization during cooling of the Bouillante geothermal fluid (Guadeloupe, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dixit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Gaspard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 442, pp.97-112. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2016.08.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal and volumetric properties of complex aqueous electrolyte solutions using the Pitzer formalism – The PhreeSCALE code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïza Boulahya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 92, pp.58-69. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2016.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considerations about the building of a thermodynamic database for the chemical description of highly saline systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Thadée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17, pp.304-307. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeps.2016.12.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the geochemical impact of an injection of CO2 and associated reactive impurities (SO2 and O2) into a saline reservoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bernstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Wittek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport in Porous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 108 (1), pp.185-205. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11242-014-0359-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Pitzer parameterization for the binary NaOH-H2O and ternary NaOH-NaCl-H2O and NaOH-LiOH-H2O systems up to NaOH solid salt saturation, from 273.15 to 523.15 K and at saturated vapour pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Serin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solution Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44 (7), </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10953-015-0357-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A thermodynamic model of aqueous electrolyte solution behavior and solid-liquid equilibrium in the Li-H-Na-K-Cl-OH-H2O system to very high concentrations (40 molal) and from 0 to 250 C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christomir Christov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American journal of science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 815 (8), pp.204-256. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2475/03.2015.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well injectivity during CO2 storage operations in deep saline aquifers--Part 1: Experimental investigation of drying effects, salt precipitation and capillary forces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Peysson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22, pp.291-300. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijggc.2013.10.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations of the impact of co-injected gases on CO2 storage, the SIGARRR project: first results on water-gas interactions modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Corvisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise El Ahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sterpenich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63, pp.3160-3171. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2014.11.341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well injectivity during CO2 storage operations in deep saline aquifers - Part 2: Numerical simulations of drying, salt deposit mechanisms and role of capillary forces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Peysson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22, pp.301-312. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijggc.2013.10.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic behavior of FeCl3-H2O and HCl-FeCl3-H2O systems - A Pitzer Model at 25°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christomir Christov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Procedia Earth and Planetary Science, 7, pp.14-18. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeps.2013.03.113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840992v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-kinetic and Physico-Chemical Modeling of Processes Generating Scaling Problems in Phosphoric Acid and Fertilizers Production Industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kervévan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amalhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46, pp.68-75. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2012.09.447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments and Numerical Modelling of Microbially-Catalysed Denitrification Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pauwels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Christine Dictor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 287, pp.171-181. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2011.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Simulations of the Thermal Impact of Supercritical CO2 Injection on Chemical Reactivity in a Carbonate Saline Reservoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Menjoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport in Porous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82 (1), p. 247-274. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11242-009-9474-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the surface tension of aqueous 1:1 electrolyte solutions at high salinity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 74 (19), p. 5427-5442. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2010.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel experimental procedure to investigate the biodegradation of NAPL under unsaturated conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika A.M. Kedziorek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain C.M. Bourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Haeseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Blanchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 370 (1-4), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2009.01.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical and solute transport modelling for CO2 storage, what to expect from it?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Gaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Audigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (4), pp.605-625. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijggc.2008.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00568197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of fluid–rock chemical interactions at the supercritical CO2–liquid interface during CO2 injection into a carbonate reservoir, the Dogger aquifer (Paris Basin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Audigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Menjoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 48 (6), pp.1782 - 1797. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2007.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of water–rock interactions on fracture permeability of the deep reservoir at Soultz-sous-Forêts, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vero Rabemanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-D. Vuataz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 35 (5-6), pp.507 - 531. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geothermics.2006.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using geochemical data and modelling to enhance the understanding of groundwater flow in a regional deep aquifer, Aquitaine Basin, south-west of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Franceschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pouchan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Atteia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 305 (1-4), pp.40 - 62. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2004.08.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions of diffusion, dissolution, ion exchange, and leakage from low-permeability layers to confined aquifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Atteia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Franceschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 41 (9), </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2003WR002593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origine et évolution du soufre au sein de l'aquifère des Sables infra-molassiques du Bassin aquitain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Franceschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pouchan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Atteia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 334 (10), pp.749 - 756. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1631-0713(02)01814-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic study of the ternary system CoSO4-NiSO4-H2O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Patry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAG; Geochemical Society, Jul 2025, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A kinetic model of silica precipitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dixit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Rock Interaction-18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Cagliary, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative review of geochemical and exploitation data from fifteen geothermal operations in the Paris area for deep understanding and solving corrosion and scaling troubles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis IGNATIADIS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hamm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCORR 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUROPEAN FEDERATION OF CORROSION (EFC), Sep 2024, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water concerns in UTES: what can be learnt from geothermal experience & what issues need to be specifically addressed?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Loschetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Watkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Regenspurg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Setareh Rad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU General Assembly, Apr 2024, Wien, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-determination of CoSO 4 -Li 2 SO 4 -H 2 O ternary system by Discontinuous Isoperibolic Thermal Analysis (DITA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Patry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54eme journées de calorimétrie et d'analyse thermique (JCAT 54)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karine Ballerat-Busserolles, Jun 2024, Clermont -Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pore-scale modeling of pore-clogging by aggregation of particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurez Maya Fogouang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Soulaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Annual International Conference on porous Media : Interpore 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Edimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04034624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of aquatic metabolism on marsh carbon dynamics and associated atmospheric CO2 fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Mayen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Polsenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Regaudie de Gioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, San Francisco (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical study of the chemical behavior of the ternary CoSO4-Li2SO4-H2O system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Patry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45e Journées des Equilibres Entre Phases (JEEP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yohann Cartigny, Oct 2023, Mont Saint Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental measurements and modelling of thermodynamic properties of NaCl-CaCl2 aqueous solutions up to high temperatures and CO2 pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Felipe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cézac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geothermal Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental measurements and thermodynamic modeling of CO2 solubility in the NaCl-Na2SO4-CaCl2-MgCl2 system up to 150 °C and 200 bar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro F. dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Messabeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Contamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cézac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Greenhouse Gas Control Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">porousMedia4Foam: An open-source multiphase reactive transport platform based on OpenFOAM for geothermal applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saideep Pavuluri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournassat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Claret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Soulaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geothermal Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, BERLIN, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685389v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restoration peatland and eLTER, case of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Magnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Conference on Ecological Restoration (SERE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Alicante, Sep 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of Plastics and Their Additives in Alkaline Solution at Different Temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hela Ben Zeineb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Meeting on Organic Geochemistry (IMOG 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.202134198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03541375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamics of saline aqueous solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAT 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved thermodynamic model based on Pitzer’s equations to describe the chemical behaviour of complex chloride-type brines up to salt solubility and elevated temperatures, for geothermal and economic geology applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Debure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Tuduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Virtual 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual, France. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2021.4642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitions de phases de systèmes salins via l'InsItuX® résolu en témperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Poupard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51èmes Journées de Calorimétrie et d’Analyse Thermique (51èmes JCAT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical degradation of polymers and additives in alkaline solution : influence of temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hela Ben Zeineb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03454275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive Transport Modelling with a Coupled OpenFOAM®-PHREEQC platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saideep Pavuluri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Soulaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Claret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Virtual 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual, France. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2021.4620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Side effects of pesticides in groundwater: impact on bacterial denitrification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Baran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Joulian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcotoxicoMic 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Montpellier - Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeoWell: Geochemical assessment of cement durability in the supercritical domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.J. Wasch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pipilikaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">German Geothermal Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Essen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium extraction from natural brines and salars-thermodynamic modeling of electrolytic systems and the evaporative sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From recharge to outflows: understanding deep aquifers groundwater circulations. The south Aquitaine Basin case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Wuilleumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Douez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pedron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of advective and capillary flows in sandstone cores during the injection of supercritical CO2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InterPore 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nouvelle Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamics of aqueous solutions at high ionic strength using the Pitzer model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Solubility Phenomena and Related Equilibrium Processes (ISSP) - 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water sampling in low productive boreholes: how to ensure of the representativeness of sampling?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Wuilleumier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU - European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patagonia Wind –Using Methanogenesis to Store Hydrogen on Large Scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Stephant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Joulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaela Blessing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22st World Hydrogen Energy Conference - WHEC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revision of radiocarbon ages in groundwater from the Eocene aquifer in the Aquitaine basin (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Michelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Decouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Wuilleumier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive transport at the pore-scale: Geological Labs on Chip studies (GLoCs) for CO&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; storage in saline aquifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land use effect on nitrate storage and transport through unconfined Chalk aquifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Picot-Colbeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Surdyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AquaConSoil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01425345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive transport modelling of calcium carbonate formation in a Lab-on-a-Chip device at 25°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Beuvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the impact of SO2 co-injected with CO2 on the reservoir- rock reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mathurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Parmentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of agronomical and geochemical modules into a 3D groundwater code for assessing nitrate storage and transport through unconfined Chalk aquifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Picot-Colbeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pettenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Surdyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.EGU2016-18143-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pitzer model for darapskite solubility in NaOH solutions at 25°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Réunion des sciences de la Terre (RST 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silica precipitation kinetics: the role of solid surface complexation mechanism integrating the magnesium effects from 25 to 300°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Pedenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Water-Rock Interaction International Symposium, WRI-15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Evora, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des écoulements souterrains en milieu semi-perméable par approche couplée géochimie-hydrodynamisme – Application sur les formations molassiques tertiaires dans le secteur de Gondrin (Gers, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dupuy Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Franceschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larroque François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Réunion des sciences de la Terre (RST 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations of the impact of co-injected gases on CO2 storage, the SIGARRR project: processes and geochemical approaches for gas-water-salt interactions modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Corvisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Hajiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise El Ahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sterpenich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Greenhouse Gas Control Technologies, GHGT-13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquifer sampling using ball check-valves system: what about sample representativeness?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Petelet-Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Wuilleumier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd IAH CONGRESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulphur isotopes: a tool to understand the variations of chemical composition of deep waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Franceschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Wuilleumier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 43rd IAH CONGRESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French and German National Chapters of the IAH, Sep 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Pitzer interaction parameters from heat capacity and osmotic coefficient for the NaOH-H2O system at temperatures from 0 to 150°C and concentrations up to NaOH(s) saturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cézac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermodynamics2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pitzer ion-interaction parameters for Al(III) in the {H + Na + K + Ca + Mg + Cl + H2O} system up to salts solubility at 298.15 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Christov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ABC-Salt IV Workshop 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Pitzer interaction parameters from heat capacity, osmotic coefficient and density data: Application to the BaCl 2 -H 2 O system (0&amp;lt;T&amp;lt;90°C and 0&amp;lt;m BaCl 2 &amp;lt;2 mol.kgw -1 )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cézac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ABC-Salt IV Workshop 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic characterization of electrolytic solutions using the Pitzer model: calculations of dilution enthalpy and heat capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cézac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Réunion des Sciences de la Terre : RST 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the binary NaOH-H2O system and its extension to two ternary highly concentrated systems (NaOH-NaCl-H2O and NaOH-LiOH-H2O) up to high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Serin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Réunion des Sciences de la Terre : RST 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Pitzer parameterization for the Na-OH-Cl-NaOH0(aq)-H2O system up to high concentrations (30 M), from 0 to 250°C at water saturation pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cézac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Congress of Chemical and Process Engineering CHISA 2014 Prague</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoddem: an example of alive thermochemical database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C.M. Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Florence, Italy. under process</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour of the CO2 injection well and the near wellbore during carbon dioxide injection in saline aquifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Peysson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pironon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Broseta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOUGH Symposium 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Berkeley, United States. pp.Session V: Carbon Dioxide Storage II</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Geochemical Impact of an Injection of CO2 and Associated Reactive Impurities into a Saline Reservoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bernstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Wittek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOUGH Symposium 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Berkeley, United States. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petrophysical and capillary properties of the host porous medium on the evaporation process during CO2 injection in a deep saline aquifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of porous medium desiccation during anhydrous CO2 injection in deep saline aquifers: up scaling from experimental results at laboratory scale to near-well region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Peysson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Greenhouse Gas Control Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Amsterdam, Netherlands. pp.4442-4449, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2011.02.398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pitzer parametrization constrained by density: application to natural and industrial systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kervévan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference 2009 - Challenges to Our Volatile Planet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of fluid-rock chemical interactions during CO2 saturated water injection into a sandstone reservoir, using the MARTHE-REACT code.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Picot-Colbeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pettenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kervévan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the TOUGH Symposium, 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Berkeley (California), United States. pp. 80-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of MARTHE-REACT coupled surface and groundwater reactive transport code for modeling hydro systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Picot-Colbeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kervévan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOUGH Symposium 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Berkeley (California), United States. pp. 576-583</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcium silica speciation and carbonation in cement systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Made</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Gaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Barcelone, France. pp.36 - 43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and simulation of the thermodynamic and physicochemical properties of natural and industrial brines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Patry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEEP 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental measurements and thermodynamic modeling of CO2 solubility in the NaCl-Na2SO4-CaCl2-MgCl2 system up to 150 °C and 200 bar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Felipe dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Messabeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Contamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cézac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GHGT-16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic study of the ternary system LiCl-Li2CO3-H2O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs - SCF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des pesticides sur l'activité microbienne de dénitrification dans les eaux souterraines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Baran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Joulian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IXème colloque de l'AFEM (Association Francophone d'Ecologie Microbienne)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bussang, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical modelling at high temperature.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Durst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Solubility Phenomena and Related Equilibrium Processes (ISSP) - 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Tours, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New investigations in former hydrocarbon exploration wells in the Aquitaine Basin, France: how to get reliable data? A case study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Bentivegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Djemil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU - European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHEMICAL BEHAVIOR OF NITRATE IN CEMENTITIOUS MATERIALS AND SALINE AQUEOUS ENVIRONMENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clay conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of pesticides on denitrification in groundwaters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Baran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Joulian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Microbial Ecotoxicology. Ecotoxicomic 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Lyon, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELING THE EXCESS PROPERTIES OF AQUEOUS SYSTEMS WITH THE PITZER MODEL: APPLICATION TO THE NaOH-H2O BINARY SYSTEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Serin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of pesticides on denitrification in groundwaters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Baran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Joulian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th edition of the International Conference on Pesticide Behaviour in Soils, Water and Air </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THERMODYNAMIC MODELING IN THE Na-NO3-SO4-Cl-OH-H2O CHEMICAL SYSTEM AT 25 °C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Henocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migration2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Barcelona, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of mineral dissolution – precipitation kinetics integrating interfacial processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, United States. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new set of Pitzer interaction parameters to describe solution properties and solid-liquid equilibria in the Li-Ca-Cl-H 2 O system at 298.15 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Thadée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Réunion des sciences de la Terre (RST 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Caen, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the thermodynamic properties of CO2 aqueous solution using a combination of HKF and Pitzer equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd IAH Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PhreeSCALE: a new numerical tool to compute the thermal and volumetric properties of brines with the Pitzer model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Serin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre (RST 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pore-scale modeling of pore-clogging by aggregation of particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurez MAYA FOGOUANG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Soulaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05051186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId353"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="444BF540"/>
+    <w:nsid w:val="D2FDDD89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-andre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8844-1585" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078572096" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357113498" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-7665-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05523078v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Patry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Lassin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Andre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couvrat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cartigny" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2026.107650" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05523848v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chiaberge" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guignot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Tuduri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Andr&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2026.106727" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05528405v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Hoffert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Milsch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Sass" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-026-03718-6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04901834v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serhat Tonkul" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alper Baba" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa M Demir" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Regenspurg" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40517-024-00320-7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05349082v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Mayen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Polsenaere" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Regaudie de Gioux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deborde" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Collin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-5387-2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973510v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie H&#233;bert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Peulon-Agasse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.4c00636" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04796295v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurez Maya Fogouang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Soulaine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2024.113540" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333724v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurez MAYA FOGOUANG" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2025.105158" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04729488v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leroy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2024.113439" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04777058v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Bl&#246;cher" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40517-024-00318-1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03790217v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2022.106927" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04190108v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Atteia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Prommer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vlassopoulos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cohen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gwat.13345" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03148912v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Barri&#232;re" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Wuilleumier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.126098" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03886001v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Douez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Manceau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grataloup" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lasseur" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03501285v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro F. dos Santos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ducousso" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Contamine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre C&#233;zac" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.1c00347" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03315806v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro dos Santos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120443" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03685460v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Baran" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Charron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joulian" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.662727" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02913685v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lach" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christomir Christov" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.0c00180" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02990597v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Manceau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourbon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2020.104818" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02913690v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.0c00230" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02044330v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.8b00859" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02145943v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Azaroual" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/asn-2019-0004" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03886042v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;dron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Serrano" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755690v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/asn-2018-0002" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01864521v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beuvier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.08.033" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01784254v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henocq" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.7b00953" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02014500v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Corvisier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise El Ahmar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coquelet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sterpenich" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Privat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01783741v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Thad&#233;e" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2018.03.005" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02915388v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pedenaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2016.12.075" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696420v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Hajiw" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.03.1464" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01818534v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2016.12.008" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35V8GL75-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647937v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ballerat-Busserolles" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Simond" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.7b00553" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01403092v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dixit" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Bernard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sanjuan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Gaspard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.08.031" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXJF3BLZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01332204v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2016.12.064" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315439v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Boulahya" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2016.03.016" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315435v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Serin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10953-015-0357-6" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01020077v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bernstone" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Wittek" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-014-0359-7" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01331967v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2475/03.2015.02" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00932767v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Peysson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2013.10.031" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187689v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Privat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.11.341" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00932777v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2013.10.030" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00840992v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2013.03.113" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03652420v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kerv&#233;van" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amalhay" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2012.09.447" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00617602v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pauwels" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Dictor" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Parmentier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2011.06.008" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00546961v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Menjoz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-009-9474-2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5F6EC325A4F09851F5BF384549E392F4F96D6820/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00546916v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2010.06.012" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03464329v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika A.M. Kedziorek" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain C.M. Bourg" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Haeseler" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Blanchet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.01.031" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJ3H1FJC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00568197v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Gaus" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Audigane" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lions" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacquemet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2008.02.011" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735783v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2007.01.006" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BPVZFHMC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727605v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vero Rabemanana" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-D. Vuataz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2006.09.006" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54M43671-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735781v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Franceschi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pouchan" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2004.08.027" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LDW3J75L-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735782v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupuy" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003WR002593" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HZ3S5PF5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735780v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pouchan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Atteia" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0713(02)01814-X" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119120v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05056230v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04621127v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis IGNATIADIS" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hamm" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460163v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Loschetter" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Watkinson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Setareh Rad" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607883v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034624v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678751v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04234609v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03665467v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Felipe" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03790585v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Messabeb" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03685389v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saideep Pavuluri" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tournassat" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Claret" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462883v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gogo" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gilbert" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Magnon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertrand" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03541375v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Ben Zeineb" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ollivier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202134198" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03474598v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03474651v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Debure" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.4642" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270222v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Poupard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03454275v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03474663v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.4620" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02907569v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01881780v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Wasch" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pipilikaki" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01880410v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693760v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pedron" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01741840v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01720540v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01699414v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Gal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01742093v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupraz" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Stephant" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Blessing" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01707123v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Michelot" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deschamps" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Decouchon" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552726v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01425345v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Picot-Colbeaux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thi&#233;ry" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Josse" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Surdyk" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01500330v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01528902v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mathurin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01324107v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01297767v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pettenati" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01334673v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Faucher" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupuy Alain" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larroque Fran&#231;ois" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01328174v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pedenaud" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01409671v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01325596v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Petelet-Giraud" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01315399v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chiquet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315430v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01136472v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Christov" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01135995v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01010100v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01010097v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00967366v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00812419v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas C.M. Marty" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00755073v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pironon" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Broseta" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00755058v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00631101v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00755091v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bazin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.02.398" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00578054v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01061807v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01073955v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02084446v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Made" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tasi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Gaona" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991654v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196409v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Felipe dos Santos" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432742v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pauchard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02168034v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01720524v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Durst" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01699418v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Bentivegna" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Djemil" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01586077v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01499410v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01513785v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01528633v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Henocq" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01519859v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01381005v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01332185v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02457858v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315445v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05051186v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-andre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8844-1585" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078572096" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357113498" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-7665-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05523848v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Lassin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chiaberge" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guignot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Tuduri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Andr&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2026.106727" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05528405v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Hoffert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Milsch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Sass" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-026-03718-6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05523078v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Patry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Andre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couvrat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cartigny" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2026.107650" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04901834v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serhat Tonkul" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alper Baba" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa M Demir" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Regenspurg" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40517-024-00320-7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05349082v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Mayen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Polsenaere" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Regaudie de Gioux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deborde" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Collin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-5387-2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973510v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie H&#233;bert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Peulon-Agasse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.4c00636" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04796295v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurez Maya Fogouang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Soulaine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2024.113540" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333724v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurez MAYA FOGOUANG" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2025.105158" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04777058v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Bl&#246;cher" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40517-024-00318-1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04729488v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leroy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2024.113439" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03790217v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2022.106927" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04190108v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Atteia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Prommer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vlassopoulos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cohen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gwat.13345" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03148912v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Barri&#232;re" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Wuilleumier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.126098" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03886001v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Douez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Manceau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grataloup" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lasseur" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03501285v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro F. dos Santos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ducousso" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Contamine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre C&#233;zac" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.1c00347" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03685460v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Baran" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Charron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joulian" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.662727" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03315806v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro dos Santos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120443" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02913685v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lach" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christomir Christov" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.0c00180" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02990597v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Manceau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourbon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2020.104818" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02913690v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.0c00230" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02044330v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.8b00859" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02145943v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Azaroual" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/asn-2019-0004" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03886042v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;dron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Serrano" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01784254v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henocq" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.7b00953" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755690v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/asn-2018-0002" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01864521v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beuvier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.08.033" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02014500v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Corvisier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise El Ahmar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coquelet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sterpenich" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Privat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01783741v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Thad&#233;e" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2018.03.005" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0SVK5PL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02915388v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pedenaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2016.12.075" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696420v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Hajiw" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.03.1464" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01818534v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2016.12.008" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35V8GL75-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647937v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ballerat-Busserolles" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Simond" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.7b00553" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01403092v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dixit" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Bernard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sanjuan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Gaspard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.08.031" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXJF3BLZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315439v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Boulahya" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2016.03.016" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01332204v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2016.12.064" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01020077v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bernstone" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Wittek" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-014-0359-7" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315435v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Serin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10953-015-0357-6" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01331967v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2475/03.2015.02" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00932767v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Peysson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2013.10.031" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187689v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Privat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.11.341" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00932777v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2013.10.030" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00840992v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2013.03.113" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03652420v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kerv&#233;van" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amalhay" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2012.09.447" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00617602v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pauwels" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Dictor" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Parmentier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2011.06.008" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00546961v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Menjoz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-009-9474-2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5F6EC325A4F09851F5BF384549E392F4F96D6820/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00546916v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2010.06.012" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03464329v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika A.M. Kedziorek" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain C.M. Bourg" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Haeseler" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Blanchet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.01.031" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJ3H1FJC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00568197v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Gaus" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Audigane" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lions" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacquemet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2008.02.011" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735783v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2007.01.006" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BPVZFHMC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727605v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vero Rabemanana" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-D. Vuataz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2006.09.006" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54M43671-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735781v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Franceschi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pouchan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2004.08.027" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LDW3J75L-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735782v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupuy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003WR002593" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HZ3S5PF5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735780v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pouchan" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Atteia" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0713(02)01814-X" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119120v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05056230v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04621127v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis IGNATIADIS" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hamm" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460163v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Loschetter" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Watkinson" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Setareh Rad" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607883v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034624v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678751v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04234609v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03665467v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Felipe" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03790585v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Messabeb" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03685389v2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saideep Pavuluri" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tournassat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Claret" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462883v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gogo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gilbert" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Magnon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertrand" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03541375v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Ben Zeineb" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ollivier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202134198" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03474598v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03474651v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Debure" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.4642" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270222v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Poupard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03454275v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03474663v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.4620" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02907569v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01881780v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Wasch" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pipilikaki" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01880410v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693760v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pedron" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01741840v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01720540v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01699414v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Gal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01742093v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupraz" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Stephant" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perez" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Blessing" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01707123v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Michelot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deschamps" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Decouchon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552726v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01425345v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Picot-Colbeaux" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thi&#233;ry" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Josse" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Surdyk" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01500330v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01528902v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mathurin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01297767v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pettenati" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01324107v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01328174v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pedenaud" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01334673v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Faucher" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupuy Alain" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larroque Fran&#231;ois" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01409671v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01325596v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Petelet-Giraud" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01315399v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chiquet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315430v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01136472v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Christov" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01135995v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01010100v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01010097v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00967366v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00812419v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas C.M. Marty" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00755073v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pironon" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Broseta" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00755058v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00631101v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00755091v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bazin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.02.398" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00578054v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01073955v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01061807v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02084446v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Made" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tasi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Gaona" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991654v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196409v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Felipe dos Santos" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432742v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pauchard" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02168034v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01720524v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Durst" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01699418v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Bentivegna" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Djemil" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01513785v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01586077v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01499410v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01519859v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01528633v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Henocq" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01381005v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01332185v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02457858v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315445v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05051186v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>