--- v1 (2026-04-05)
+++ v2 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Andre </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Hydrogéochimiste</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent-andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8844-1585</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">078572096</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000357113498</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/F-7665-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyPiT: A thermodynamic database for modeling geochemical systems up to high temperatures, pressures and salinities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chiaberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Tuduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 199, pp.106727. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2026.106727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Minor Components on the Density of Geothermal Fluids Dominated by NaCl, KCl and CaCl2 Dissolved Salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Hoffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Milsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Sass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 47 (3), pp.42. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10765-026-03718-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the CoSO4-Li2SO4-H2O ternary phase diagram between 283.15 K and 348.15 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Patry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.107650. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jct.2026.107650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of degassing on scaling in hypersaline system: Tuzla geothermal field, Turkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serhat Tonkul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alper Baba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa M Demir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Regenspurg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermal Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (1), pp.5. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40517-024-00320-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquatic metabolism influences temporal variations of water carbon and atmospheric carbon dioxide fluxes in a temperate salt marsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Mayen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Polsenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Regaudie de Gioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (19), pp.5387 - 5411. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-22-5387-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Determination of CoSO 4 –Li 2 SO 4 –H 2 O Ternary Phase Diagram between 283.15 and 323.15 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Patry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Peulon-Agasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jced.4c00636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particulate transport in porous media at pore-scale. Part 1: Unresolved-resolved four-way coupling CFD-DEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurez Maya Fogouang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Soulaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 521, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2024.113540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04796295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation and stochastic modeling of particle bridging under various flow, pore, and particle properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurez MAYA FOGOUANG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Soulaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.105158. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2025.105158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333724v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density of pure and mixed NaCl and CaCl2 aqueous solutions at 293 K to 353 K and 0.1 MPa: an integrated comparison of analytical and numerical data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Hoffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Blöcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermal Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40517-024-00318-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particulate transport in porous media at pore-scale. Part 2: CFD-DEM and colloidal forces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurez Maya Fogouang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Soulaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 519, pp.113439. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2024.113439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04729488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A revised description of the binary CaCl2-H2O chemical system up to solution-mineral equilibria and temperatures of 250°C using Pitzer equations. Extension to the multicomponent HCl-LiCl-NaCl-KCl-MgCl2-CaCl2-H2O system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.106927. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jct.2022.106927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">muFlowReacT : A Library to Solve Multiphase Multicomponent Reactive Transport on Unstructured Meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Atteia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Prommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vlassopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groundwater</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gwat.13345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and sampling of a deep and heterogeneous aquifer -An application to the Paleocene -Eocene aquifer in the Aquitaine basin, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Wuilleumier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 596, pp.126098. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2021.126098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03148912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’outils numériques régionaux dédiés à la compréhension du fonctionnement des aquifères profonds du sud du Bassin aquitain et à l’amélioration de la gestion de la ressource en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Douez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grataloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 211, pp. 44-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Measurements of CO 2 Solubility in Aqueous MgCl 2 Solution at Temperature between 323.15 and 423.15 K and Pressure up to 20 MPa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro F. dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Contamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cézac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 66 (11), pp.4166-4173. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jced.1c00347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03501285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Side Effects of Pesticides and Metabolites in Groundwater: Impact on Denitrification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Baran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Joulian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2021.662727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved model for CO2 solubility in aqueous Na+–Cl−–SO42− systems up to 473.15 K and 40 MPa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Contamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 582, pp.120443. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2021.120443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03315806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Solution Properties and Mineral–Solution Equilibria in Radionuclide-Bearing Aqueous Nitrate Systems: Application to Binary and Ternary Systems Containing U, Th, or Lanthanides at 25 °C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christomir Christov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 65 (7), pp.3613-3626. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jced.0c00180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic variations of sulfate and boron concentrations and isotopes in deep groundwaters in the Aquitaine Basin, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Wuilleumier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 123, pp.104818. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2020.104818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02990597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Measurement of CO 2 Solubility in Aqueous Na 2 SO 4 Solution at Temperatures between 303.15 and 423.15 K and Pressures up to 20 MPa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Contamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cézac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 65 (6), p.3230-3239. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jced.0c00230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Osmotic and Activity Coefficients of Lanthanide Nitrate Aqueous Solutions at 298.15 K from Low Molalities to Supersaturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christomir Christov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 64 (1), pp.345-359. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jced.8b00859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02044330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A thermodynamic model for solution behavior and solid-liquid equilibrium in Na-K-Mg-Ca-Al(III)-Fe(III)-Cr(III)-Cl-H2O system from low to very high concentration at 25°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christomir Christov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Scientifica Naturalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (1), pp.26-36. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/asn-2019-0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compréhension de la circulation des eaux souterraines dans un système aquifère profond : investigations récentes et valorisation de 100 ans de connaissances et d’études des fluides dans le sud du Bassin aquitain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Wuilleumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Douez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pédron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pitzer Parametrization To Predict Solution Properties and Salt Solubility in the H–Na–K–Ca–Mg–NO 3 –H 2 O System at 298.15 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christomir Christov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 63 (3), pp.787 - 800. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jced.7b00953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01784254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic model for solution behavior and solid-liquid equilibrium in Na-Al(III)-Fe(III)-Cr(III)-Cl-H2O system at 25°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christomir Christov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Scientifica Naturalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (1), pp.6 - 16. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/asn-2018-0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01755690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of calcium carbonate formation: geochemical modeling of a two-step mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Beuvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 240, pp.236-254. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2018.08.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01864521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet SIGARRR1 : simulations de l'Impact des gaz annexes (SOx, NyOx, O2 co-injectés avec le CO2 lors de son stockage géologique) sur la réactivité des roches-réservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Corvisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise El Ahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sterpenich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution properties and salt-solution equilibria in the H-Li-Na-K-Ca-Mg-Cl-H 2 O system at 25 °C: A new thermodynamic model based on Pitzer's equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Thadée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cézac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calphad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 61, pp.126 - 139. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.calphad.2018.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01783741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silica Precipitation Kinetics: The Role of Solid Surface Complexation Mechanism Integrating the Magnesium Effects from 25 to 300°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pedenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17, pp.217-220. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeps.2016.12.075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations of the Impact of Co-injected Gases on CO 2 Storage, the SIGARRR Project: Processes and Geochemical Approaches for Gas-water-Salt Interactions Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Corvisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Hajiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise El Ahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sterpenich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 114, pp.3322 - 3334. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2017.03.1464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darapskite solubility in basic solutions at 25 °C: A Pitzer model for the Na NO 3 SO 4 OH H 2 O system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 78, pp.311 - 320. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2016.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Data and Modeling of Solution Density and Heat Capacity in the Na–K–Ca–Mg–Cl–H 2 O System up to 353.15 K and 5 mol·kg –1 Ionic Strength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Simond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 62 (10), pp.3561 - 3576. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jced.7b00553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study on the kinetics of silica polymerization during cooling of the Bouillante geothermal fluid (Guadeloupe, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dixit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Gaspard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 442, pp.97-112. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2016.08.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal and volumetric properties of complex aqueous electrolyte solutions using the Pitzer formalism – The PhreeSCALE code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïza Boulahya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 92, pp.58-69. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2016.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considerations about the building of a thermodynamic database for the chemical description of highly saline systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Thadée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17, pp.304-307. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeps.2016.12.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the geochemical impact of an injection of CO2 and associated reactive impurities (SO2 and O2) into a saline reservoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bernstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Wittek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport in Porous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 108 (1), pp.185-205. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11242-014-0359-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Pitzer parameterization for the binary NaOH-H2O and ternary NaOH-NaCl-H2O and NaOH-LiOH-H2O systems up to NaOH solid salt saturation, from 273.15 to 523.15 K and at saturated vapour pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Serin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solution Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44 (7), </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10953-015-0357-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A thermodynamic model of aqueous electrolyte solution behavior and solid-liquid equilibrium in the Li-H-Na-K-Cl-OH-H2O system to very high concentrations (40 molal) and from 0 to 250 C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christomir Christov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American journal of science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 815 (8), pp.204-256. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2475/03.2015.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well injectivity during CO2 storage operations in deep saline aquifers--Part 1: Experimental investigation of drying effects, salt precipitation and capillary forces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Peysson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22, pp.291-300. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijggc.2013.10.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations of the impact of co-injected gases on CO2 storage, the SIGARRR project: first results on water-gas interactions modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Corvisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise El Ahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sterpenich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63, pp.3160-3171. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2014.11.341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well injectivity during CO2 storage operations in deep saline aquifers - Part 2: Numerical simulations of drying, salt deposit mechanisms and role of capillary forces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Peysson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22, pp.301-312. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijggc.2013.10.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic behavior of FeCl3-H2O and HCl-FeCl3-H2O systems - A Pitzer Model at 25°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christomir Christov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Procedia Earth and Planetary Science, 7, pp.14-18. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeps.2013.03.113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840992v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-kinetic and Physico-Chemical Modeling of Processes Generating Scaling Problems in Phosphoric Acid and Fertilizers Production Industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kervévan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amalhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46, pp.68-75. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2012.09.447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments and Numerical Modelling of Microbially-Catalysed Denitrification Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pauwels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Christine Dictor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 287, pp.171-181. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2011.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Simulations of the Thermal Impact of Supercritical CO2 Injection on Chemical Reactivity in a Carbonate Saline Reservoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Menjoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport in Porous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82 (1), p. 247-274. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11242-009-9474-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the surface tension of aqueous 1:1 electrolyte solutions at high salinity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 74 (19), p. 5427-5442. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2010.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel experimental procedure to investigate the biodegradation of NAPL under unsaturated conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika A.M. Kedziorek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain C.M. Bourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Haeseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Blanchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 370 (1-4), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2009.01.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical and solute transport modelling for CO2 storage, what to expect from it?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Gaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Audigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (4), pp.605-625. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijggc.2008.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00568197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of fluid–rock chemical interactions at the supercritical CO2–liquid interface during CO2 injection into a carbonate reservoir, the Dogger aquifer (Paris Basin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Audigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Menjoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 48 (6), pp.1782 - 1797. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2007.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of water–rock interactions on fracture permeability of the deep reservoir at Soultz-sous-Forêts, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vero Rabemanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-D. Vuataz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 35 (5-6), pp.507 - 531. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geothermics.2006.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using geochemical data and modelling to enhance the understanding of groundwater flow in a regional deep aquifer, Aquitaine Basin, south-west of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Franceschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pouchan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Atteia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 305 (1-4), pp.40 - 62. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2004.08.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions of diffusion, dissolution, ion exchange, and leakage from low-permeability layers to confined aquifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Atteia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Franceschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 41 (9), </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2003WR002593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origine et évolution du soufre au sein de l'aquifère des Sables infra-molassiques du Bassin aquitain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Franceschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pouchan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Atteia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 334 (10), pp.749 - 756. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1631-0713(02)01814-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic study of the ternary system CoSO4-NiSO4-H2O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Patry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAG; Geochemical Society, Jul 2025, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A kinetic model of silica precipitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dixit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Rock Interaction-18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Cagliary, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative review of geochemical and exploitation data from fifteen geothermal operations in the Paris area for deep understanding and solving corrosion and scaling troubles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis IGNATIADIS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hamm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCORR 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUROPEAN FEDERATION OF CORROSION (EFC), Sep 2024, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water concerns in UTES: what can be learnt from geothermal experience & what issues need to be specifically addressed?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Loschetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Watkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Regenspurg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Setareh Rad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU General Assembly, Apr 2024, Wien, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-determination of CoSO 4 -Li 2 SO 4 -H 2 O ternary system by Discontinuous Isoperibolic Thermal Analysis (DITA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Patry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54eme journées de calorimétrie et d'analyse thermique (JCAT 54)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karine Ballerat-Busserolles, Jun 2024, Clermont -Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pore-scale modeling of pore-clogging by aggregation of particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurez Maya Fogouang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Soulaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Annual International Conference on porous Media : Interpore 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Edimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04034624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of aquatic metabolism on marsh carbon dynamics and associated atmospheric CO2 fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Mayen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Polsenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Regaudie de Gioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, San Francisco (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical study of the chemical behavior of the ternary CoSO4-Li2SO4-H2O system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Patry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45e Journées des Equilibres Entre Phases (JEEP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yohann Cartigny, Oct 2023, Mont Saint Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental measurements and modelling of thermodynamic properties of NaCl-CaCl2 aqueous solutions up to high temperatures and CO2 pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Felipe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cézac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geothermal Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental measurements and thermodynamic modeling of CO2 solubility in the NaCl-Na2SO4-CaCl2-MgCl2 system up to 150 °C and 200 bar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro F. dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Messabeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Contamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cézac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Greenhouse Gas Control Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">porousMedia4Foam: An open-source multiphase reactive transport platform based on OpenFOAM for geothermal applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saideep Pavuluri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournassat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Claret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Soulaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geothermal Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, BERLIN, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685389v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restoration peatland and eLTER, case of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Magnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Conference on Ecological Restoration (SERE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Alicante, Sep 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of Plastics and Their Additives in Alkaline Solution at Different Temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hela Ben Zeineb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Meeting on Organic Geochemistry (IMOG 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.202134198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03541375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamics of saline aqueous solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAT 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved thermodynamic model based on Pitzer’s equations to describe the chemical behaviour of complex chloride-type brines up to salt solubility and elevated temperatures, for geothermal and economic geology applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Debure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Tuduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Virtual 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual, France. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2021.4642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitions de phases de systèmes salins via l'InsItuX® résolu en témperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Poupard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51èmes Journées de Calorimétrie et d’Analyse Thermique (51èmes JCAT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical degradation of polymers and additives in alkaline solution : influence of temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hela Ben Zeineb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03454275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive Transport Modelling with a Coupled OpenFOAM®-PHREEQC platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saideep Pavuluri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Soulaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Claret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Virtual 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual, France. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2021.4620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Side effects of pesticides in groundwater: impact on bacterial denitrification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Baran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Joulian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcotoxicoMic 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Montpellier - Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeoWell: Geochemical assessment of cement durability in the supercritical domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.J. Wasch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pipilikaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">German Geothermal Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Essen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium extraction from natural brines and salars-thermodynamic modeling of electrolytic systems and the evaporative sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From recharge to outflows: understanding deep aquifers groundwater circulations. The south Aquitaine Basin case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Wuilleumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Douez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pedron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of advective and capillary flows in sandstone cores during the injection of supercritical CO2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InterPore 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nouvelle Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamics of aqueous solutions at high ionic strength using the Pitzer model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Solubility Phenomena and Related Equilibrium Processes (ISSP) - 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water sampling in low productive boreholes: how to ensure of the representativeness of sampling?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Wuilleumier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU - European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patagonia Wind –Using Methanogenesis to Store Hydrogen on Large Scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Stephant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Joulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaela Blessing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22st World Hydrogen Energy Conference - WHEC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revision of radiocarbon ages in groundwater from the Eocene aquifer in the Aquitaine basin (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Michelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Decouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Wuilleumier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive transport at the pore-scale: Geological Labs on Chip studies (GLoCs) for CO&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; storage in saline aquifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land use effect on nitrate storage and transport through unconfined Chalk aquifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Picot-Colbeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Surdyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AquaConSoil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01425345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive transport modelling of calcium carbonate formation in a Lab-on-a-Chip device at 25°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Beuvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the impact of SO2 co-injected with CO2 on the reservoir- rock reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mathurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Parmentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of agronomical and geochemical modules into a 3D groundwater code for assessing nitrate storage and transport through unconfined Chalk aquifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Picot-Colbeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pettenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Surdyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.EGU2016-18143-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pitzer model for darapskite solubility in NaOH solutions at 25°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Réunion des sciences de la Terre (RST 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silica precipitation kinetics: the role of solid surface complexation mechanism integrating the magnesium effects from 25 to 300°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Pedenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Water-Rock Interaction International Symposium, WRI-15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Evora, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des écoulements souterrains en milieu semi-perméable par approche couplée géochimie-hydrodynamisme – Application sur les formations molassiques tertiaires dans le secteur de Gondrin (Gers, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dupuy Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Franceschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larroque François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Réunion des sciences de la Terre (RST 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations of the impact of co-injected gases on CO2 storage, the SIGARRR project: processes and geochemical approaches for gas-water-salt interactions modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Corvisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Hajiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise El Ahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sterpenich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Greenhouse Gas Control Technologies, GHGT-13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquifer sampling using ball check-valves system: what about sample representativeness?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Petelet-Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Wuilleumier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd IAH CONGRESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulphur isotopes: a tool to understand the variations of chemical composition of deep waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Franceschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Wuilleumier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 43rd IAH CONGRESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French and German National Chapters of the IAH, Sep 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Pitzer interaction parameters from heat capacity and osmotic coefficient for the NaOH-H2O system at temperatures from 0 to 150°C and concentrations up to NaOH(s) saturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cézac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermodynamics2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pitzer ion-interaction parameters for Al(III) in the {H + Na + K + Ca + Mg + Cl + H2O} system up to salts solubility at 298.15 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Christov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ABC-Salt IV Workshop 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Pitzer interaction parameters from heat capacity, osmotic coefficient and density data: Application to the BaCl 2 -H 2 O system (0&amp;lt;T&amp;lt;90°C and 0&amp;lt;m BaCl 2 &amp;lt;2 mol.kgw -1 )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cézac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ABC-Salt IV Workshop 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic characterization of electrolytic solutions using the Pitzer model: calculations of dilution enthalpy and heat capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cézac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Réunion des Sciences de la Terre : RST 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the binary NaOH-H2O system and its extension to two ternary highly concentrated systems (NaOH-NaCl-H2O and NaOH-LiOH-H2O) up to high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Serin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Réunion des Sciences de la Terre : RST 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Pitzer parameterization for the Na-OH-Cl-NaOH0(aq)-H2O system up to high concentrations (30 M), from 0 to 250°C at water saturation pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cézac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Congress of Chemical and Process Engineering CHISA 2014 Prague</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoddem: an example of alive thermochemical database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C.M. Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Florence, Italy. under process</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour of the CO2 injection well and the near wellbore during carbon dioxide injection in saline aquifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Peysson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pironon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Broseta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOUGH Symposium 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Berkeley, United States. pp.Session V: Carbon Dioxide Storage II</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Geochemical Impact of an Injection of CO2 and Associated Reactive Impurities into a Saline Reservoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bernstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Wittek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOUGH Symposium 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Berkeley, United States. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petrophysical and capillary properties of the host porous medium on the evaporation process during CO2 injection in a deep saline aquifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of porous medium desiccation during anhydrous CO2 injection in deep saline aquifers: up scaling from experimental results at laboratory scale to near-well region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Peysson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Greenhouse Gas Control Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Amsterdam, Netherlands. pp.4442-4449, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2011.02.398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pitzer parametrization constrained by density: application to natural and industrial systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kervévan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference 2009 - Challenges to Our Volatile Planet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of fluid-rock chemical interactions during CO2 saturated water injection into a sandstone reservoir, using the MARTHE-REACT code.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Picot-Colbeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pettenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kervévan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the TOUGH Symposium, 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Berkeley (California), United States. pp. 80-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of MARTHE-REACT coupled surface and groundwater reactive transport code for modeling hydro systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Picot-Colbeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kervévan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOUGH Symposium 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Berkeley (California), United States. pp. 576-583</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcium silica speciation and carbonation in cement systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Made</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Gaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Barcelone, France. pp.36 - 43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and simulation of the thermodynamic and physicochemical properties of natural and industrial brines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Patry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEEP 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental measurements and thermodynamic modeling of CO2 solubility in the NaCl-Na2SO4-CaCl2-MgCl2 system up to 150 °C and 200 bar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Felipe dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Messabeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Contamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cézac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GHGT-16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic study of the ternary system LiCl-Li2CO3-H2O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs - SCF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des pesticides sur l'activité microbienne de dénitrification dans les eaux souterraines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Baran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Joulian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IXème colloque de l'AFEM (Association Francophone d'Ecologie Microbienne)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bussang, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical modelling at high temperature.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Durst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Solubility Phenomena and Related Equilibrium Processes (ISSP) - 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Tours, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New investigations in former hydrocarbon exploration wells in the Aquitaine Basin, France: how to get reliable data? A case study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Bentivegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Djemil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU - European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHEMICAL BEHAVIOR OF NITRATE IN CEMENTITIOUS MATERIALS AND SALINE AQUEOUS ENVIRONMENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clay conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of pesticides on denitrification in groundwaters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Baran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Joulian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Microbial Ecotoxicology. Ecotoxicomic 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Lyon, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELING THE EXCESS PROPERTIES OF AQUEOUS SYSTEMS WITH THE PITZER MODEL: APPLICATION TO THE NaOH-H2O BINARY SYSTEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Serin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of pesticides on denitrification in groundwaters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Baran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Joulian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th edition of the International Conference on Pesticide Behaviour in Soils, Water and Air </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THERMODYNAMIC MODELING IN THE Na-NO3-SO4-Cl-OH-H2O CHEMICAL SYSTEM AT 25 °C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Henocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migration2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Barcelona, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of mineral dissolution – precipitation kinetics integrating interfacial processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, United States. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new set of Pitzer interaction parameters to describe solution properties and solid-liquid equilibria in the Li-Ca-Cl-H 2 O system at 298.15 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Thadée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Réunion des sciences de la Terre (RST 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Caen, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the thermodynamic properties of CO2 aqueous solution using a combination of HKF and Pitzer equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd IAH Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PhreeSCALE: a new numerical tool to compute the thermal and volumetric properties of brines with the Pitzer model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Serin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre (RST 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pore-scale modeling of pore-clogging by aggregation of particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurez MAYA FOGOUANG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Soulaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05051186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId353"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Andre </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Hydrogéochimiste</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent-andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8844-1585</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">078572096</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000357113498</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/F-7665-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyPiT: A thermodynamic database for modeling geochemical systems up to high temperatures, pressures and salinities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chiaberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Tuduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 199, pp.106727. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2026.106727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Minor Components on the Density of Geothermal Fluids Dominated by NaCl, KCl and CaCl2 Dissolved Salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Hoffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Milsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Sass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 47 (3), pp.42. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10765-026-03718-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the CoSO4-Li2SO4-H2O ternary phase diagram between 283.15 K and 348.15 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Patry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.107650. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jct.2026.107650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of degassing on scaling in hypersaline system: Tuzla geothermal field, Turkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serhat Tonkul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alper Baba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa M Demir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Regenspurg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermal Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (1), pp.5. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40517-024-00320-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquatic metabolism influences temporal variations of water carbon and atmospheric carbon dioxide fluxes in a temperate salt marsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Mayen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Polsenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Regaudie de Gioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (19), pp.5387 - 5411. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-22-5387-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Determination of CoSO 4 –Li 2 SO 4 –H 2 O Ternary Phase Diagram between 283.15 and 323.15 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Patry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Peulon-Agasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jced.4c00636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particulate transport in porous media at pore-scale. Part 1: Unresolved-resolved four-way coupling CFD-DEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurez Maya Fogouang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Soulaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 521, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2024.113540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04796295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation and stochastic modeling of particle bridging under various flow, pore, and particle properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurez MAYA FOGOUANG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Soulaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.105158. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2025.105158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333724v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density of pure and mixed NaCl and CaCl2 aqueous solutions at 293 K to 353 K and 0.1 MPa: an integrated comparison of analytical and numerical data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Hoffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Blöcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermal Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40517-024-00318-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particulate transport in porous media at pore-scale. Part 2: CFD-DEM and colloidal forces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurez Maya Fogouang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Soulaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 519, pp.113439. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2024.113439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04729488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A revised description of the binary CaCl2-H2O chemical system up to solution-mineral equilibria and temperatures of 250°C using Pitzer equations. Extension to the multicomponent HCl-LiCl-NaCl-KCl-MgCl2-CaCl2-H2O system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.106927. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jct.2022.106927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">muFlowReacT : A Library to Solve Multiphase Multicomponent Reactive Transport on Unstructured Meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Atteia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Prommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vlassopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groundwater</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gwat.13345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and sampling of a deep and heterogeneous aquifer -An application to the Paleocene -Eocene aquifer in the Aquitaine basin, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Wuilleumier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 596, pp.126098. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2021.126098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03148912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’outils numériques régionaux dédiés à la compréhension du fonctionnement des aquifères profonds du sud du Bassin aquitain et à l’amélioration de la gestion de la ressource en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Douez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grataloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 211, pp. 44-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Measurements of CO 2 Solubility in Aqueous MgCl 2 Solution at Temperature between 323.15 and 423.15 K and Pressure up to 20 MPa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro F. dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Contamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cézac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 66 (11), pp.4166-4173. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jced.1c00347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03501285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Side Effects of Pesticides and Metabolites in Groundwater: Impact on Denitrification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Baran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Joulian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2021.662727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved model for CO2 solubility in aqueous Na+–Cl−–SO42− systems up to 473.15 K and 40 MPa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Contamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 582, pp.120443. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2021.120443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03315806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Measurement of CO 2 Solubility in Aqueous Na 2 SO 4 Solution at Temperatures between 303.15 and 423.15 K and Pressures up to 20 MPa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Contamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cézac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 65 (6), p.3230-3239. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jced.0c00230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic variations of sulfate and boron concentrations and isotopes in deep groundwaters in the Aquitaine Basin, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Wuilleumier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 123, pp.104818. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2020.104818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02990597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Solution Properties and Mineral–Solution Equilibria in Radionuclide-Bearing Aqueous Nitrate Systems: Application to Binary and Ternary Systems Containing U, Th, or Lanthanides at 25 °C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christomir Christov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 65 (7), pp.3613-3626. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jced.0c00180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Osmotic and Activity Coefficients of Lanthanide Nitrate Aqueous Solutions at 298.15 K from Low Molalities to Supersaturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christomir Christov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 64 (1), pp.345-359. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jced.8b00859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02044330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A thermodynamic model for solution behavior and solid-liquid equilibrium in Na-K-Mg-Ca-Al(III)-Fe(III)-Cr(III)-Cl-H2O system from low to very high concentration at 25°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christomir Christov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Scientifica Naturalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (1), pp.26-36. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/asn-2019-0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compréhension de la circulation des eaux souterraines dans un système aquifère profond : investigations récentes et valorisation de 100 ans de connaissances et d’études des fluides dans le sud du Bassin aquitain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Wuilleumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Douez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pédron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pitzer Parametrization To Predict Solution Properties and Salt Solubility in the H–Na–K–Ca–Mg–NO 3 –H 2 O System at 298.15 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christomir Christov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 63 (3), pp.787 - 800. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jced.7b00953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01784254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic model for solution behavior and solid-liquid equilibrium in Na-Al(III)-Fe(III)-Cr(III)-Cl-H2O system at 25°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christomir Christov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Scientifica Naturalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (1), pp.6 - 16. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/asn-2018-0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01755690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of calcium carbonate formation: geochemical modeling of a two-step mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Beuvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 240, pp.236-254. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2018.08.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01864521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet SIGARRR1 : simulations de l'Impact des gaz annexes (SOx, NyOx, O2 co-injectés avec le CO2 lors de son stockage géologique) sur la réactivité des roches-réservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Corvisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise El Ahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sterpenich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution properties and salt-solution equilibria in the H-Li-Na-K-Ca-Mg-Cl-H 2 O system at 25 °C: A new thermodynamic model based on Pitzer's equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Thadée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cézac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calphad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 61, pp.126 - 139. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.calphad.2018.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01783741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silica Precipitation Kinetics: The Role of Solid Surface Complexation Mechanism Integrating the Magnesium Effects from 25 to 300°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pedenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17, pp.217-220. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeps.2016.12.075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations of the Impact of Co-injected Gases on CO 2 Storage, the SIGARRR Project: Processes and Geochemical Approaches for Gas-water-Salt Interactions Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Corvisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Hajiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise El Ahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sterpenich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 114, pp.3322 - 3334. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2017.03.1464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darapskite solubility in basic solutions at 25 °C: A Pitzer model for the Na NO 3 SO 4 OH H 2 O system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 78, pp.311 - 320. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2016.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Data and Modeling of Solution Density and Heat Capacity in the Na–K–Ca–Mg–Cl–H 2 O System up to 353.15 K and 5 mol·kg –1 Ionic Strength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Simond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 62 (10), pp.3561 - 3576. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jced.7b00553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study on the kinetics of silica polymerization during cooling of the Bouillante geothermal fluid (Guadeloupe, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dixit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Gaspard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 442, pp.97-112. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2016.08.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considerations about the building of a thermodynamic database for the chemical description of highly saline systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Thadée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17, pp.304-307. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeps.2016.12.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal and volumetric properties of complex aqueous electrolyte solutions using the Pitzer formalism – The PhreeSCALE code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïza Boulahya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 92, pp.58-69. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2016.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the geochemical impact of an injection of CO2 and associated reactive impurities (SO2 and O2) into a saline reservoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bernstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Wittek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport in Porous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 108 (1), pp.185-205. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11242-014-0359-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Pitzer parameterization for the binary NaOH-H2O and ternary NaOH-NaCl-H2O and NaOH-LiOH-H2O systems up to NaOH solid salt saturation, from 273.15 to 523.15 K and at saturated vapour pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Serin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solution Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44 (7), </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10953-015-0357-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A thermodynamic model of aqueous electrolyte solution behavior and solid-liquid equilibrium in the Li-H-Na-K-Cl-OH-H2O system to very high concentrations (40 molal) and from 0 to 250 C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christomir Christov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American journal of science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 815 (8), pp.204-256. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2475/03.2015.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well injectivity during CO2 storage operations in deep saline aquifers--Part 1: Experimental investigation of drying effects, salt precipitation and capillary forces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Peysson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22, pp.291-300. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijggc.2013.10.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations of the impact of co-injected gases on CO2 storage, the SIGARRR project: first results on water-gas interactions modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Corvisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise El Ahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sterpenich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63, pp.3160-3171. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2014.11.341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well injectivity during CO2 storage operations in deep saline aquifers - Part 2: Numerical simulations of drying, salt deposit mechanisms and role of capillary forces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Peysson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22, pp.301-312. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijggc.2013.10.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic behavior of FeCl3-H2O and HCl-FeCl3-H2O systems - A Pitzer Model at 25°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christomir Christov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Procedia Earth and Planetary Science, 7, pp.14-18. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeps.2013.03.113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840992v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-kinetic and Physico-Chemical Modeling of Processes Generating Scaling Problems in Phosphoric Acid and Fertilizers Production Industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kervévan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amalhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46, pp.68-75. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2012.09.447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments and Numerical Modelling of Microbially-Catalysed Denitrification Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pauwels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Christine Dictor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 287, pp.171-181. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2011.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the surface tension of aqueous 1:1 electrolyte solutions at high salinity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 74 (19), p. 5427-5442. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2010.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Simulations of the Thermal Impact of Supercritical CO2 Injection on Chemical Reactivity in a Carbonate Saline Reservoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Menjoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport in Porous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82 (1), p. 247-274. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11242-009-9474-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel experimental procedure to investigate the biodegradation of NAPL under unsaturated conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika A.M. Kedziorek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain C.M. Bourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Haeseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Blanchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 370 (1-4), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2009.01.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical and solute transport modelling for CO2 storage, what to expect from it?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Gaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Audigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (4), pp.605-625. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijggc.2008.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00568197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of fluid–rock chemical interactions at the supercritical CO2–liquid interface during CO2 injection into a carbonate reservoir, the Dogger aquifer (Paris Basin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Audigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Menjoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 48 (6), pp.1782 - 1797. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2007.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of water–rock interactions on fracture permeability of the deep reservoir at Soultz-sous-Forêts, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vero Rabemanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-D. Vuataz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 35 (5-6), pp.507 - 531. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geothermics.2006.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions of diffusion, dissolution, ion exchange, and leakage from low-permeability layers to confined aquifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Atteia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Franceschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 41 (9), </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2003WR002593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using geochemical data and modelling to enhance the understanding of groundwater flow in a regional deep aquifer, Aquitaine Basin, south-west of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Franceschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pouchan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Atteia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 305 (1-4), pp.40 - 62. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2004.08.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origine et évolution du soufre au sein de l'aquifère des Sables infra-molassiques du Bassin aquitain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Franceschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pouchan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Atteia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 334 (10), pp.749 - 756. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1631-0713(02)01814-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic study of the ternary system CoSO4-NiSO4-H2O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Patry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAG; Geochemical Society, Jul 2025, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A kinetic model of silica precipitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dixit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Rock Interaction-18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Cagliary, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative review of geochemical and exploitation data from fifteen geothermal operations in the Paris area for deep understanding and solving corrosion and scaling troubles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis IGNATIADIS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hamm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCORR 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUROPEAN FEDERATION OF CORROSION (EFC), Sep 2024, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water concerns in UTES: what can be learnt from geothermal experience & what issues need to be specifically addressed?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Loschetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Watkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Regenspurg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Setareh Rad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU General Assembly, Apr 2024, Wien, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-determination of CoSO 4 -Li 2 SO 4 -H 2 O ternary system by Discontinuous Isoperibolic Thermal Analysis (DITA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Patry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54eme journées de calorimétrie et d'analyse thermique (JCAT 54)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karine Ballerat-Busserolles, Jun 2024, Clermont -Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of aquatic metabolism on marsh carbon dynamics and associated atmospheric CO2 fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Mayen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Polsenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Regaudie de Gioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, San Francisco (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical study of the chemical behavior of the ternary CoSO4-Li2SO4-H2O system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Patry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45e Journées des Equilibres Entre Phases (JEEP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yohann Cartigny, Oct 2023, Mont Saint Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pore-scale modeling of pore-clogging by aggregation of particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurez Maya Fogouang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Soulaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Annual International Conference on porous Media : Interpore 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Edimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04034624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental measurements and modelling of thermodynamic properties of NaCl-CaCl2 aqueous solutions up to high temperatures and CO2 pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Felipe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cézac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geothermal Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental measurements and thermodynamic modeling of CO2 solubility in the NaCl-Na2SO4-CaCl2-MgCl2 system up to 150 °C and 200 bar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro F. dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Messabeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Contamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cézac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Greenhouse Gas Control Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">porousMedia4Foam: An open-source multiphase reactive transport platform based on OpenFOAM for geothermal applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saideep Pavuluri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournassat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Claret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Soulaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geothermal Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, BERLIN, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685389v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved thermodynamic model based on Pitzer’s equations to describe the chemical behaviour of complex chloride-type brines up to salt solubility and elevated temperatures, for geothermal and economic geology applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Debure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Tuduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Virtual 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual, France. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2021.4642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitions de phases de systèmes salins via l'InsItuX® résolu en témperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Poupard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51èmes Journées de Calorimétrie et d’Analyse Thermique (51èmes JCAT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical degradation of polymers and additives in alkaline solution : influence of temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hela Ben Zeineb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03454275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive Transport Modelling with a Coupled OpenFOAM®-PHREEQC platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saideep Pavuluri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Soulaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Claret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Virtual 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual, France. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2021.4620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restoration peatland and eLTER, case of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Magnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Conference on Ecological Restoration (SERE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Alicante, Sep 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamics of saline aqueous solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAT 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of Plastics and Their Additives in Alkaline Solution at Different Temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hela Ben Zeineb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Meeting on Organic Geochemistry (IMOG 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.202134198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03541375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Side effects of pesticides in groundwater: impact on bacterial denitrification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Baran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Joulian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcotoxicoMic 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Montpellier - Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From recharge to outflows: understanding deep aquifers groundwater circulations. The south Aquitaine Basin case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Wuilleumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Douez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pedron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of advective and capillary flows in sandstone cores during the injection of supercritical CO2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InterPore 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nouvelle Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamics of aqueous solutions at high ionic strength using the Pitzer model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Solubility Phenomena and Related Equilibrium Processes (ISSP) - 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water sampling in low productive boreholes: how to ensure of the representativeness of sampling?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Wuilleumier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU - European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patagonia Wind –Using Methanogenesis to Store Hydrogen on Large Scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Stephant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Joulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaela Blessing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22st World Hydrogen Energy Conference - WHEC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revision of radiocarbon ages in groundwater from the Eocene aquifer in the Aquitaine basin (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Michelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Decouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Wuilleumier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium extraction from natural brines and salars-thermodynamic modeling of electrolytic systems and the evaporative sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeoWell: Geochemical assessment of cement durability in the supercritical domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.J. Wasch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pipilikaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">German Geothermal Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Essen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land use effect on nitrate storage and transport through unconfined Chalk aquifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Picot-Colbeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Surdyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AquaConSoil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01425345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive transport modelling of calcium carbonate formation in a Lab-on-a-Chip device at 25°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Beuvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the impact of SO2 co-injected with CO2 on the reservoir- rock reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mathurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Parmentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive transport at the pore-scale: Geological Labs on Chip studies (GLoCs) for CO&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; storage in saline aquifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silica precipitation kinetics: the role of solid surface complexation mechanism integrating the magnesium effects from 25 to 300°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Pedenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Water-Rock Interaction International Symposium, WRI-15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Evora, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des écoulements souterrains en milieu semi-perméable par approche couplée géochimie-hydrodynamisme – Application sur les formations molassiques tertiaires dans le secteur de Gondrin (Gers, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dupuy Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Franceschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larroque François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Réunion des sciences de la Terre (RST 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations of the impact of co-injected gases on CO2 storage, the SIGARRR project: processes and geochemical approaches for gas-water-salt interactions modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Corvisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Hajiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise El Ahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sterpenich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Greenhouse Gas Control Technologies, GHGT-13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquifer sampling using ball check-valves system: what about sample representativeness?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Petelet-Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Wuilleumier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd IAH CONGRESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulphur isotopes: a tool to understand the variations of chemical composition of deep waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Franceschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Wuilleumier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 43rd IAH CONGRESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French and German National Chapters of the IAH, Sep 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of agronomical and geochemical modules into a 3D groundwater code for assessing nitrate storage and transport through unconfined Chalk aquifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Picot-Colbeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pettenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Surdyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.EGU2016-18143-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pitzer model for darapskite solubility in NaOH solutions at 25°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Réunion des sciences de la Terre (RST 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pitzer ion-interaction parameters for Al(III) in the {H + Na + K + Ca + Mg + Cl + H2O} system up to salts solubility at 298.15 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Christov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ABC-Salt IV Workshop 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Pitzer interaction parameters from heat capacity, osmotic coefficient and density data: Application to the BaCl 2 -H 2 O system (0&amp;lt;T&amp;lt;90°C and 0&amp;lt;m BaCl 2 &amp;lt;2 mol.kgw -1 )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cézac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ABC-Salt IV Workshop 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Pitzer interaction parameters from heat capacity and osmotic coefficient for the NaOH-H2O system at temperatures from 0 to 150°C and concentrations up to NaOH(s) saturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cézac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermodynamics2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the binary NaOH-H2O system and its extension to two ternary highly concentrated systems (NaOH-NaCl-H2O and NaOH-LiOH-H2O) up to high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Serin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Réunion des Sciences de la Terre : RST 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Pitzer parameterization for the Na-OH-Cl-NaOH0(aq)-H2O system up to high concentrations (30 M), from 0 to 250°C at water saturation pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cézac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Congress of Chemical and Process Engineering CHISA 2014 Prague</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic characterization of electrolytic solutions using the Pitzer model: calculations of dilution enthalpy and heat capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cézac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Réunion des Sciences de la Terre : RST 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoddem: an example of alive thermochemical database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C.M. Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Florence, Italy. under process</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour of the CO2 injection well and the near wellbore during carbon dioxide injection in saline aquifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Peysson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pironon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Broseta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOUGH Symposium 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Berkeley, United States. pp.Session V: Carbon Dioxide Storage II</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Geochemical Impact of an Injection of CO2 and Associated Reactive Impurities into a Saline Reservoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bernstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Wittek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOUGH Symposium 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Berkeley, United States. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of porous medium desiccation during anhydrous CO2 injection in deep saline aquifers: up scaling from experimental results at laboratory scale to near-well region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Peysson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Greenhouse Gas Control Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Amsterdam, Netherlands. pp.4442-4449, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2011.02.398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petrophysical and capillary properties of the host porous medium on the evaporation process during CO2 injection in a deep saline aquifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of fluid-rock chemical interactions during CO2 saturated water injection into a sandstone reservoir, using the MARTHE-REACT code.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Picot-Colbeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pettenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kervévan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the TOUGH Symposium, 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Berkeley (California), United States. pp. 80-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of MARTHE-REACT coupled surface and groundwater reactive transport code for modeling hydro systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Picot-Colbeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kervévan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOUGH Symposium 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Berkeley (California), United States. pp. 576-583</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pitzer parametrization constrained by density: application to natural and industrial systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kervévan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference 2009 - Challenges to Our Volatile Planet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcium silica speciation and carbonation in cement systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Made</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Gaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Barcelone, France. pp.36 - 43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and simulation of the thermodynamic and physicochemical properties of natural and industrial brines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Patry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEEP 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental measurements and thermodynamic modeling of CO2 solubility in the NaCl-Na2SO4-CaCl2-MgCl2 system up to 150 °C and 200 bar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Felipe dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Messabeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Contamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cézac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GHGT-16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic study of the ternary system LiCl-Li2CO3-H2O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs - SCF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des pesticides sur l'activité microbienne de dénitrification dans les eaux souterraines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Baran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Joulian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IXème colloque de l'AFEM (Association Francophone d'Ecologie Microbienne)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bussang, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical modelling at high temperature.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Durst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Solubility Phenomena and Related Equilibrium Processes (ISSP) - 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Tours, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New investigations in former hydrocarbon exploration wells in the Aquitaine Basin, France: how to get reliable data? A case study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Bentivegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Djemil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU - European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHEMICAL BEHAVIOR OF NITRATE IN CEMENTITIOUS MATERIALS AND SALINE AQUEOUS ENVIRONMENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clay conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of pesticides on denitrification in groundwaters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Baran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Joulian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Microbial Ecotoxicology. Ecotoxicomic 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Lyon, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELING THE EXCESS PROPERTIES OF AQUEOUS SYSTEMS WITH THE PITZER MODEL: APPLICATION TO THE NaOH-H2O BINARY SYSTEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Serin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of pesticides on denitrification in groundwaters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Baran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Joulian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th edition of the International Conference on Pesticide Behaviour in Soils, Water and Air </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THERMODYNAMIC MODELING IN THE Na-NO3-SO4-Cl-OH-H2O CHEMICAL SYSTEM AT 25 °C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Henocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migration2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Barcelona, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new set of Pitzer interaction parameters to describe solution properties and solid-liquid equilibria in the Li-Ca-Cl-H 2 O system at 298.15 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Thadée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Réunion des sciences de la Terre (RST 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Caen, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the thermodynamic properties of CO2 aqueous solution using a combination of HKF and Pitzer equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd IAH Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PhreeSCALE: a new numerical tool to compute the thermal and volumetric properties of brines with the Pitzer model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Serin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre (RST 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of mineral dissolution – precipitation kinetics integrating interfacial processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, United States. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pore-scale modeling of pore-clogging by aggregation of particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurez MAYA FOGOUANG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Soulaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05051186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId353"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D2FDDD89"/>
+    <w:nsid w:val="E1E4EC81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-andre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8844-1585" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078572096" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357113498" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-7665-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05523848v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Lassin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chiaberge" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guignot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Tuduri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Andr&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2026.106727" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05528405v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Hoffert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Milsch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Sass" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-026-03718-6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05523078v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Patry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Andre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couvrat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cartigny" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2026.107650" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04901834v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serhat Tonkul" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alper Baba" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa M Demir" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Regenspurg" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40517-024-00320-7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05349082v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Mayen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Polsenaere" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Regaudie de Gioux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deborde" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Collin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-5387-2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973510v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie H&#233;bert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Peulon-Agasse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.4c00636" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04796295v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurez Maya Fogouang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Soulaine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2024.113540" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333724v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurez MAYA FOGOUANG" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2025.105158" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04777058v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Bl&#246;cher" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40517-024-00318-1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04729488v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leroy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2024.113439" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03790217v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2022.106927" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04190108v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Atteia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Prommer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vlassopoulos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cohen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gwat.13345" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03148912v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Barri&#232;re" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Wuilleumier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.126098" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03886001v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Douez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Manceau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grataloup" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lasseur" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03501285v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro F. dos Santos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ducousso" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Contamine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre C&#233;zac" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.1c00347" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03685460v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Baran" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Charron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joulian" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.662727" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03315806v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro dos Santos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120443" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02913685v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lach" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christomir Christov" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.0c00180" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02990597v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Manceau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourbon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2020.104818" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02913690v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.0c00230" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02044330v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.8b00859" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02145943v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Azaroual" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/asn-2019-0004" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03886042v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;dron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Serrano" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01784254v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henocq" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.7b00953" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755690v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/asn-2018-0002" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01864521v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beuvier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.08.033" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02014500v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Corvisier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise El Ahmar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coquelet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sterpenich" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Privat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01783741v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Thad&#233;e" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2018.03.005" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0SVK5PL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02915388v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pedenaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2016.12.075" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696420v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Hajiw" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.03.1464" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01818534v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2016.12.008" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35V8GL75-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647937v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ballerat-Busserolles" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Simond" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.7b00553" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01403092v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dixit" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Bernard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sanjuan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Gaspard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.08.031" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXJF3BLZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315439v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Boulahya" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2016.03.016" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01332204v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2016.12.064" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01020077v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bernstone" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Wittek" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-014-0359-7" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315435v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Serin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10953-015-0357-6" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01331967v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2475/03.2015.02" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00932767v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Peysson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2013.10.031" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187689v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Privat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.11.341" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00932777v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2013.10.030" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00840992v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2013.03.113" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03652420v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kerv&#233;van" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amalhay" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2012.09.447" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00617602v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pauwels" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Dictor" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Parmentier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2011.06.008" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00546961v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Menjoz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-009-9474-2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5F6EC325A4F09851F5BF384549E392F4F96D6820/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00546916v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2010.06.012" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03464329v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika A.M. Kedziorek" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain C.M. Bourg" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Haeseler" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Blanchet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.01.031" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJ3H1FJC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00568197v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Gaus" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Audigane" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lions" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacquemet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2008.02.011" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735783v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2007.01.006" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BPVZFHMC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727605v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vero Rabemanana" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-D. Vuataz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2006.09.006" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54M43671-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735781v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Franceschi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pouchan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2004.08.027" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LDW3J75L-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735782v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupuy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003WR002593" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HZ3S5PF5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735780v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pouchan" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Atteia" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0713(02)01814-X" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119120v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05056230v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04621127v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis IGNATIADIS" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hamm" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460163v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Loschetter" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Watkinson" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Setareh Rad" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607883v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034624v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678751v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04234609v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03665467v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Felipe" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03790585v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Messabeb" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03685389v2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saideep Pavuluri" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tournassat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Claret" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462883v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gogo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gilbert" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Magnon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertrand" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03541375v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Ben Zeineb" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ollivier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202134198" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03474598v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03474651v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Debure" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.4642" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270222v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Poupard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03454275v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03474663v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.4620" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02907569v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01881780v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Wasch" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pipilikaki" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01880410v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693760v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pedron" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01741840v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01720540v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01699414v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Gal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01742093v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupraz" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Stephant" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perez" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Blessing" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01707123v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Michelot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deschamps" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Decouchon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552726v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01425345v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Picot-Colbeaux" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thi&#233;ry" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Josse" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Surdyk" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01500330v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01528902v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mathurin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01297767v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pettenati" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01324107v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01328174v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pedenaud" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01334673v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Faucher" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupuy Alain" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larroque Fran&#231;ois" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01409671v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01325596v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Petelet-Giraud" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01315399v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chiquet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315430v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01136472v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Christov" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01135995v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01010100v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01010097v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00967366v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00812419v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas C.M. Marty" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00755073v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pironon" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Broseta" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00755058v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00631101v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00755091v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bazin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.02.398" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00578054v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01073955v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01061807v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02084446v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Made" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tasi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Gaona" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991654v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196409v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Felipe dos Santos" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432742v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pauchard" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02168034v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01720524v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Durst" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01699418v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Bentivegna" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Djemil" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01513785v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01586077v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01499410v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01519859v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01528633v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Henocq" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01381005v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01332185v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02457858v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315445v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05051186v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-andre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8844-1585" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078572096" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357113498" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-7665-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05523848v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Lassin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chiaberge" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guignot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Tuduri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Andr&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2026.106727" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05528405v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Hoffert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Milsch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Sass" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-026-03718-6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05523078v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Patry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Andre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couvrat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cartigny" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2026.107650" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04901834v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serhat Tonkul" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alper Baba" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa M Demir" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Regenspurg" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40517-024-00320-7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05349082v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Mayen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Polsenaere" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Regaudie de Gioux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deborde" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Collin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-5387-2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973510v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie H&#233;bert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Peulon-Agasse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.4c00636" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04796295v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurez Maya Fogouang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Soulaine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2024.113540" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333724v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurez MAYA FOGOUANG" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2025.105158" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04777058v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Bl&#246;cher" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40517-024-00318-1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04729488v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leroy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2024.113439" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03790217v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2022.106927" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04190108v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Atteia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Prommer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vlassopoulos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cohen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gwat.13345" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03148912v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Barri&#232;re" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Wuilleumier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.126098" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03886001v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Douez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Manceau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grataloup" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lasseur" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03501285v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro F. dos Santos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ducousso" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Contamine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre C&#233;zac" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.1c00347" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03685460v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Baran" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Charron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joulian" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.662727" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03315806v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro dos Santos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120443" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02913690v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.0c00230" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02990597v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Manceau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourbon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2020.104818" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02913685v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lach" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christomir Christov" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.0c00180" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02044330v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.8b00859" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02145943v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Azaroual" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/asn-2019-0004" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03886042v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;dron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Serrano" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01784254v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henocq" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.7b00953" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755690v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/asn-2018-0002" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01864521v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beuvier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.08.033" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02014500v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Corvisier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise El Ahmar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coquelet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sterpenich" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Privat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01783741v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Thad&#233;e" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2018.03.005" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0SVK5PL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02915388v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pedenaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2016.12.075" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696420v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Hajiw" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.03.1464" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01818534v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2016.12.008" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35V8GL75-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647937v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ballerat-Busserolles" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Simond" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.7b00553" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01403092v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dixit" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Bernard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sanjuan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Gaspard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.08.031" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXJF3BLZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01332204v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2016.12.064" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315439v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Boulahya" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2016.03.016" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01020077v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bernstone" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Wittek" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-014-0359-7" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315435v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Serin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10953-015-0357-6" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01331967v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2475/03.2015.02" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00932767v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Peysson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2013.10.031" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187689v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Privat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.11.341" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00932777v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2013.10.030" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00840992v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2013.03.113" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03652420v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kerv&#233;van" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amalhay" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2012.09.447" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00617602v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pauwels" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Dictor" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Parmentier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2011.06.008" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00546916v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2010.06.012" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00546961v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Menjoz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-009-9474-2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5F6EC325A4F09851F5BF384549E392F4F96D6820/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03464329v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika A.M. Kedziorek" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain C.M. Bourg" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Haeseler" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Blanchet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.01.031" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJ3H1FJC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00568197v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Gaus" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Audigane" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lions" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacquemet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2008.02.011" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735783v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2007.01.006" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BPVZFHMC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727605v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vero Rabemanana" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-D. Vuataz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2006.09.006" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54M43671-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735782v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupuy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Franceschi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003WR002593" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HZ3S5PF5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735781v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pouchan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2004.08.027" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LDW3J75L-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735780v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pouchan" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Atteia" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0713(02)01814-X" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119120v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05056230v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04621127v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis IGNATIADIS" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hamm" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460163v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Loschetter" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Watkinson" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Setareh Rad" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607883v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678751v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04234609v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034624v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03665467v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Felipe" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03790585v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Messabeb" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03685389v2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saideep Pavuluri" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tournassat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Claret" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03474651v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Debure" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.4642" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270222v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Poupard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03454275v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Ben Zeineb" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ollivier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03474663v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.4620" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462883v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gogo" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gilbert" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Magnon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertrand" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03474598v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03541375v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202134198" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02907569v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693760v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pedron" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01741840v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01720540v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01699414v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Gal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01742093v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupraz" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Stephant" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perez" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Blessing" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01707123v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Michelot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deschamps" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Decouchon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01880410v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01881780v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Wasch" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pipilikaki" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01425345v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Picot-Colbeaux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thi&#233;ry" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Josse" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Surdyk" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01500330v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01528902v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mathurin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552726v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01328174v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pedenaud" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01334673v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Faucher" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupuy Alain" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larroque Fran&#231;ois" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01409671v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01325596v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Petelet-Giraud" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01315399v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chiquet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01297767v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pettenati" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01324107v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01136472v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Christov" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01135995v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315430v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01010097v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00967366v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01010100v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00812419v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas C.M. Marty" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00755073v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pironon" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Broseta" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00755058v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00755091v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bazin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.02.398" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00631101v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01073955v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01061807v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00578054v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02084446v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Made" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tasi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Gaona" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991654v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196409v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Felipe dos Santos" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432742v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pauchard" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02168034v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01720524v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Durst" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01699418v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Bentivegna" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Djemil" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01513785v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01586077v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01499410v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01519859v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01528633v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Henocq" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01332185v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02457858v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315445v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01381005v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05051186v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>