--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Andre </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Hydrogéochimiste</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent-andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8844-1585</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">078572096</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000357113498</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/F-7665-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyPiT: A thermodynamic database for modeling geochemical systems up to high temperatures, pressures and salinities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chiaberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Tuduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 199, pp.106727. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2026.106727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Minor Components on the Density of Geothermal Fluids Dominated by NaCl, KCl and CaCl2 Dissolved Salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Hoffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Milsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Sass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 47 (3), pp.42. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10765-026-03718-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the CoSO4-Li2SO4-H2O ternary phase diagram between 283.15 K and 348.15 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Patry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.107650. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jct.2026.107650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of degassing on scaling in hypersaline system: Tuzla geothermal field, Turkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serhat Tonkul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alper Baba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa M Demir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Regenspurg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermal Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (1), pp.5. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40517-024-00320-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquatic metabolism influences temporal variations of water carbon and atmospheric carbon dioxide fluxes in a temperate salt marsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Mayen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Polsenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Regaudie de Gioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (19), pp.5387 - 5411. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-22-5387-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Determination of CoSO 4 –Li 2 SO 4 –H 2 O Ternary Phase Diagram between 283.15 and 323.15 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Patry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Peulon-Agasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jced.4c00636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particulate transport in porous media at pore-scale. Part 1: Unresolved-resolved four-way coupling CFD-DEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurez Maya Fogouang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Soulaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 521, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2024.113540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04796295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation and stochastic modeling of particle bridging under various flow, pore, and particle properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurez MAYA FOGOUANG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Soulaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.105158. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2025.105158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333724v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density of pure and mixed NaCl and CaCl2 aqueous solutions at 293 K to 353 K and 0.1 MPa: an integrated comparison of analytical and numerical data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Hoffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Blöcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermal Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40517-024-00318-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particulate transport in porous media at pore-scale. Part 2: CFD-DEM and colloidal forces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurez Maya Fogouang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Soulaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 519, pp.113439. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2024.113439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04729488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A revised description of the binary CaCl2-H2O chemical system up to solution-mineral equilibria and temperatures of 250°C using Pitzer equations. Extension to the multicomponent HCl-LiCl-NaCl-KCl-MgCl2-CaCl2-H2O system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.106927. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jct.2022.106927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">muFlowReacT : A Library to Solve Multiphase Multicomponent Reactive Transport on Unstructured Meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Atteia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Prommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vlassopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groundwater</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gwat.13345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and sampling of a deep and heterogeneous aquifer -An application to the Paleocene -Eocene aquifer in the Aquitaine basin, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Wuilleumier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 596, pp.126098. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2021.126098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03148912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’outils numériques régionaux dédiés à la compréhension du fonctionnement des aquifères profonds du sud du Bassin aquitain et à l’amélioration de la gestion de la ressource en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Douez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grataloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 211, pp. 44-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Measurements of CO 2 Solubility in Aqueous MgCl 2 Solution at Temperature between 323.15 and 423.15 K and Pressure up to 20 MPa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro F. dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Contamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cézac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 66 (11), pp.4166-4173. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jced.1c00347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03501285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Side Effects of Pesticides and Metabolites in Groundwater: Impact on Denitrification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Baran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Joulian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2021.662727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved model for CO2 solubility in aqueous Na+–Cl−–SO42− systems up to 473.15 K and 40 MPa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Contamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 582, pp.120443. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2021.120443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03315806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Measurement of CO 2 Solubility in Aqueous Na 2 SO 4 Solution at Temperatures between 303.15 and 423.15 K and Pressures up to 20 MPa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Contamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cézac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 65 (6), p.3230-3239. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jced.0c00230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic variations of sulfate and boron concentrations and isotopes in deep groundwaters in the Aquitaine Basin, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Wuilleumier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 123, pp.104818. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2020.104818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02990597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Solution Properties and Mineral–Solution Equilibria in Radionuclide-Bearing Aqueous Nitrate Systems: Application to Binary and Ternary Systems Containing U, Th, or Lanthanides at 25 °C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christomir Christov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 65 (7), pp.3613-3626. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jced.0c00180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Osmotic and Activity Coefficients of Lanthanide Nitrate Aqueous Solutions at 298.15 K from Low Molalities to Supersaturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christomir Christov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 64 (1), pp.345-359. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jced.8b00859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02044330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A thermodynamic model for solution behavior and solid-liquid equilibrium in Na-K-Mg-Ca-Al(III)-Fe(III)-Cr(III)-Cl-H2O system from low to very high concentration at 25°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christomir Christov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Scientifica Naturalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (1), pp.26-36. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/asn-2019-0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compréhension de la circulation des eaux souterraines dans un système aquifère profond : investigations récentes et valorisation de 100 ans de connaissances et d’études des fluides dans le sud du Bassin aquitain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Wuilleumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Douez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pédron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pitzer Parametrization To Predict Solution Properties and Salt Solubility in the H–Na–K–Ca–Mg–NO 3 –H 2 O System at 298.15 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christomir Christov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 63 (3), pp.787 - 800. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jced.7b00953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01784254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic model for solution behavior and solid-liquid equilibrium in Na-Al(III)-Fe(III)-Cr(III)-Cl-H2O system at 25°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christomir Christov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Scientifica Naturalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (1), pp.6 - 16. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/asn-2018-0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01755690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of calcium carbonate formation: geochemical modeling of a two-step mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Beuvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 240, pp.236-254. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2018.08.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01864521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet SIGARRR1 : simulations de l'Impact des gaz annexes (SOx, NyOx, O2 co-injectés avec le CO2 lors de son stockage géologique) sur la réactivité des roches-réservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Corvisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise El Ahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sterpenich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution properties and salt-solution equilibria in the H-Li-Na-K-Ca-Mg-Cl-H 2 O system at 25 °C: A new thermodynamic model based on Pitzer's equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Thadée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cézac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calphad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 61, pp.126 - 139. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.calphad.2018.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01783741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silica Precipitation Kinetics: The Role of Solid Surface Complexation Mechanism Integrating the Magnesium Effects from 25 to 300°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pedenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17, pp.217-220. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeps.2016.12.075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations of the Impact of Co-injected Gases on CO 2 Storage, the SIGARRR Project: Processes and Geochemical Approaches for Gas-water-Salt Interactions Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Corvisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Hajiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise El Ahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sterpenich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 114, pp.3322 - 3334. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2017.03.1464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darapskite solubility in basic solutions at 25 °C: A Pitzer model for the Na NO 3 SO 4 OH H 2 O system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 78, pp.311 - 320. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2016.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Data and Modeling of Solution Density and Heat Capacity in the Na–K–Ca–Mg–Cl–H 2 O System up to 353.15 K and 5 mol·kg –1 Ionic Strength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Simond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 62 (10), pp.3561 - 3576. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jced.7b00553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study on the kinetics of silica polymerization during cooling of the Bouillante geothermal fluid (Guadeloupe, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dixit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Gaspard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 442, pp.97-112. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2016.08.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considerations about the building of a thermodynamic database for the chemical description of highly saline systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Thadée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17, pp.304-307. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeps.2016.12.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal and volumetric properties of complex aqueous electrolyte solutions using the Pitzer formalism – The PhreeSCALE code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïza Boulahya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 92, pp.58-69. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2016.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the geochemical impact of an injection of CO2 and associated reactive impurities (SO2 and O2) into a saline reservoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bernstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Wittek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport in Porous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 108 (1), pp.185-205. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11242-014-0359-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Pitzer parameterization for the binary NaOH-H2O and ternary NaOH-NaCl-H2O and NaOH-LiOH-H2O systems up to NaOH solid salt saturation, from 273.15 to 523.15 K and at saturated vapour pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Serin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solution Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44 (7), </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10953-015-0357-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A thermodynamic model of aqueous electrolyte solution behavior and solid-liquid equilibrium in the Li-H-Na-K-Cl-OH-H2O system to very high concentrations (40 molal) and from 0 to 250 C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christomir Christov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American journal of science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 815 (8), pp.204-256. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2475/03.2015.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well injectivity during CO2 storage operations in deep saline aquifers--Part 1: Experimental investigation of drying effects, salt precipitation and capillary forces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Peysson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22, pp.291-300. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijggc.2013.10.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations of the impact of co-injected gases on CO2 storage, the SIGARRR project: first results on water-gas interactions modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Corvisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise El Ahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sterpenich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63, pp.3160-3171. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2014.11.341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well injectivity during CO2 storage operations in deep saline aquifers - Part 2: Numerical simulations of drying, salt deposit mechanisms and role of capillary forces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Peysson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22, pp.301-312. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijggc.2013.10.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic behavior of FeCl3-H2O and HCl-FeCl3-H2O systems - A Pitzer Model at 25°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christomir Christov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Procedia Earth and Planetary Science, 7, pp.14-18. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeps.2013.03.113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840992v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-kinetic and Physico-Chemical Modeling of Processes Generating Scaling Problems in Phosphoric Acid and Fertilizers Production Industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kervévan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amalhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46, pp.68-75. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2012.09.447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments and Numerical Modelling of Microbially-Catalysed Denitrification Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pauwels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Christine Dictor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 287, pp.171-181. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2011.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the surface tension of aqueous 1:1 electrolyte solutions at high salinity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 74 (19), p. 5427-5442. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2010.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Simulations of the Thermal Impact of Supercritical CO2 Injection on Chemical Reactivity in a Carbonate Saline Reservoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Menjoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport in Porous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82 (1), p. 247-274. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11242-009-9474-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel experimental procedure to investigate the biodegradation of NAPL under unsaturated conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika A.M. Kedziorek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain C.M. Bourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Haeseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Blanchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 370 (1-4), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2009.01.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical and solute transport modelling for CO2 storage, what to expect from it?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Gaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Audigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (4), pp.605-625. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijggc.2008.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00568197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of fluid–rock chemical interactions at the supercritical CO2–liquid interface during CO2 injection into a carbonate reservoir, the Dogger aquifer (Paris Basin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Audigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Menjoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 48 (6), pp.1782 - 1797. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2007.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of water–rock interactions on fracture permeability of the deep reservoir at Soultz-sous-Forêts, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vero Rabemanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-D. Vuataz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 35 (5-6), pp.507 - 531. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geothermics.2006.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions of diffusion, dissolution, ion exchange, and leakage from low-permeability layers to confined aquifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Atteia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Franceschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 41 (9), </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2003WR002593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using geochemical data and modelling to enhance the understanding of groundwater flow in a regional deep aquifer, Aquitaine Basin, south-west of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Franceschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pouchan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Atteia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 305 (1-4), pp.40 - 62. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2004.08.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origine et évolution du soufre au sein de l'aquifère des Sables infra-molassiques du Bassin aquitain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Franceschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pouchan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Atteia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 334 (10), pp.749 - 756. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1631-0713(02)01814-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic study of the ternary system CoSO4-NiSO4-H2O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Patry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAG; Geochemical Society, Jul 2025, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A kinetic model of silica precipitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dixit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Rock Interaction-18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Cagliary, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative review of geochemical and exploitation data from fifteen geothermal operations in the Paris area for deep understanding and solving corrosion and scaling troubles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis IGNATIADIS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hamm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCORR 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUROPEAN FEDERATION OF CORROSION (EFC), Sep 2024, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water concerns in UTES: what can be learnt from geothermal experience & what issues need to be specifically addressed?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Loschetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Watkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Regenspurg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Setareh Rad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU General Assembly, Apr 2024, Wien, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-determination of CoSO 4 -Li 2 SO 4 -H 2 O ternary system by Discontinuous Isoperibolic Thermal Analysis (DITA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Patry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54eme journées de calorimétrie et d'analyse thermique (JCAT 54)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karine Ballerat-Busserolles, Jun 2024, Clermont -Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of aquatic metabolism on marsh carbon dynamics and associated atmospheric CO2 fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Mayen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Polsenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Regaudie de Gioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, San Francisco (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical study of the chemical behavior of the ternary CoSO4-Li2SO4-H2O system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Patry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45e Journées des Equilibres Entre Phases (JEEP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yohann Cartigny, Oct 2023, Mont Saint Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pore-scale modeling of pore-clogging by aggregation of particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurez Maya Fogouang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Soulaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Annual International Conference on porous Media : Interpore 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Edimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04034624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental measurements and modelling of thermodynamic properties of NaCl-CaCl2 aqueous solutions up to high temperatures and CO2 pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Felipe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cézac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geothermal Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental measurements and thermodynamic modeling of CO2 solubility in the NaCl-Na2SO4-CaCl2-MgCl2 system up to 150 °C and 200 bar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro F. dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Messabeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Contamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cézac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Greenhouse Gas Control Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">porousMedia4Foam: An open-source multiphase reactive transport platform based on OpenFOAM for geothermal applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saideep Pavuluri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournassat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Claret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Soulaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geothermal Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, BERLIN, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685389v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved thermodynamic model based on Pitzer’s equations to describe the chemical behaviour of complex chloride-type brines up to salt solubility and elevated temperatures, for geothermal and economic geology applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Debure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Tuduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Virtual 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual, France. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2021.4642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitions de phases de systèmes salins via l'InsItuX® résolu en témperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Poupard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51èmes Journées de Calorimétrie et d’Analyse Thermique (51èmes JCAT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical degradation of polymers and additives in alkaline solution : influence of temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hela Ben Zeineb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03454275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive Transport Modelling with a Coupled OpenFOAM®-PHREEQC platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saideep Pavuluri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Soulaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Claret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Virtual 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual, France. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2021.4620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restoration peatland and eLTER, case of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Magnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Conference on Ecological Restoration (SERE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Alicante, Sep 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamics of saline aqueous solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAT 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of Plastics and Their Additives in Alkaline Solution at Different Temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hela Ben Zeineb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Meeting on Organic Geochemistry (IMOG 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.202134198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03541375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Side effects of pesticides in groundwater: impact on bacterial denitrification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Baran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Joulian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcotoxicoMic 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Montpellier - Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From recharge to outflows: understanding deep aquifers groundwater circulations. The south Aquitaine Basin case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Wuilleumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Douez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pedron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of advective and capillary flows in sandstone cores during the injection of supercritical CO2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InterPore 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nouvelle Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamics of aqueous solutions at high ionic strength using the Pitzer model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Solubility Phenomena and Related Equilibrium Processes (ISSP) - 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water sampling in low productive boreholes: how to ensure of the representativeness of sampling?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Wuilleumier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU - European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patagonia Wind –Using Methanogenesis to Store Hydrogen on Large Scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Stephant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Joulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaela Blessing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22st World Hydrogen Energy Conference - WHEC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revision of radiocarbon ages in groundwater from the Eocene aquifer in the Aquitaine basin (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Michelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Decouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Wuilleumier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium extraction from natural brines and salars-thermodynamic modeling of electrolytic systems and the evaporative sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeoWell: Geochemical assessment of cement durability in the supercritical domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.J. Wasch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pipilikaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">German Geothermal Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Essen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land use effect on nitrate storage and transport through unconfined Chalk aquifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Picot-Colbeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Surdyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AquaConSoil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01425345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive transport modelling of calcium carbonate formation in a Lab-on-a-Chip device at 25°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Beuvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the impact of SO2 co-injected with CO2 on the reservoir- rock reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mathurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Parmentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive transport at the pore-scale: Geological Labs on Chip studies (GLoCs) for CO&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; storage in saline aquifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silica precipitation kinetics: the role of solid surface complexation mechanism integrating the magnesium effects from 25 to 300°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Pedenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Water-Rock Interaction International Symposium, WRI-15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Evora, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des écoulements souterrains en milieu semi-perméable par approche couplée géochimie-hydrodynamisme – Application sur les formations molassiques tertiaires dans le secteur de Gondrin (Gers, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dupuy Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Franceschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larroque François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Réunion des sciences de la Terre (RST 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations of the impact of co-injected gases on CO2 storage, the SIGARRR project: processes and geochemical approaches for gas-water-salt interactions modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Corvisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Hajiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise El Ahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sterpenich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Greenhouse Gas Control Technologies, GHGT-13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquifer sampling using ball check-valves system: what about sample representativeness?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Petelet-Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Wuilleumier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd IAH CONGRESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulphur isotopes: a tool to understand the variations of chemical composition of deep waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Franceschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Wuilleumier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 43rd IAH CONGRESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French and German National Chapters of the IAH, Sep 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of agronomical and geochemical modules into a 3D groundwater code for assessing nitrate storage and transport through unconfined Chalk aquifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Picot-Colbeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pettenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Surdyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.EGU2016-18143-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pitzer model for darapskite solubility in NaOH solutions at 25°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Réunion des sciences de la Terre (RST 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pitzer ion-interaction parameters for Al(III) in the {H + Na + K + Ca + Mg + Cl + H2O} system up to salts solubility at 298.15 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Christov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ABC-Salt IV Workshop 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Pitzer interaction parameters from heat capacity, osmotic coefficient and density data: Application to the BaCl 2 -H 2 O system (0&amp;lt;T&amp;lt;90°C and 0&amp;lt;m BaCl 2 &amp;lt;2 mol.kgw -1 )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cézac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ABC-Salt IV Workshop 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Pitzer interaction parameters from heat capacity and osmotic coefficient for the NaOH-H2O system at temperatures from 0 to 150°C and concentrations up to NaOH(s) saturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cézac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermodynamics2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the binary NaOH-H2O system and its extension to two ternary highly concentrated systems (NaOH-NaCl-H2O and NaOH-LiOH-H2O) up to high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Serin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Réunion des Sciences de la Terre : RST 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Pitzer parameterization for the Na-OH-Cl-NaOH0(aq)-H2O system up to high concentrations (30 M), from 0 to 250°C at water saturation pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cézac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Congress of Chemical and Process Engineering CHISA 2014 Prague</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic characterization of electrolytic solutions using the Pitzer model: calculations of dilution enthalpy and heat capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cézac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Réunion des Sciences de la Terre : RST 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoddem: an example of alive thermochemical database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C.M. Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Florence, Italy. under process</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour of the CO2 injection well and the near wellbore during carbon dioxide injection in saline aquifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Peysson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pironon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Broseta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOUGH Symposium 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Berkeley, United States. pp.Session V: Carbon Dioxide Storage II</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Geochemical Impact of an Injection of CO2 and Associated Reactive Impurities into a Saline Reservoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bernstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Wittek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOUGH Symposium 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Berkeley, United States. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of porous medium desiccation during anhydrous CO2 injection in deep saline aquifers: up scaling from experimental results at laboratory scale to near-well region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Peysson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Greenhouse Gas Control Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Amsterdam, Netherlands. pp.4442-4449, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2011.02.398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petrophysical and capillary properties of the host porous medium on the evaporation process during CO2 injection in a deep saline aquifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of fluid-rock chemical interactions during CO2 saturated water injection into a sandstone reservoir, using the MARTHE-REACT code.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Picot-Colbeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pettenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kervévan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the TOUGH Symposium, 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Berkeley (California), United States. pp. 80-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of MARTHE-REACT coupled surface and groundwater reactive transport code for modeling hydro systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Picot-Colbeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kervévan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOUGH Symposium 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Berkeley (California), United States. pp. 576-583</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pitzer parametrization constrained by density: application to natural and industrial systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kervévan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference 2009 - Challenges to Our Volatile Planet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcium silica speciation and carbonation in cement systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Made</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Gaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Barcelone, France. pp.36 - 43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and simulation of the thermodynamic and physicochemical properties of natural and industrial brines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Patry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEEP 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental measurements and thermodynamic modeling of CO2 solubility in the NaCl-Na2SO4-CaCl2-MgCl2 system up to 150 °C and 200 bar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Felipe dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Messabeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Contamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cézac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GHGT-16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic study of the ternary system LiCl-Li2CO3-H2O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs - SCF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des pesticides sur l'activité microbienne de dénitrification dans les eaux souterraines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Baran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Joulian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IXème colloque de l'AFEM (Association Francophone d'Ecologie Microbienne)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bussang, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical modelling at high temperature.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Durst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Solubility Phenomena and Related Equilibrium Processes (ISSP) - 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Tours, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New investigations in former hydrocarbon exploration wells in the Aquitaine Basin, France: how to get reliable data? A case study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Bentivegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Djemil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU - European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHEMICAL BEHAVIOR OF NITRATE IN CEMENTITIOUS MATERIALS AND SALINE AQUEOUS ENVIRONMENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clay conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of pesticides on denitrification in groundwaters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Baran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Joulian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Microbial Ecotoxicology. Ecotoxicomic 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Lyon, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELING THE EXCESS PROPERTIES OF AQUEOUS SYSTEMS WITH THE PITZER MODEL: APPLICATION TO THE NaOH-H2O BINARY SYSTEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Serin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of pesticides on denitrification in groundwaters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Baran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Joulian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th edition of the International Conference on Pesticide Behaviour in Soils, Water and Air </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THERMODYNAMIC MODELING IN THE Na-NO3-SO4-Cl-OH-H2O CHEMICAL SYSTEM AT 25 °C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Henocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migration2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Barcelona, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new set of Pitzer interaction parameters to describe solution properties and solid-liquid equilibria in the Li-Ca-Cl-H 2 O system at 298.15 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Thadée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Réunion des sciences de la Terre (RST 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Caen, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the thermodynamic properties of CO2 aqueous solution using a combination of HKF and Pitzer equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd IAH Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PhreeSCALE: a new numerical tool to compute the thermal and volumetric properties of brines with the Pitzer model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Serin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre (RST 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of mineral dissolution – precipitation kinetics integrating interfacial processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, United States. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pore-scale modeling of pore-clogging by aggregation of particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurez MAYA FOGOUANG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Soulaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05051186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId353"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Andre </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Hydrogéochimiste</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent-andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8844-1585</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">078572096</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000357113498</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/F-7665-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyPiT: A thermodynamic database for modeling geochemical systems up to high temperatures, pressures and salinities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chiaberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Tuduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 199, pp.106727. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2026.106727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Minor Components on the Density of Geothermal Fluids Dominated by NaCl, KCl and CaCl2 Dissolved Salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Hoffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Milsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Sass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 47 (3), pp.42. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10765-026-03718-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the CoSO4-Li2SO4-H2O ternary phase diagram between 283.15 K and 348.15 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Patry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.107650. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jct.2026.107650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Determination of CoSO 4 –Li 2 SO 4 –H 2 O Ternary Phase Diagram between 283.15 and 323.15 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Patry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Peulon-Agasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jced.4c00636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of degassing on scaling in hypersaline system: Tuzla geothermal field, Turkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serhat Tonkul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alper Baba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa M Demir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Regenspurg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermal Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (1), pp.5. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40517-024-00320-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquatic metabolism influences temporal variations of water carbon and atmospheric carbon dioxide fluxes in a temperate salt marsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Mayen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Polsenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Regaudie de Gioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (19), pp.5387 - 5411. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-22-5387-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particulate transport in porous media at pore-scale. Part 1: Unresolved-resolved four-way coupling CFD-DEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurez Maya Fogouang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Soulaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 521, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2024.113540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04796295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation and stochastic modeling of particle bridging under various flow, pore, and particle properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurez MAYA FOGOUANG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Soulaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.105158. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2025.105158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333724v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density of pure and mixed NaCl and CaCl2 aqueous solutions at 293 K to 353 K and 0.1 MPa: an integrated comparison of analytical and numerical data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Hoffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Blöcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermal Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40517-024-00318-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particulate transport in porous media at pore-scale. Part 2: CFD-DEM and colloidal forces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurez Maya Fogouang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Soulaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 519, pp.113439. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2024.113439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04729488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">muFlowReacT : A Library to Solve Multiphase Multicomponent Reactive Transport on Unstructured Meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Atteia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Prommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vlassopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groundwater</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gwat.13345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A revised description of the binary CaCl2-H2O chemical system up to solution-mineral equilibria and temperatures of 250°C using Pitzer equations. Extension to the multicomponent HCl-LiCl-NaCl-KCl-MgCl2-CaCl2-H2O system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.106927. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jct.2022.106927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’outils numériques régionaux dédiés à la compréhension du fonctionnement des aquifères profonds du sud du Bassin aquitain et à l’amélioration de la gestion de la ressource en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Douez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grataloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 211, pp. 44-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and sampling of a deep and heterogeneous aquifer -An application to the Paleocene -Eocene aquifer in the Aquitaine basin, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Wuilleumier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 596, pp.126098. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2021.126098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03148912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Measurements of CO 2 Solubility in Aqueous MgCl 2 Solution at Temperature between 323.15 and 423.15 K and Pressure up to 20 MPa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro F. dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Contamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cézac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 66 (11), pp.4166-4173. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jced.1c00347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03501285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved model for CO2 solubility in aqueous Na+–Cl−–SO42− systems up to 473.15 K and 40 MPa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Contamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 582, pp.120443. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2021.120443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03315806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Side Effects of Pesticides and Metabolites in Groundwater: Impact on Denitrification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Baran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Joulian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2021.662727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Measurement of CO 2 Solubility in Aqueous Na 2 SO 4 Solution at Temperatures between 303.15 and 423.15 K and Pressures up to 20 MPa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Contamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cézac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 65 (6), p.3230-3239. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jced.0c00230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic variations of sulfate and boron concentrations and isotopes in deep groundwaters in the Aquitaine Basin, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Wuilleumier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 123, pp.104818. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2020.104818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02990597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Solution Properties and Mineral–Solution Equilibria in Radionuclide-Bearing Aqueous Nitrate Systems: Application to Binary and Ternary Systems Containing U, Th, or Lanthanides at 25 °C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christomir Christov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 65 (7), pp.3613-3626. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jced.0c00180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Osmotic and Activity Coefficients of Lanthanide Nitrate Aqueous Solutions at 298.15 K from Low Molalities to Supersaturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christomir Christov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 64 (1), pp.345-359. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jced.8b00859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02044330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A thermodynamic model for solution behavior and solid-liquid equilibrium in Na-K-Mg-Ca-Al(III)-Fe(III)-Cr(III)-Cl-H2O system from low to very high concentration at 25°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christomir Christov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Scientifica Naturalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (1), pp.26-36. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/asn-2019-0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compréhension de la circulation des eaux souterraines dans un système aquifère profond : investigations récentes et valorisation de 100 ans de connaissances et d’études des fluides dans le sud du Bassin aquitain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Wuilleumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Douez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pédron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pitzer Parametrization To Predict Solution Properties and Salt Solubility in the H–Na–K–Ca–Mg–NO 3 –H 2 O System at 298.15 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christomir Christov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 63 (3), pp.787 - 800. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jced.7b00953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01784254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic model for solution behavior and solid-liquid equilibrium in Na-Al(III)-Fe(III)-Cr(III)-Cl-H2O system at 25°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christomir Christov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Scientifica Naturalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (1), pp.6 - 16. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/asn-2018-0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01755690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of calcium carbonate formation: geochemical modeling of a two-step mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Beuvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 240, pp.236-254. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2018.08.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01864521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet SIGARRR1 : simulations de l'Impact des gaz annexes (SOx, NyOx, O2 co-injectés avec le CO2 lors de son stockage géologique) sur la réactivité des roches-réservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Corvisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise El Ahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sterpenich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution properties and salt-solution equilibria in the H-Li-Na-K-Ca-Mg-Cl-H 2 O system at 25 °C: A new thermodynamic model based on Pitzer's equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Thadée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cézac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calphad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 61, pp.126 - 139. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.calphad.2018.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01783741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silica Precipitation Kinetics: The Role of Solid Surface Complexation Mechanism Integrating the Magnesium Effects from 25 to 300°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pedenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17, pp.217-220. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeps.2016.12.075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations of the Impact of Co-injected Gases on CO 2 Storage, the SIGARRR Project: Processes and Geochemical Approaches for Gas-water-Salt Interactions Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Corvisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Hajiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise El Ahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sterpenich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 114, pp.3322 - 3334. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2017.03.1464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darapskite solubility in basic solutions at 25 °C: A Pitzer model for the Na NO 3 SO 4 OH H 2 O system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 78, pp.311 - 320. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2016.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Data and Modeling of Solution Density and Heat Capacity in the Na–K–Ca–Mg–Cl–H 2 O System up to 353.15 K and 5 mol·kg –1 Ionic Strength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Simond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 62 (10), pp.3561 - 3576. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jced.7b00553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study on the kinetics of silica polymerization during cooling of the Bouillante geothermal fluid (Guadeloupe, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dixit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Gaspard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 442, pp.97-112. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2016.08.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considerations about the building of a thermodynamic database for the chemical description of highly saline systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Thadée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17, pp.304-307. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeps.2016.12.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal and volumetric properties of complex aqueous electrolyte solutions using the Pitzer formalism – The PhreeSCALE code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïza Boulahya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 92, pp.58-69. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2016.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the geochemical impact of an injection of CO2 and associated reactive impurities (SO2 and O2) into a saline reservoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bernstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Wittek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport in Porous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 108 (1), pp.185-205. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11242-014-0359-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Pitzer parameterization for the binary NaOH-H2O and ternary NaOH-NaCl-H2O and NaOH-LiOH-H2O systems up to NaOH solid salt saturation, from 273.15 to 523.15 K and at saturated vapour pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Serin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solution Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44 (7), </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10953-015-0357-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A thermodynamic model of aqueous electrolyte solution behavior and solid-liquid equilibrium in the Li-H-Na-K-Cl-OH-H2O system to very high concentrations (40 molal) and from 0 to 250 C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christomir Christov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American journal of science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 815 (8), pp.204-256. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2475/03.2015.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well injectivity during CO2 storage operations in deep saline aquifers--Part 1: Experimental investigation of drying effects, salt precipitation and capillary forces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Peysson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22, pp.291-300. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijggc.2013.10.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations of the impact of co-injected gases on CO2 storage, the SIGARRR project: first results on water-gas interactions modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Corvisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise El Ahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sterpenich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63, pp.3160-3171. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2014.11.341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well injectivity during CO2 storage operations in deep saline aquifers - Part 2: Numerical simulations of drying, salt deposit mechanisms and role of capillary forces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Peysson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22, pp.301-312. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijggc.2013.10.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic behavior of FeCl3-H2O and HCl-FeCl3-H2O systems - A Pitzer Model at 25°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christomir Christov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Procedia Earth and Planetary Science, 7, pp.14-18. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeps.2013.03.113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840992v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-kinetic and Physico-Chemical Modeling of Processes Generating Scaling Problems in Phosphoric Acid and Fertilizers Production Industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kervévan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amalhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46, pp.68-75. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2012.09.447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments and Numerical Modelling of Microbially-Catalysed Denitrification Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pauwels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Christine Dictor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 287, pp.171-181. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2011.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the surface tension of aqueous 1:1 electrolyte solutions at high salinity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 74 (19), p. 5427-5442. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2010.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Simulations of the Thermal Impact of Supercritical CO2 Injection on Chemical Reactivity in a Carbonate Saline Reservoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Menjoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport in Porous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82 (1), p. 247-274. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11242-009-9474-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel experimental procedure to investigate the biodegradation of NAPL under unsaturated conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika A.M. Kedziorek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain C.M. Bourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Haeseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Blanchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 370 (1-4), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2009.01.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical and solute transport modelling for CO2 storage, what to expect from it?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Gaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Audigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (4), pp.605-625. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijggc.2008.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00568197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of fluid–rock chemical interactions at the supercritical CO2–liquid interface during CO2 injection into a carbonate reservoir, the Dogger aquifer (Paris Basin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Audigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Menjoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 48 (6), pp.1782 - 1797. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2007.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of water–rock interactions on fracture permeability of the deep reservoir at Soultz-sous-Forêts, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vero Rabemanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-D. Vuataz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 35 (5-6), pp.507 - 531. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geothermics.2006.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions of diffusion, dissolution, ion exchange, and leakage from low-permeability layers to confined aquifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Atteia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Franceschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 41 (9), </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2003WR002593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using geochemical data and modelling to enhance the understanding of groundwater flow in a regional deep aquifer, Aquitaine Basin, south-west of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Franceschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pouchan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Atteia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 305 (1-4), pp.40 - 62. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2004.08.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origine et évolution du soufre au sein de l'aquifère des Sables infra-molassiques du Bassin aquitain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Franceschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pouchan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Atteia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 334 (10), pp.749 - 756. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1631-0713(02)01814-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic study of the ternary system CoSO4-NiSO4-H2O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Patry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAG; Geochemical Society, Jul 2025, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A kinetic model of silica precipitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dixit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Rock Interaction-18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Cagliary, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water concerns in UTES: what can be learnt from geothermal experience & what issues need to be specifically addressed?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Loschetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Watkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Regenspurg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Setareh Rad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU General Assembly, Apr 2024, Wien, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative review of geochemical and exploitation data from fifteen geothermal operations in the Paris area for deep understanding and solving corrosion and scaling troubles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis IGNATIADIS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hamm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCORR 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUROPEAN FEDERATION OF CORROSION (EFC), Sep 2024, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-determination of CoSO 4 -Li 2 SO 4 -H 2 O ternary system by Discontinuous Isoperibolic Thermal Analysis (DITA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Patry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54eme journées de calorimétrie et d'analyse thermique (JCAT 54)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karine Ballerat-Busserolles, Jun 2024, Clermont -Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical study of the chemical behavior of the ternary CoSO4-Li2SO4-H2O system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Patry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45e Journées des Equilibres Entre Phases (JEEP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yohann Cartigny, Oct 2023, Mont Saint Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of aquatic metabolism on marsh carbon dynamics and associated atmospheric CO2 fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Mayen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Polsenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Regaudie de Gioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, San Francisco (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pore-scale modeling of pore-clogging by aggregation of particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurez Maya Fogouang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Soulaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Annual International Conference on porous Media : Interpore 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Edimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04034624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental measurements and modelling of thermodynamic properties of NaCl-CaCl2 aqueous solutions up to high temperatures and CO2 pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Felipe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cézac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geothermal Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental measurements and thermodynamic modeling of CO2 solubility in the NaCl-Na2SO4-CaCl2-MgCl2 system up to 150 °C and 200 bar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro F. dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Messabeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Contamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cézac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Greenhouse Gas Control Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">porousMedia4Foam: An open-source multiphase reactive transport platform based on OpenFOAM for geothermal applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saideep Pavuluri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournassat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Claret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Soulaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geothermal Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, BERLIN, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685389v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical degradation of polymers and additives in alkaline solution : influence of temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hela Ben Zeineb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03454275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved thermodynamic model based on Pitzer’s equations to describe the chemical behaviour of complex chloride-type brines up to salt solubility and elevated temperatures, for geothermal and economic geology applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Debure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Tuduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Virtual 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual, France. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2021.4642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitions de phases de systèmes salins via l'InsItuX® résolu en témperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Poupard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51èmes Journées de Calorimétrie et d’Analyse Thermique (51èmes JCAT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive Transport Modelling with a Coupled OpenFOAM®-PHREEQC platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saideep Pavuluri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Soulaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Claret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Virtual 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual, France. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2021.4620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamics of saline aqueous solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAT 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of Plastics and Their Additives in Alkaline Solution at Different Temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hela Ben Zeineb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Meeting on Organic Geochemistry (IMOG 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.202134198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03541375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restoration peatland and eLTER, case of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Magnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Conference on Ecological Restoration (SERE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Alicante, Sep 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Side effects of pesticides in groundwater: impact on bacterial denitrification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Baran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Joulian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcotoxicoMic 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Montpellier - Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water sampling in low productive boreholes: how to ensure of the representativeness of sampling?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Wuilleumier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU - European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamics of aqueous solutions at high ionic strength using the Pitzer model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Solubility Phenomena and Related Equilibrium Processes (ISSP) - 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From recharge to outflows: understanding deep aquifers groundwater circulations. The south Aquitaine Basin case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Wuilleumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Douez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pedron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of advective and capillary flows in sandstone cores during the injection of supercritical CO2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InterPore 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nouvelle Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patagonia Wind –Using Methanogenesis to Store Hydrogen on Large Scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Stephant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Joulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaela Blessing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22st World Hydrogen Energy Conference - WHEC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revision of radiocarbon ages in groundwater from the Eocene aquifer in the Aquitaine basin (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Michelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Decouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Wuilleumier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium extraction from natural brines and salars-thermodynamic modeling of electrolytic systems and the evaporative sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeoWell: Geochemical assessment of cement durability in the supercritical domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.J. Wasch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pipilikaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">German Geothermal Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Essen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive transport modelling of calcium carbonate formation in a Lab-on-a-Chip device at 25°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Beuvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land use effect on nitrate storage and transport through unconfined Chalk aquifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Picot-Colbeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Surdyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AquaConSoil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01425345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the impact of SO2 co-injected with CO2 on the reservoir- rock reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mathurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Parmentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive transport at the pore-scale: Geological Labs on Chip studies (GLoCs) for CO&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; storage in saline aquifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquifer sampling using ball check-valves system: what about sample representativeness?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Petelet-Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Wuilleumier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd IAH CONGRESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations of the impact of co-injected gases on CO2 storage, the SIGARRR project: processes and geochemical approaches for gas-water-salt interactions modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Corvisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Hajiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise El Ahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sterpenich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Greenhouse Gas Control Technologies, GHGT-13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silica precipitation kinetics: the role of solid surface complexation mechanism integrating the magnesium effects from 25 to 300°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Pedenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Water-Rock Interaction International Symposium, WRI-15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Evora, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des écoulements souterrains en milieu semi-perméable par approche couplée géochimie-hydrodynamisme – Application sur les formations molassiques tertiaires dans le secteur de Gondrin (Gers, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dupuy Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Franceschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larroque François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Réunion des sciences de la Terre (RST 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulphur isotopes: a tool to understand the variations of chemical composition of deep waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Franceschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Wuilleumier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 43rd IAH CONGRESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French and German National Chapters of the IAH, Sep 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of agronomical and geochemical modules into a 3D groundwater code for assessing nitrate storage and transport through unconfined Chalk aquifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Picot-Colbeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pettenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Surdyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.EGU2016-18143-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pitzer model for darapskite solubility in NaOH solutions at 25°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Réunion des sciences de la Terre (RST 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Pitzer interaction parameters from heat capacity, osmotic coefficient and density data: Application to the BaCl 2 -H 2 O system (0&amp;lt;T&amp;lt;90°C and 0&amp;lt;m BaCl 2 &amp;lt;2 mol.kgw -1 )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cézac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ABC-Salt IV Workshop 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pitzer ion-interaction parameters for Al(III) in the {H + Na + K + Ca + Mg + Cl + H2O} system up to salts solubility at 298.15 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Christov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ABC-Salt IV Workshop 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Pitzer interaction parameters from heat capacity and osmotic coefficient for the NaOH-H2O system at temperatures from 0 to 150°C and concentrations up to NaOH(s) saturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cézac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermodynamics2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Pitzer parameterization for the Na-OH-Cl-NaOH0(aq)-H2O system up to high concentrations (30 M), from 0 to 250°C at water saturation pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cézac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Congress of Chemical and Process Engineering CHISA 2014 Prague</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the binary NaOH-H2O system and its extension to two ternary highly concentrated systems (NaOH-NaCl-H2O and NaOH-LiOH-H2O) up to high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Serin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Réunion des Sciences de la Terre : RST 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic characterization of electrolytic solutions using the Pitzer model: calculations of dilution enthalpy and heat capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cézac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Réunion des Sciences de la Terre : RST 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoddem: an example of alive thermochemical database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C.M. Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Florence, Italy. under process</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour of the CO2 injection well and the near wellbore during carbon dioxide injection in saline aquifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Peysson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pironon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Broseta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOUGH Symposium 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Berkeley, United States. pp.Session V: Carbon Dioxide Storage II</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Geochemical Impact of an Injection of CO2 and Associated Reactive Impurities into a Saline Reservoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bernstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Wittek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOUGH Symposium 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Berkeley, United States. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of porous medium desiccation during anhydrous CO2 injection in deep saline aquifers: up scaling from experimental results at laboratory scale to near-well region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Peysson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Greenhouse Gas Control Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Amsterdam, Netherlands. pp.4442-4449, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2011.02.398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petrophysical and capillary properties of the host porous medium on the evaporation process during CO2 injection in a deep saline aquifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of fluid-rock chemical interactions during CO2 saturated water injection into a sandstone reservoir, using the MARTHE-REACT code.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Picot-Colbeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pettenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kervévan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the TOUGH Symposium, 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Berkeley (California), United States. pp. 80-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of MARTHE-REACT coupled surface and groundwater reactive transport code for modeling hydro systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Picot-Colbeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kervévan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOUGH Symposium 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Berkeley (California), United States. pp. 576-583</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pitzer parametrization constrained by density: application to natural and industrial systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kervévan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference 2009 - Challenges to Our Volatile Planet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcium silica speciation and carbonation in cement systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Made</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Gaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Barcelone, France. pp.36 - 43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and simulation of the thermodynamic and physicochemical properties of natural and industrial brines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Patry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEEP 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental measurements and thermodynamic modeling of CO2 solubility in the NaCl-Na2SO4-CaCl2-MgCl2 system up to 150 °C and 200 bar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Felipe dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Messabeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Contamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cézac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GHGT-16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic study of the ternary system LiCl-Li2CO3-H2O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs - SCF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des pesticides sur l'activité microbienne de dénitrification dans les eaux souterraines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Baran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Joulian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IXème colloque de l'AFEM (Association Francophone d'Ecologie Microbienne)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bussang, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical modelling at high temperature.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Durst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Solubility Phenomena and Related Equilibrium Processes (ISSP) - 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Tours, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New investigations in former hydrocarbon exploration wells in the Aquitaine Basin, France: how to get reliable data? A case study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Bentivegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Djemil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU - European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHEMICAL BEHAVIOR OF NITRATE IN CEMENTITIOUS MATERIALS AND SALINE AQUEOUS ENVIRONMENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clay conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of pesticides on denitrification in groundwaters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Baran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Joulian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th edition of the International Conference on Pesticide Behaviour in Soils, Water and Air </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THERMODYNAMIC MODELING IN THE Na-NO3-SO4-Cl-OH-H2O CHEMICAL SYSTEM AT 25 °C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Henocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migration2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Barcelona, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELING THE EXCESS PROPERTIES OF AQUEOUS SYSTEMS WITH THE PITZER MODEL: APPLICATION TO THE NaOH-H2O BINARY SYSTEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Serin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of pesticides on denitrification in groundwaters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Baran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Joulian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Microbial Ecotoxicology. Ecotoxicomic 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Lyon, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the thermodynamic properties of CO2 aqueous solution using a combination of HKF and Pitzer equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd IAH Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new set of Pitzer interaction parameters to describe solution properties and solid-liquid equilibria in the Li-Ca-Cl-H 2 O system at 298.15 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Thadée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Réunion des sciences de la Terre (RST 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Caen, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PhreeSCALE: a new numerical tool to compute the thermal and volumetric properties of brines with the Pitzer model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Serin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre (RST 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of mineral dissolution – precipitation kinetics integrating interfacial processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Lassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, United States. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pore-scale modeling of pore-clogging by aggregation of particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurez MAYA FOGOUANG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Soulaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05051186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId353"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E1E4EC81"/>
+    <w:nsid w:val="402508AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-andre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8844-1585" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078572096" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357113498" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-7665-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05523848v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Lassin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chiaberge" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guignot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Tuduri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Andr&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2026.106727" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05528405v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Hoffert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Milsch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Sass" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-026-03718-6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05523078v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Patry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Andre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couvrat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cartigny" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2026.107650" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04901834v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serhat Tonkul" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alper Baba" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa M Demir" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Regenspurg" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40517-024-00320-7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05349082v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Mayen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Polsenaere" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Regaudie de Gioux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deborde" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Collin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-5387-2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973510v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie H&#233;bert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Peulon-Agasse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.4c00636" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04796295v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurez Maya Fogouang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Soulaine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2024.113540" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333724v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurez MAYA FOGOUANG" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2025.105158" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04777058v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Bl&#246;cher" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40517-024-00318-1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04729488v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leroy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2024.113439" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03790217v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2022.106927" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04190108v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Atteia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Prommer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vlassopoulos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cohen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gwat.13345" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03148912v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Barri&#232;re" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Wuilleumier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.126098" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03886001v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Douez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Manceau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grataloup" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lasseur" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03501285v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro F. dos Santos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ducousso" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Contamine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre C&#233;zac" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.1c00347" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03685460v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Baran" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Charron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joulian" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.662727" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03315806v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro dos Santos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120443" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02913690v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.0c00230" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02990597v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Manceau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourbon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2020.104818" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02913685v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lach" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christomir Christov" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.0c00180" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02044330v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.8b00859" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02145943v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Azaroual" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/asn-2019-0004" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03886042v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;dron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Serrano" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01784254v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henocq" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.7b00953" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755690v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/asn-2018-0002" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01864521v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beuvier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.08.033" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02014500v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Corvisier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise El Ahmar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coquelet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sterpenich" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Privat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01783741v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Thad&#233;e" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2018.03.005" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0SVK5PL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02915388v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pedenaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2016.12.075" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696420v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Hajiw" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.03.1464" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01818534v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2016.12.008" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35V8GL75-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647937v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ballerat-Busserolles" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Simond" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.7b00553" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01403092v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dixit" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Bernard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sanjuan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Gaspard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.08.031" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXJF3BLZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01332204v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2016.12.064" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315439v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Boulahya" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2016.03.016" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01020077v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bernstone" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Wittek" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-014-0359-7" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315435v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Serin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10953-015-0357-6" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01331967v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2475/03.2015.02" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00932767v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Peysson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2013.10.031" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187689v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Privat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.11.341" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00932777v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2013.10.030" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00840992v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2013.03.113" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03652420v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kerv&#233;van" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amalhay" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2012.09.447" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00617602v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pauwels" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Dictor" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Parmentier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2011.06.008" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00546916v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2010.06.012" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00546961v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Menjoz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-009-9474-2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5F6EC325A4F09851F5BF384549E392F4F96D6820/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03464329v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika A.M. Kedziorek" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain C.M. Bourg" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Haeseler" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Blanchet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.01.031" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJ3H1FJC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00568197v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Gaus" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Audigane" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lions" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacquemet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2008.02.011" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735783v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2007.01.006" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BPVZFHMC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727605v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vero Rabemanana" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-D. Vuataz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2006.09.006" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54M43671-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735782v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupuy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Franceschi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003WR002593" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HZ3S5PF5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735781v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pouchan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2004.08.027" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LDW3J75L-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735780v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pouchan" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Atteia" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0713(02)01814-X" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119120v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05056230v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04621127v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis IGNATIADIS" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hamm" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460163v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Loschetter" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Watkinson" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Setareh Rad" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607883v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678751v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04234609v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034624v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03665467v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Felipe" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03790585v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Messabeb" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03685389v2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saideep Pavuluri" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tournassat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Claret" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03474651v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Debure" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.4642" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270222v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Poupard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03454275v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Ben Zeineb" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ollivier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03474663v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.4620" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462883v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gogo" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gilbert" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Magnon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertrand" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03474598v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03541375v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202134198" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02907569v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693760v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pedron" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01741840v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01720540v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01699414v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Gal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01742093v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupraz" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Stephant" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perez" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Blessing" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01707123v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Michelot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deschamps" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Decouchon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01880410v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01881780v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Wasch" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pipilikaki" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01425345v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Picot-Colbeaux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thi&#233;ry" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Josse" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Surdyk" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01500330v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01528902v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mathurin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552726v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01328174v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pedenaud" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01334673v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Faucher" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupuy Alain" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larroque Fran&#231;ois" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01409671v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01325596v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Petelet-Giraud" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01315399v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chiquet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01297767v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pettenati" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01324107v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01136472v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Christov" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01135995v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315430v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01010097v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00967366v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01010100v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00812419v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas C.M. Marty" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00755073v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pironon" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Broseta" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00755058v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00755091v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bazin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.02.398" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00631101v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01073955v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01061807v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00578054v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02084446v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Made" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tasi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Gaona" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991654v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196409v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Felipe dos Santos" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432742v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pauchard" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02168034v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01720524v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Durst" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01699418v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Bentivegna" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Djemil" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01513785v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01586077v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01499410v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01519859v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01528633v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Henocq" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01332185v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02457858v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315445v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01381005v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05051186v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-andre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8844-1585" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078572096" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357113498" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-7665-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05523848v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Lassin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chiaberge" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guignot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Tuduri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Andr&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2026.106727" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05528405v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Hoffert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Milsch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Sass" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-026-03718-6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05523078v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Patry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Andre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couvrat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cartigny" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2026.107650" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973510v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie H&#233;bert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Peulon-Agasse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.4c00636" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04901834v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serhat Tonkul" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alper Baba" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa M Demir" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Regenspurg" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40517-024-00320-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05349082v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Mayen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Polsenaere" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Regaudie de Gioux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deborde" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Collin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-5387-2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04796295v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurez Maya Fogouang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Soulaine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2024.113540" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333724v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurez MAYA FOGOUANG" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2025.105158" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04777058v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Bl&#246;cher" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40517-024-00318-1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04729488v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leroy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2024.113439" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04190108v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Atteia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Prommer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vlassopoulos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cohen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gwat.13345" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03790217v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2022.106927" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03886001v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Douez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Manceau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grataloup" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lasseur" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03148912v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Barri&#232;re" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Wuilleumier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.126098" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03501285v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro F. dos Santos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ducousso" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Contamine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre C&#233;zac" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.1c00347" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03315806v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro dos Santos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120443" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03685460v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Baran" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Charron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joulian" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.662727" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02913690v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.0c00230" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02990597v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Manceau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourbon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2020.104818" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02913685v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lach" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christomir Christov" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.0c00180" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02044330v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.8b00859" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02145943v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Azaroual" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/asn-2019-0004" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03886042v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;dron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Serrano" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01784254v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henocq" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.7b00953" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755690v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/asn-2018-0002" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01864521v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beuvier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.08.033" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02014500v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Corvisier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise El Ahmar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coquelet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sterpenich" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Privat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01783741v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Thad&#233;e" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2018.03.005" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0SVK5PL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02915388v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pedenaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2016.12.075" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696420v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Hajiw" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.03.1464" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01818534v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2016.12.008" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35V8GL75-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647937v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ballerat-Busserolles" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Simond" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.7b00553" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01403092v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dixit" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Bernard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sanjuan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Gaspard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.08.031" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXJF3BLZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01332204v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2016.12.064" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315439v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Boulahya" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2016.03.016" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01020077v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bernstone" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Wittek" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-014-0359-7" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315435v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Serin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10953-015-0357-6" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01331967v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2475/03.2015.02" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00932767v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Peysson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2013.10.031" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187689v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Privat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.11.341" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00932777v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2013.10.030" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00840992v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2013.03.113" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03652420v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kerv&#233;van" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amalhay" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2012.09.447" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00617602v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pauwels" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Dictor" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Parmentier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2011.06.008" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00546916v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2010.06.012" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00546961v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Menjoz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-009-9474-2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5F6EC325A4F09851F5BF384549E392F4F96D6820/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03464329v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika A.M. Kedziorek" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain C.M. Bourg" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Haeseler" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Blanchet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.01.031" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJ3H1FJC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00568197v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Gaus" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Audigane" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lions" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacquemet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2008.02.011" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735783v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2007.01.006" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BPVZFHMC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727605v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vero Rabemanana" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-D. Vuataz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2006.09.006" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54M43671-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735782v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupuy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Franceschi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003WR002593" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HZ3S5PF5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735781v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pouchan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2004.08.027" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LDW3J75L-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735780v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pouchan" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Atteia" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0713(02)01814-X" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119120v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05056230v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460163v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Loschetter" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Watkinson" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Setareh Rad" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04621127v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis IGNATIADIS" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hamm" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607883v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04234609v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678751v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034624v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03665467v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Felipe" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03790585v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Messabeb" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03685389v2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saideep Pavuluri" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tournassat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Claret" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03454275v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Ben Zeineb" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ollivier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03474651v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Debure" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.4642" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270222v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Poupard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03474663v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.4620" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03474598v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03541375v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202134198" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462883v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gogo" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gilbert" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Magnon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertrand" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02907569v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01699414v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Gal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01720540v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693760v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pedron" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01741840v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01742093v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupraz" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Stephant" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perez" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Blessing" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01707123v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Michelot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deschamps" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Decouchon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01880410v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01881780v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Wasch" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pipilikaki" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01500330v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01425345v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Picot-Colbeaux" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thi&#233;ry" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Josse" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Surdyk" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01528902v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mathurin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552726v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01325596v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Petelet-Giraud" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01409671v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01328174v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pedenaud" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01334673v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Faucher" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupuy Alain" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larroque Fran&#231;ois" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01315399v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chiquet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01297767v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pettenati" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01324107v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01135995v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01136472v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Christov" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315430v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00967366v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01010097v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01010100v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00812419v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas C.M. Marty" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00755073v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pironon" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Broseta" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00755058v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00755091v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bazin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.02.398" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00631101v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01073955v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01061807v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00578054v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02084446v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Made" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tasi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Gaona" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991654v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196409v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Felipe dos Santos" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432742v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pauchard" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02168034v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01720524v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Durst" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01699418v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Bentivegna" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Djemil" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01513785v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01519859v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01528633v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Henocq" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01499410v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01586077v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02457858v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01332185v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315445v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01381005v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05051186v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>